--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604fe2dc4ae6cbf7a1a219cb484366c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1d164f0f4a874ab3becf588606582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fbc1cc7a46b2278151bb3b9bf5b403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0c55d99500c9e2f652356e4647c024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fedb64391b6a121ac02bdc701577615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b28dea8de03455f311c6c8ba718f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a5be1f78f0ff2bce727551d52841d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35776a683184dfe293f1ed5e497858c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14440a9b0e44ff230972b0e022148219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41424614b694c17001a382f7d0ce7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046a669a9184902b1861a9939c991f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9140fe5d42dc8351d390dfd15ebe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa7a1dd5ae1e21a0038ba5a67891f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0712d7713f1efbbb0305699b2de314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fd3ce46b4378253119d52f387954515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eaaa1246f9c7416d4562fdeb2007316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729592d915ee1af863c496108edbe00e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cd9e391870dbc55c6a6590a247b7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587d2d78fbc17274a0507252481b53619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e47148c02a4dc6b8e3ec6c0a9dbba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e962eb28021fa508a349f7f6385ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2892b61c9b137488bb0e3bd85a438f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b2919c92cb97eb65af4a743b8464323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e57a3283f06aa311a580e0c31019fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d2379b61f8ec6d38716fabfe091fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102436e1292000b8f151ffe33c10b2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e639d482b00ecb50b9d972e09465dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a002fb7d3e9e312a3be881148b9c9c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ca6e799ed90267f117c1e39b800df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d1511195dfb77e67c2115724e6d4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf33e8e189b83fcf2bc194d2e30d6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f3a9fa5a32099a6f2408af72060e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40016ba2cc5a8689670ba02e39bece533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf06ced65e8128a163dfd92ee716be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd907e6ccbd1d6ed8d4bd92fc79e7f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80528dad2c092dcb19a416cc9d3252b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae898208962d723614b0f3928839e3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cca52b19e39038621a59fedf7060838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce9923bcf5aa6122feb2a1ac5448c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa50021c88ac8e3a4f43fd56a370840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c024d3a052df5ab5f4ee99ea0a54cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345111bded685b1f9b5a180ad47be57f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dda9088c98e0dca8f9e24c1485d7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27265d95fe44fe4db022316d8b7a14f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca27c5b8e2ceb5b5862342684d38e6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360828dca87aa19a4975e3ee123921446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b62dd06768a6e57cc2602d9cdd72c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300f08f74715464d159de71a7329e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508cd29b6f5585aaad341d55683015649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c745d83bb949ab8c07f602d23abf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871551816cd5469931a50c6f5605eec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79504c6e5e8a2c4706d716840867952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745b0d78797222af1e4e7de6093e8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5356a262c4ace6b3360d345c407cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855c2d60a3e04cc776b78a375f59e0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9dd24da3ce67db81e036b6965a28f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44aa99f99a52d39c147cdb7d39c3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072961e2797a1d5cb56be72bd001356a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc91745dae0b08a045bce5676a1a13759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb3a5bf02706cba738081be85e865860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cefd55f4647221547ead1736e6aa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a524e05bb945f5eb2ff70a5afeed30762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04c4aa416ae68a9ccb6a60a43fc9fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5837414db38ca7a110f4f19251fcf0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bf735d3cefc19323880c3772df95f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a03c91f723edcc25457e8e057ab72366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf25c8ed09b203419396041bed452c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f645ae7c70927cd5a294f3e07ed703768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26930b0f15f6b664719051b50474cb2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b39c3acf11cce117a41a30fd792e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f896160e8980a201ac607ebe713c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea31106f3ace4610ebbb3c444ff67cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515154606beb1f36ea093e00f16d3d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48ddd595992b96074b0afe20bf064f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc91ed0c40da07f02033c236ce5fe1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe37fbbcc03155a02047166722710c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b5cacc17ded1cea6202584cf023c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a9a5378621b5255cba1f795a71e6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c1ec4ce356f1670f3eb3783ddb8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a90528fd0202052dc120f97f15196280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff73a244588d51f0f59352bf7b504e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d738e19493d6f7720bbfc021c7733ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc263ee1211b24962473bdf7da90e34f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ad4970c4d9d8498b7a6b75355fa2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f643396718948737651dd35c06b27a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5a76e66f66da5d2c4b1454a8bd19e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe232f70c8a724f196d727122533c0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292752ad4fc06cf01fad6e574d9495fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48106f046ee70f175f57a5885a727389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded05c988ccc14ef931d9b8e01afb2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca11af6107dae8a43c21a85a99bf9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bae68dde9beb6321649c3c7b316f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9be571fb8b34de5173330d2a8712f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144e162cabe09e6950056509ca50a1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aca66f98fe269edce6a0edaa4fcd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085427ce6bb5abc8f472ed7c55f53ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486152583f59077d80ad5f8ffd6ace1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f915269829c779731132585d9492a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2dced6dbcf447c448577512ef163199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ebdeb3a01450933fb2c5cd707c4b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23514ff0365edd6840e76ebac2ba4f35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c39c268f54c83a669ead0f8deba3c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9fe6b54a44938b82437d70c75c8c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58301d24b5ab16a340a2fda120d62329104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a86ac1fc4ed057e44c8e3723c5e5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4533c9eac28e08f7ce5772dae140790106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd220c612bf3a388d403e81392a3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91462fea1138a5610fd40e539f43d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd10442bceb7bd3c8e1ce4cc656f9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb016f38718a37c9f9d2a67733d2ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7c501bfc3c1464fd4a2d4ff083993111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87134bc7231f7a9ab8037715828408112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af7a9c952333b5a081b9d81b8df00e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c05b505878f3695896cd69a1e31d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc95c30c9e91f7b0e214ca5841ed51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d023d08bffa8c766b5264314d5741c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a95f1dcd9f4f9d66af264bed707799117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d91c77d71a010ac3eb675817a04b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf01119cc27291e146ab4221bf66746119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d08882f8da8f9c60ec69f54d9b416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a4fc12b4a3296ee7809272fa4b35e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488e1cf2b13d0c2a5cfcf30664f856c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9183e6a2771880be3462e04e542da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf62fcedd8235560f8cd76cf2dab96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e927c7e45219e700d664c812be436ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26336bd4777e695e54d984fc51ba4b6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef2d0c35c44d074c0396bc7e93ea83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da7ae896128857dee130fd041fdf74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6b2727a194c36b88d4cd88050cabd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7e20cc05bde0bdff251efccd22f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a27b3a6e564556ac32c239cd2800131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aada49c7f16ff5ce65efc14d83420132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127e347c8ab41b885e565544ce602d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef9baf00928b63ead00e2ca79173a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386d5abc251a142a3036bdf731865b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5cfde5c71600192c29e25c584b0c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3549f67283b018f8c5fcdee39a1e8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93084e4165beff3a0a82039ec18c908e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f840d283e5ea56d729c966f3b3a3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c065eb3da9f3a563a01922e742c6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a8c5b8f7d521265d4ed5050a43993141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a94355af46b274063141124bfd3534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914646282dd2755e033323ba3180c30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fcbaec5d51e1f182806ca38156ea3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289568d8fd2a62cb52dc8589e3832e91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d564b88ab231700a3170f54efab67d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ab591125e9ef07d47e44eee0c2e64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2943cf097c255dea574d49fd00fef9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141526e195f10074a23e82bbf3c514bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b4b6d3b56461bdf56d229566c1e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda1ae4d6791aa4d4714b66c3ce4c6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e04d85a13a2b03e53931197af8f1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe2e2fddc83a767f5eeeb7272df61c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc7a4aa11c8cd969abb7a1d5e780ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542a98b1d5976dfbcd31d3063cfe729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e8ce57bdfc69aaddd4bab0ae0b891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1697a35cc879357f8a299081560bb21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870a2828e7327ac125656f79fc7d0e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0de123237e2be9035f235bcf8ce75d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c37ed51362aefeaa627545e5c1d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93be8070e845629cfffeac7178412e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07065b9afe57d5ddd40d150ea2d939162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c4543b614197d5ed67ccfb5615eb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113299a325cde3afe877689b5f7ad3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa92b32c4b0d193711cf1c98a3e40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167be4642fc4915a0cf178531b3d22f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e998e03afa104609cc65b512a079167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca219f431598f03f741ea562298759df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ec9d273ac59e206d48d46f91d6a29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7cafa7704f49c0034f1bfca74d47a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dd1b8b604ebdf1becce7217692d52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aff59ea59a196fa1dd649a58e3e05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6003a967d689c59675d2ca213861c92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384518e35908f7c043195c479a4ca64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef615e85b5f178b30adbe6d33e0d956b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d7a6a48873f0511b43bf06e0a6895176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62c5a1e4065639c062906d11085707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848124f7c69849dae47a1cdd8df844bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71485905c0313951def91da940d8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ccc7efb1310a76e3e865daad81ff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7f4827058ab36ae13850f0fb07994181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786b1ba67c55f1e0d60cad6e4ed15d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bfc746d98b1d771391869f48a61be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed9080f996ec2cf932e46772ce8e83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015344a833915bb7c70c94b2fe3bd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd35f66f4d6f5c84f8cfee11e67e9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8acb080bfaf330a31d85d0ec8a6b34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865f12ef04c669032b41d398e9d73e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665d49f90d3a9a95ccded097017e3f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b64bb95bbcedcd77cf17a647345f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225bbe106851d09a255bdfa36002008191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1885e565a181f9db2a014c02ba7c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f9f0857d37dfc7f6467214dd56bc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aaa481eaa0830609030f3d1f7ca92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd63fdc2d8a2f05bc328440cda2f4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471b7a42f700b2da8d991d9bd39451196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6416a86e6d9ddf2327a8486414efff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded24a36ae5b6a817d89638fa3603fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f02995d96414fb7cf6e063790f0b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd3d055ac4d4689d82c296a8ebb15d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd8bbc763161dae51794e8f1931ea1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0150290f6c759df717790c5c4b5c6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a146f760db801cbfeac23262a7ecbd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3034d87351aa7649bd49469c6b922e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daf88cd5401878f1dc83512a095bbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e24fb1c23cc63b0f35339a29c0273206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752393882970f6f52ea33bb6afa18e54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b39abe7db703806e7eb953b771b577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87dc6b1dd6acf564fdcb1adb7113d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8087f9cb48e32a9d8bf70d3ce17a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400da0369fa81b325bcba8f0b569ae7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce599abde704f60f5c7ede1fcd117c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540bf6c67dba9de52a95d7e66ecb976213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076642ea9a86c7f97eb3c9271484c91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad0877830771e1dcff0f36185b50e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeac4b27767a66c8b38515bb874af4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7541a43f93660319010df58eee2cdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f2ee60bcddc6122758c3aff5d361218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9559efd00dff0d04a1243fa947d8393219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c93a871d672f63d98e6bad2477c1be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697dd8c1a303ca861230794773b5ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a9f7dfda09de3118f6831e214d63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab3cda83bfb9820b1104da6435dd06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d479dea7334a4884877300db858c26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d5dd3f3a83a23efe174e258c83fca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e69e4db25610ef493a65818e805e62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d95aef04a09e1c8a9f69ed97f7578227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7617656e5227472b969139072d2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0830c43cbea43e788e15458ef63995229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a644595570391287a1c0ed1189a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1333a2867ac330fe7eec9d481e71d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2e61a8ad06cfbfa71a71aa65bb340232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb186e53ae06aa9dface8717748fba1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e2634111359ae58e7254120e2285d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1da5e9f0414db9d921cb3e383a7157235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9fb807776d1983fdf3307c449d182236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4544c418f6ab0e47c5fb4ccdd0c78c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb83b8b5a02942ec0b37b09659a4778238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6187956f67c22ba668e863e5fae12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2096d1bc276023f66f4c19e5ee885240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91130248bbb0c0bd705b3c5445f27f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbbe77d27636b04333ad3db42f04b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1908d0d743997e4b26b3321e37a22b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f01fc830cc2550681eef1f57cdec9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e8e12f77dd9e7e341b672d5926dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61594472e8f6a8ba54a686f049b0f13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c788c979c515639c6c74ebf6ad10a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add6f493867212dccc4254192c636dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248594906153629835737c957b0cd93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fbadcb8ffd20f6946133f912777ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26fa67d870c54c022126bed625b80d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95528511f2284d6edcb63906fb27bd91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012ac1f5a7c06434c47ece994741e6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb16a3a634b852811f387b732fb1e2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e7a8438f6e4f6b75569d607b4babf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce810c3d48cb16cec00a3d4457667d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d16cfbff6f00bed15750fcd44d0e9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442d7ea35daba9bb6953ea2979a0d31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf5a4437a781e0df151d86bbc02c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aa57d9f90b5a574f85c6010c6dd7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4650bbd3cffc13938e8a418ab425a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e632b10e797c3f748296db4236cdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29d31006074d29e681a8d4baa80c1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e876681e7b940b8b37d24e196682b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9a64368f63cbf0c44e6cfc5700e1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0651c1a075b4237a53054a6f5772144266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3bf1289f013a07f1de01ac128f81b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad940edf2fca4c46d1fada02fd0f1291268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eec6c2e8dcf9360ae275d22f985c3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4605f06073a8523976944901f337338270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158424f44a4379fe19f802f232f17557271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f366c71627cc295a4c5b60d828c24e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c8a6f19b607925d4649c868bfcf39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cef0b736bb01ff381ae34342e02ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ba936a23fafdd872170b27a4cebcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491e595f5923d2a6f623a2b990103be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854f86f68e2d6e4956eba028893e259277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5db53d7cd629c80ad20df1614538b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f3673aea05b10eafeefd0098697cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429bcf763118b8df553b9e5a28d5fa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951cfac598be1a8502d9bbd2137d4bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf85bbecce4973bd21911044431daf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171532d1ae4bb804bc5ebe839245c5bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddf62b6d3776cc54c1ce2362884f19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce19fc620f035bfa48413ec00e3a773285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca6301c579315d33786c9b27216f18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b07ee6713da2773ff9b705fcc5b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e0d32e26aa9851e54381ca3f730d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319add6dd8496a20dcd48a89f11cfc68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167e858e4c2fcf7dce6cf52e2bf462d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c78d3f44bbe1652dbb1b4fda865a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2d0b1e14cffd2871a8b8966cd693a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f920f1a96acda86989fb5f031c4732e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a577262e7e476a1fd435f8172c278294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7313359cdc37b9f39b848fea8b31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e53db44a600e8c877ca0d54e242c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e94b8c2e34fed8510e40332444768297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4eb408504e1321ffcf34e8924dd21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3eab1550ced2ec1aed0b67069a012299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2795aa11172796655f95bcf0473f3b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125e9ba68d68f0f7c07f333aa11175c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a75386169c13232340b959bd012a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d941b74a11da838db2538f762d16b04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac55ad37ac095fd2c4acb266abe8343304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad2985d1fb3d0f86e7bc3bc6fbbd8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f20a8dbae21e0ab6c1fd4b568e42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3adb06196a8b7d36b99eae3caad000307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa4fa28fe18299f329c5d4391b445308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a2be5b687d1232891328082bc055309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26036414283efe3eb43921aee0dda17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c9bb8d17e487a12dfc86178af7283311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef08baf4218b38623863c1ca045b79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab76bb9fa6c0a54f0d545607b36c75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd19d0570688382d51135a109093a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718acb4e58962f050b727aaf827b4d19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15658ba074bdf894b346535accb61f99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc95cf7d3ab568b27147cbcd7e488d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e7672496ad034246a6643c22ce5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e365bebdff5ff822db004019cad8a01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da48fff1de5c64cd75ffc0eea662f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed60a25876c45ebc9f023ee4647871321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5a7ea3dc3543055e1d568145717b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c67f41900002a6765bcafc7fbbf48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bee998079dce6fa31dc3a5c27d993324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50381ba5e217161b4877ae0371724a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37e2dd7e158f3a4a586fc87cdbb954326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e790d635eab9d8d24109a901a29991327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa83ee4a3cdd47abb3c73a79e56d84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87554f0546df56d5f1efcbf05dfd8090329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f3e919157660dc544e17ca4d459ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2b623749282bb9c4a33b1971fabd5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b4af104e1b542a72358690ae35d12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85665e7c941421a03d940f927515e2b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91831ce035b4e5521334a5dfdcfecaca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2d78ed0e53519ec0a69849b20562335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a5c753c5c2023bf16ac0ea23673db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafcf676cbcc67c1f001084c09e08e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a7e65111c20416494a5893d67bea8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b290f0df76d279322752ed59e3c796a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eecd87c24ab49fad901326a56b9e9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462b4760b83b990ef4844cfb5bd64fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dec7e26329db786fb2bd606dc504b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f926dbc8ad5e566ba7c199bc9996343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71eb02d3024cf27a5def7c46bee96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb056c2cff98d90331af0f2386de7c36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4919bc0d0d39b4c55cf15f3158a96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a33ddee0152b459a1b532171e281f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ddb00a5bb0c5b57ac7a1ae3414343348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41514876ae04366bcdf9b8f27b87a40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca175735e8390f8ee88d95154342f0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25b84863a3410959aeef52dddc4962351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244bb383a1ca4fe7b4fc9934287bbf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4140dc072e2e1cc12267b713a974353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d169ca860defad438bcf0b56a1059354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b75e143a2c8c76be4ea8dd97719713355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01b1a43697086694a2b5ccd1328c53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c36239a853ea26c65afc39d34fbc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1224d8ca6b08e855700155557e51bfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077f51d3a5d3e1619fcfc27c62a7fcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11638e069c43e31637e3495a7fdadf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8ad74a80b64da965b6ca16ba3272361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7af651b929096296e1bcc02895d4af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0351703744c8f29929b829f766b99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367e9bf6df58f5d91a5cb793f333182364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d588580fb2d527b0d584396fca6d46e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a72e842eccc9af38001b9821f9b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427197f97b96d14da76d77613f3c6b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349550dcdbb7e1a51cd01e51305de07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07169edd03efa66ba3c95ca2a2bfbf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4502c49a49750173f28f2a4cc74056370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535acae24037451ed1a29c0afcd10ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c60897c41bc4259da51c601c43219372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcce1c6edd5d3f716c6b430caa6fa7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa97fd70f1a29a51557d458ac14cbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef900f0f24d719ffd6b3c9b55bef27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3294c7fe422b5e290e8fb8b9cd878c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f1909f87f574a6ecc4f79dd2e0d09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae112ab44df3343a6bde1cfd1867c8ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df25f157345fa26481497cecc8dc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9252b0b2b6de965897e54fd0d1fdc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a7e26666b058fd9d0498aba4559cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dfccbdb17dcbc56301ac65be75739382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175ed81559b6be1602c4c74d03fe32b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3773804ea38465b275714c56a5df9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce416269db32aabad75b12a1c0d7ed65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990978fe8a231e6f6eaa2662139f2db4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5dfe46eb5c812d7613c9218259a3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc71f01c7a8bdcc9b8b4d649b27fa1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea2a5de27135ebbf8bef266460e0d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6637a1a5bb5713106aeae9304b9b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee418b4ec682283788f10c76ef3c10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372169f0b4d6280b02ac63dfdce9d19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b4754bd3df9132b914b17c879cf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e3fbc176c3ab4b3c6cf0182a1a30a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea64587b6f35d6fa1688124e619155395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55b23ccf898a2b638f5e153bcaa686396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0733fc8e0e62f5a6cdeda1e3a6b189a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ae4f6fdc8a7aa99b0ca2559d239f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3459540419b54850a903b4687016ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581378bb4e57993bda71d94baac827a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e369792d38310b84e495b815b9596401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2d035c612d4dda77599ff6df2013b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636b28fbfc93b85b1b08781e23c3fab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af4ebe0667913a2f9ddb165493010e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2b513d30d1cc803e8cf45e15cedb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b751eb6e81ad0844b0d75ca6302a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00ee931319cb5245cd24ca07b9bf67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614d0a0cf11e778560ef36d18bf2423408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b87cc8f6425ed76db5b340ea5bb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93031d9f7adf0694c734849b63f1eb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cafae1833de7dceba8526f651262f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea84e99407b4934b3f6add6ca921b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630965cf5ddeb5a1fcb772e5fcd0a42e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6922088e9592787a9d5ea09de4ff1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc069b6b9f67f7d402ae6ad1b4a7c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371e48952025a0d79d8df8d6ec96a91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d19789951bfda29b5753f1d492423417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae18e496bcdf5005d6dfbb6119ac39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ee4039445af09a5b34903d430c1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166298e3833a023ba66314edd9dbb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e36f1f05615abdee0eac76b19cab9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18b37de269841fe45ec9b3c2e196db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a18b8dd8bc06512e6eb8a0a07a0413423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa143683abdf9c5d7d577abf42df1cfb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581ba1fb5c0747478f1a0edf369a639425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5a6654adb8ab13b55736530c57cdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3ba2440463f540dcb743eb0831caf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79bb882595014e82146e7ad5119425428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3419a52708759c678344d1714db76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f8a2f07cf09456d7fed89e45207e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661784b3623b9cfc59ece230d9751e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46204052cded756a94d811e1098462432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d87762f5c298f29a460ee07f68d4fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd481d64c4e068df2b40d9d7bd37bb30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646368110b2f032412f0e3634896af2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb8922c2b3ec72464e3123bf309941436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed66548dd4e7d6385cc3fbbaa200ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82089d6df89f1df53cbf48aa7580cb7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf61753ba585abefaf2eeb24b17d22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9e57a0bf83c9dab8cf0e6cb6db560440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734d1e506fbefe48f34751e78a44d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a18204eb157db78a4323f96adf807f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392b32c7f70feae1e1817089d1ef6e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701dee2df2da05b77866d915432335b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93caca8e6a87f02cb949907458ba417445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8790daf64a850004f35e6c9e6186a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eab474bc722392b7a56439b0cc45c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a24fd885a7ef897d5f67eb5bb34d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ff2a76f33292e9c971f0f3f8e5f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea282c52b96297fd99dda39f7289040450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7409c5e8ec1a87cb97ac5f699c4785451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993a4bb9e5461ec116cf3b406e86b4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f1ca2c64eac100a65f74b69cb3cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3cccc98d5211930c8bea40cc96064454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58386c43f83cd24dc11880155423c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa56b0340bfd2b448ded7dd87bc9bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4aff8169d61d70212b4c4078ca529457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c18ec17e976ed3ae6747558a94fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7cc3e88a66440137469bc4dd658f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5499525f903bee4ba5ae15dba6fd2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69825ca50e9bd342033821a007bf3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda953b339c267210ca4b7e9be7480f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599da29b6ed15adebe3b7091603637c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823525344df7a38e2bfbebe848339ccd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed05e410fbb17fe77b3575e868d6aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652b0aec628882782db922ff1f430a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c0f6739d45479ddf9058c8508eca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701afbd34dbcc338d3d5b61735074b38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75679e9f5bbb4a1f665b5938a27e144469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda63061c1739f7ef9d8b650d9575282470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd71d7a1dd72ee964c057dd8fb5c0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0473555a5872adcc23d5fce6e95e68a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b9501a5525588b06f46c880785112473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780448da4a70758dceccdc8ec3b8b4c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396953c378df70697569673abf3458c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a7a4c6c3426f3cde2c396043f11d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f37bb2852ebcaed48731d357d1b39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11c58de59b5d7d822969ded8b446b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b55613fa18ba46e769c865168da1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bab2c54ead064b609c946b7e36496480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72476757aaacf57c86e4f76e14e85a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456beba424fe9085bb98e31284f285db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbe82bd180b27032fa4522bd60876f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4b7b36485670c52d8f85427fbff87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a03dc69b9aca431c39d01d3438894485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e737525e46d57a3256f2399c4c61581486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeec7a17c99a0c9701092a80ed9b9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dcf8dccfbb16bf4720863fd1a4e9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d19641f8ceb6668a25e34d007ae89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80540310434310fff9e87dfcbdaef5b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b409d2245d7dc41453deeb86bf9a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8d695557323e4425b4fd3e1d7db20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c0106bb37f441a36041aa19bccbd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a3794fbdf34da264442e6dea61aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b05888430e1a3cb2c0f3c10a3634495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14635506182175de6c81ea0b9ef2ebf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6439de39686fbb4a66951b19c41b39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342754532913645ef0b2ab70f7defb97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3db9fdd9bf64d221560130558b210499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bd4000dec960d4f34fe04f11c2330500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc983624303b494110e7bebfa87ecb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5348a7f16d70cca565e735066914698502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4144ee72be3e02d6583218b8264c66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952414e5dbf765c289f796b5e7603e33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d38062690fb1dff540e564c3270972505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0bcaa1c1c1d950e9af18c1568e49b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9264385af541b124a58e93087d5b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c63490a93f5105a42814ecbb74e9b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332688c3ea089bc7b47d97bc5ad801509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35df55a7585f795852d1dc56963764a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed6ba629e028b6e856bdd98b550e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e074030b7b9661efad3170b504b4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8f44d16c7892d3c19f93f2cd7d311513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05abdef4026b56955ec3fbc2fa17f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438fcea905cd3c8b4eae2b97b2fc054515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd765665d23f4f60297bea8f37cc710e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb271284ce5a9c9149478948d4f4c47f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2734b2ca83dd4bb6201159fb5bd14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c7b4d95f6e0ea2fe982047e4b3a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98f294e3f771b98489c625ac02c8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c82f20fea92d96a4ad1912f848581521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a1390ccd49c03b3ffffe895be0d46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9dbf023730b167d18ce3f4fce7c0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c2a1578baa68c20b035602126ce3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2870fd74f2799228d164c269bd294e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb0e3916c5c8f25843ab5058342652526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de764aa7dff88c9ce2470fa395feb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ce60fc6710690724c4d624508caf7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8924883ceefab7fdaba7f77a830721a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa96e0d3fe5a2616ab5ad56f5ba5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaeb3ce46e3132d0395c78c1f7ba94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b283d0e41b81f3474ec36fcedfeb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f43b330637123f638e9a8b95e545c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d939f48c1cb2dc62069ebeb58a8876534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54e1ada0997f80e3fca7a77369ca75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110a9ef3c3d15dc14082b332c870ff0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933650daca982616b01545cc3db79df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608ac78805371b383b057a1c0038a42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490951b9fbe60edc4917d05e1c59f7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1c87880c8fcc4484545d04466e0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9256c8c51eb95ff0806e14e77c7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334191b7fb008421e289146dc66ab979542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd672f6c3992ad858f4e6ed56c7c51e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33502c55a02aee5a5606453a61c9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29517d75f733255feb07cb425b9d2f78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff776e53224fdf126ebb12340a691f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e4eb31225761827fbcb151340afa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47403e3b61fe8a48d8af852ca636208d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cc28b1b49b1a81789b916639c1627549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e30ad42f03939bcca5e9fb32d1f0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e55384416d7f7b676db134bbeab04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38408a9a33b009985cf181c048567552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b733ce4c2d78541934a469091f22229553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cddec774dba2818eb6b6bebc2d746f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4876e11e54316c3b16b984d246a7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed342dade30dffe74726d307a7e9ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b6ee23b39b373140b50ba901cb561557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1974d443ad0edf2f16b981b31b5221558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f47816ef298f9b8f962eb60cb2a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bec61a090c0143a7f232c58db7c64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e9f79a4c1a2a6862913a032ac425561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d282faa2f3f8a658d4bbced306e198562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52ebd7dbfc09e8fcbba07492e8610563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83137793f7cef372f353fd52824aeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be184214ba380348814057b25994b28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585e0a87f2b85e27b9099029776dfef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf5f4014fd38fd092bfc52b3ddd11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b44f061a2e8aa06b30b0294fd4a51d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede6afda971a8f3d8e1b897cd20919f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f05028b88cea1054d1325702d82b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f666fbe94b8e1a993e5f435894634571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9425ee7b7a129add58b738a16cbda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a664766817f84d69812a4a84875cadf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f924de8dd7ef15dc0c50cc672c63cd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea723720c281dad498555e9662eaf81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf859934ee443a177b3b17ef209a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc1bc60f9ec693d26c2e2e7b88225b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d64c9ca9793f1fda9a00d1e4d24df1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9a0a29c1dd7cb5307228fc3f32d93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd546fcde6ad9220861257fa10b62e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15e4cc5d70ca7b42d8d902eeeaf1e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fc82fdeaab95e01167a2e7a90ee45582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2c46b4e2b292eaf308370b87b272d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212edc8ee6d353b612e04ef8395b096584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f09a601b3e60489531f3d69a1fd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16d240e99795dd3500ed87db9bcdf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ad55569d71eecd34716baf732983f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa9e10dee132b4d6a14ddb438e8a07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deaae987133b3945313ef27a8fe456589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e036752888d97dfeedf063b838d29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdad78b07ddfb4eac4592d94d75b01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11790f7ee45f758a090c3c09ef4647b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eff8ec59897a31e6194960f80c854593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f227ff57bc83fddf9fc22ddc94f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdee30b084a1d8cad619843469e16b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b597a22250ac7dafbcc779c49909676596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25f15b20abbdd32ec2ffcc1ca32142597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf221d0c4cfc4a80c2e9d4eb6c7b00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2e74bf67a2e1447348650ba168abc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff62a90a50e6eb7a7e93ff5f73fa802600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf5f0e9d8039961ed262b3ea76d73b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a267d8a2d4ec46515c2dca36412d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79f5233c8cceb36491a521bd779310603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e5bd6a90d02a2b8d902c6376414a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a76f0ed00c1b6a065f89bc73f800605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3087fc46eca3090870dce0ad4de6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b50c72807e7cbb3276af14cdaae05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d160e25679cf6adba752daf9db6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf9b868614d05961c897c209c77a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad74013c66f4d5b2cca05849563f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42203a371ef5a454ec69f800c2d2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2674a4112e15d92e77a52c4e7d87ba2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf0b513cd2d24ce916204a55f0867613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2676a85da45d22d9f8dbe3ad2c500614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e020b173d41cfd88235dc15ab2fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b07ec334ca3b3eaed629fc7cc1ce74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077108c3e11d0c65175cb7f38c94ea87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd672a6723a9f89ad94c72570689473b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac5023591f8a48094cd2aad01e4a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e52965446bcd301061fc13716441c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e44bee6db7c0c2b4868cb891b73a72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7318cea38e027269bf441fcd5a6fa3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc443cb72f90ad000feefea7a935886d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d74a5373e7cfd333cd2d0c9af91740624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284b607d8d4bdef19f87cac3c1672a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8190a6a77d62eb72cc2e1e3d3bdbf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd26f7c8acda346496afa7d38175f9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a947eed1515c4787b2593bcc6c4b20e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a24596775aa33087d79aa5e9b2ea08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38925bfaa9b67b209ef92eab9591c92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a4d50c7320e60c79be39cbb715688631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd4ed06109d2ab766dc71f0d565595632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37db47fb00c57f916469207d71170bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e158b471e6fffa779b4413d63b46a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190776e7f0529b2b0e1ecfaea34ca43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efc17b1729b0b49ed50fe20510256f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afc9294b9b8c86d256369b6cbea532637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a1fa7ce7d298a1d2905f6f75fef5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774a0139d87ccd4c7613f4d7f0d94cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba4df0d8632f67c602bf0ed4cc11ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6aad22d8d251bfa29e67ae5d2b39a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e75349abfdd1513921f308a3a54671642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc70320c8adb1fa46913d88c812e16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151264d500002f9dad07d184dec5ff12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7291d4c8422dd0dbb3d4d7cdebd33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994483a9872ba5571a12b10ce2ea97a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92628582805945ac336959bf0bce94dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09204ba6a2a8f66beb39c0b93a7100648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906f38059cd633fb94b11646a14742f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d501dadb179fe745392a89eebc6ab25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f318fc925a66329fabf668d3ea894651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41fb4177ca6411c48f59202b99fa16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9d4d7332198e7ae8b2e35ef720301653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058939521c5f8a8e09f79ea4e30390e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4d143b7c2eddac594d34af2b779d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a933628cfd28ce194fd53e2cf682820656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b2ad4e678967fa0eedb860229b2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa2606ca95af00c42e9d3d5db86df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acafe7a01f548d265868284ac3e4896659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b97eafc64cd36580156633671bd8c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f6cd0acf4a513698fbe271bac58f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdcc4d8e4c96bcbef44fc7a6a012e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a3077e449db8c3e12bfeccb0e3701663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95a180243fcc3789f700b46c6083c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccfbe52fb9db8107e9d9a39b45afc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1f33d6ace092d3b32636237b005eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9457983736664f647aa83cde35fcf0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe14a0f4294ab76450d770e2bb219c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30e44cdfbc2ec00e350f1f2feae437669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6768a8e4d6f5791775333d8a6301863670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91efc65f655f6bf93734679adcab78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c509e4c39dd24fa268d3110fcb5a9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a900e9242d158e0fcbfb06c3600108f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c630aab8fbbd88725d30e5a7beaf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde14edf245cfd527055ea1345d8477675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7dfef9d118a302b886b8d90267090676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e4f19e00a716e092042f7361f39a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457fec94069456ecc85794066479cab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa592e5b20438b4cdea9675b88f53e76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74921276c35fc8f8415434f90d611211680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77094d7eb0e4aa0eef71f70605c954681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c1cdd8f4e2589b4ce76f5b8bd497682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab009c2fe4227b11b66ff8954b74f37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c3899e69bb2f1853f495678799392684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded109c9b4300e97737d4397ad07d327685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdea225657d3b4cff4615a07e49f0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3393da42c62f0a1b68bf156edee088687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d528ed09101d7245004cd83e7cb3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba37bf2afbe05a608e4259ef7e12cdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc64510a7a54a19e1031dac012b2b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d585f75f1bacd4135b95f94e1c8fbd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ddb2707e5dd83bfa9581cdb625d37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3728b1daed5448576609edad51e175d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24220be80bdcae7315c73736526f4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba590f1a5ee8577908996b5cb02f013d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658df7aac37185f79de1c5a5039ea84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd49d61a6b09a7f6ce272d49bff580697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd86548a4fb22ed0221956943a542e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81724befebc15efc4e899402d1c8dc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd35a8916e15d1c9a6ad07d6b6915e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c495e10a49427a65dc4555bb5e5b572701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a524a8651013e304eba379e8d8b30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a1e4430eb4e8154df40a76af59db2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d11da1fc8e45ec5716ec14191f952704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e0fda8ceb9da4e739cad1eac9f06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c03516ab29f41be81181c9c5eed1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9139948a38732e8015ab84b07cfc94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db39b857e41293ec5dd56b6bda1b18d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147c7bb927a731cb79907e0917c9db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0951162af8378e79fb173886f36c42a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e333f3eadfd08b3ab0bb65f9bb3b935711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41567935cccd203f398ac1b76189c0c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc30b1b6899bc2fd6d84d9d5a8974b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc734f71f321e5270a633f26885ee999714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dddc648f32bb7fe84f9ae31613f07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4abd78370e739c961ab0ab7f4a3f8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9ac906e7d8def568de626bcf48ad3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe14c9c946a46cce27959597b6607e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac5f4759f6a6612bcc5ae0e4da205d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9751d0e73c118afb1c36a92aaae523720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed80313388751b35a44d541a37f876721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced49160fd0ecce3e22a3089bfee23b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9309278e5228ba8fe5b5386855ce6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d8d0805bc94c400ed8608c6b7df8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cca98c7154bdfae312ac6b36790a83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b10fb34af5143bf6010120abf63767726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936d49ce8292ccb6cb39f26af8690c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bf7c2fa7d3d46fe111865971f1225728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bde033675b07791e9a479cdfe77b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697dc4edbd6cf6c1625b891cee319f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a078177bb03f2b231c932f4256bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900e4abac0b55886577b4f1d4b72a9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180ac83f8c4ee58afa345cf6334ed9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a649d62d1b02b27d2f4df5c9c94d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d935eefd390560931c26e9fa381c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d39efe4a1c3c620eada101d5503a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb8b2d5f2908667cc022c97959b868737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38252ae02d01705c540d50b7b0d1cb3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f45711de21d3d37721589f5ff9578a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aa7cf3129acca3acea72b27c5910d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ca9bce3a8292ddd91471c66c199e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dd32ffec6c0a4dc8adf6cdc4266b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a68f56c13e29d72583fbeff193608743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988da975ddae9699be65d6e0d810a29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b888608de11e11fc888725774c284eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690bcd1d40475d9c2186242fe3e8f0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903773c48ea7f19fe3acf57d9b66919747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deea4a6928754781daef0ecfdc67dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c3df3f7d70239553b98723a67a384749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d7e285ad6b47f79e4571128afd030750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b69e0dae7584af1919fcde78a1753751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f45e8f6a447d11d36db59967fe0866752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb54218860fad443d7a38bc0259e0a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32847d17a3ce40e292e000deb5d94dc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b0bd45d3c46ef539bdd6829f133bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa7c1c307b91bc0955f1db0754f2d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693de6445636c77862d97ab0db52117757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5871b884d0b55c7a9b49cf98850dec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5ebaa3fab467bbc3c5ddc0308a3ff759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0edec05e92fc3a768b20ae9bb48270760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b815440545ea3b8433bab0c20e4ce4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1fb2c5acd7f58fc8fcc38a77cc1ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0b9a708b69ad16aa96646227a88bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c26f8a93f0467cf69a54d25be865764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f01c424192d62374191796eabb8b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040202b51c05e953226dcda49735fc15766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf208ca7e02d6bc1a941b9c5ac3601767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2196cf32bfd0048eb30f07cee854768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace54ec7998721609d978b972a4e3c5e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127f478c588fa263e5fcba6b4643967770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c9ba6800b6d55ca616404f807ed4f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3326438828d75e1ec553f417e64e0b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bce8253a89f4ff5dde1e782d8cc0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7189255397762aec810e493c2b060774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5597f70356936394a5548c857141aa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d1466200d5fa7e20bc3bd0f1b6685776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd640bce6bb942a8243944e6ce29f8a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043a0f1e45905614f02548ac5c5625f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1bc11d9296cd7c66455bc90388012779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb632dd485279650dcba12f8c774159780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a8cbb51e645a8cb57089fcc386c1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2b58a65547bd57a45320a71f4403f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd5635e33d231db3edbe661647db62783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e770f5710ff6544fcb5441988d420784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879668256b902873f32242c98066e30f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8a4fcf442c252c54e7d3385fc91f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38020a4f059d684f8a5b1ad6e1c73a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61cdbb7121f8ba3d83ff18eb34bf9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5f77f169d960a757aba1f6ca1d01789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94768994e6c6954196aa0316c6d5403a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f02c55a55a5f9f391a77567a6a09791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0916a1fc9e05ffbd056c88e6fdde00b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36577d2f8724d0ec084f8fbe1fe11f17793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee76e2305ea4a71ee19484661a394794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efdbdd5b08d20af765f97668246cc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35437cdbe0369f86d027f24ab8e80160796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88440fc6819bce0d0c1568f3bf9af797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2bef52f2d42f515d814128a4aafb4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d52cce71f3506cc608d2e8a122d5c5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450a214549930c6d42fac1d87acdf28800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9af2c56a4315e6bd53d564b73ef09801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd4e07605514644071f5aa042be49c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46395403964c96a33e091beaa9f231df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbafebf54790d11bab1695e84aa1d00804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f22ac214d5cd24461ca57564d0ae6a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5863b65212a71b7fe7a6f531a157404806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f79be34a42711cc2c68c1030f702807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb11f0cf53af5a4826a5d62d82bf46a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463a4c54f8a8e99be7ab22e9212b09c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6ed1f655c624f0785e9c083339c58810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e9e6a1f4ec971e3d3c234d0d4de31811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef533e35b460d4af8f36e92926361ed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed99cd7b280cdd433fa9aa587fac46813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0fbcc3ba66697fb228235246d52d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9a5332322d7804c0d81ef662c2f78815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62608bb64d5201ca29396f64baf15f09816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf1cff454a353f81b3a6b2af72622817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c3377874ea87cfa6636831b8ce5711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41d927bec56e007254a9e924437da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf883504c802588d1bf9bafb5563ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ad12e341f0004f77ca972e0f941c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19855cbb0cd46698c2ca55a20e278e4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ef70e698435a39954b4db066ed6226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1030bd1b2b9ae03b123e8dccf4d877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd5a479826a9fe9e519a72dcdffe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8dbacc999d829b6bb9f8cc69a115e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c35925bcd3027c24fa50d5547ebc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe85760c5ade3c983c1c5e18906575211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef3c4f06456fe6742d78062f8af30112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a5480e9576bbdb056ed43d1b42d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c70c44a84cc913475c566e13c2ed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3ecb0c9eabc44d043d81691486f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c987ab2d2c4a75932035de040d12216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7be837430b81b67194978f13d14b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498b1c4ac3839928d452e737b5b86a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f7a5f24b07abf0ac68ada95c0b2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7c841bab4a4eee4b0f6e397feed4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340bd95b2c85982c0a24f56bf2b5e9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853bdce5ed4775533615619421d40622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05444dd845f0c6b2a5d373997305023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271c9f6c7875e978afe1a723d21340c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba710e249dd5590676a4ad21094c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae3720732943fd8daf82f9322a67326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d40984130e50d9fc87de6b18d4cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6f46c7965f39a6dbfd4d169cbd7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7492fc79681cdb3020b2b34b60186929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15342992e8e07cedd2d21070bb640930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b38d71e021f67a58ab614b3b8a3dd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34722d75f478f0b9efe0ac4a96f7b9f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bdc5b831aedc68ba2dec95a4f421433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19d9e28a93264d45823dd4f89a92cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96fad5ce35cca4f242f97130e51c8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4080924b5f5e2b86403a2dcef0a0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a385ff8e5bf89bb66d37cd768f3e30537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b56af1c89d2b578fbf64f9b44b0e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e2d5264662af6aa0454cea0b8ef8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0158b0f054077f94f865c0e8abe9bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed3af0c4dd996a1c546d1d3deef27c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbd82553a9c7db247e0b48fb1d820c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b84e3d0cf14d76eba7f7765a159efe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0aaa05917f894c1ab7076039037d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661c1ddd591f6eaa10521adf677991445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569bdf0be8c490390563a7eafd2dbf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b883d008fa3bc8c4585ea9031fd76947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194718e2052e6bb8a8065ed56ecb6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572752aba605dd35b83574a78b3e15249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf06d39b11a9c6f4a586b39e6066850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025527f335c374a38912ebd27400890451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e35b75e7e049d31fe39393ccee2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78393397758e82ccd1fe8ed56ab428153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847c4e53424229dcd01b5e1322ad23754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7ca7737dcb7a6f5283c53866b1c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bba48139d627e1b2684f79a3b25e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e825802cde401cc525d340597f0cd9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14a595ec65391b1f217186b6cd73d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d08b5be221a08c00ebb20c1d4806059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b172d259ce6dacd7f85e3999e6045360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647f9dc97bd836a2f7b0c49dc38d82e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc528e7df7ffa9f1bd420d42a2a1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5483e967a899917e624b937856e0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8060b9b73dc5f12932ac29266a9ee7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28896365de601c2260baf49b94b4096e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa115b15be0df776c592d56e552592766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286fd9b53f74f5d8c41e275c4778ca667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332662b34cff985c7eb43f70e5905e4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737abb7b4c7edc4139927d42fdac6cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd212a28ba3809e22d812b837ac64df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb237d357f2d21e5f2ca2eb0ae8a1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db63eca6855b59dc90ffd5e10d75c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6255a72dd0cb86cf10ce2277465e7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a58b17a912e5818ff1418b03d6bc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1b189686dc963925a349dd755a6e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6aa4f3750e1219d85e757fe18a8bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2946a24f55660716e4a51a740dc8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0264407064052519c76fee3caa2a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e60e702daeac6c67dbc0f09ab7b7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85483755b66e51398a24cc0ea65c17e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b38671ca260d51e4e34113a8df248681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660cab0e293b1ab219475f24a8f14182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d686bb2a89a91200bd576e2d15cf2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1933679c0bb5eaf896a63239c4b2c2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9073e3830ed30318e7e748f70efe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72db782eedc2f3633bbca1e8c7b08c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37bf347e79a07904b3856741d790f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78404ae20a191c6f008681344cc7db688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9f8c54f52d40a71f0668a09d308189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278798f63cae5516cb73f630df79245890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdd5dbd7a2cb877905ecc10f3662ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275a6bb7f2b03c68b9dd4f6aa7808d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35481d0b9feae26c9e5e3ad9fc762cb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8684f09182379365b67a08e667a220394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9ac0b0b2ea86a53599a8f8130144595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13435b005476a565c51240871b570796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacb4b54c444a1265e9e619df31601297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c084511ea9cdbf1b3f1fc469a1dfee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f393ebe4d4a9c7e5de05d658ba4b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1ad0f22eed7a0665972e3affc4ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7aeefdf5e30f03724348f965728d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f948d5592558e43c730290cd731a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0eeaa2d3168cd0ac6ce8b9d22be61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9124a3260b7ae045b51308aaa8656104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c36e5a6bdf96c742233eba94b69cd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5391ce588ca5978d9d9ce7dbd0c8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3677ee430b0e16afa0fc8f218ce0ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a5a7021528f24b4f51d12b162449c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f1501b1bbc362de89549612f02d5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396425ca37bcbb23bec3b53e5a4de459110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e16e838b5e436409d4a22ed2ec3bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1327402d83a026840f90b44c4d2e20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c394238bd7c1f0b581cf10801ff269113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860b477e124d94eaaccae238d7cb43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b683efa300d79add3ddd4d1017dee8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69242ceb54a2a4e807620cd56eb6ef9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38973e43c73972045ea07dd85189bc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638338736d6539beacaafc9223ef8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9a65e14c8ecc433eadb69599a789119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205db21d9df8608c1e98f8dc653ae0d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde9b671167fa9fd4bc5c73f382448121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2b1237b74d332c70e4246105fa459122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb452abebe77002222eb89affee734ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090800d2da6f019a94d280adaa9f0b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a73dc00a81da145c2fb7eeccb3d796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14310fe0cab52212dc1fed3f2bcc4d0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484f0ebbf8ea8d53b7a24d315956984127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14f0cf84804bf3afe871d82c6032d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ee7c2ed0fc5416fb4e0b89e89ed83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc110c65d0ab48e9fea071580a7732130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910c1e2cf39a5e06dea27424912ae8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2c7441ec495d85c88c482562d994132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a97a1ffd71fa56429100caf9a9d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c706c4490b23bc65dbf88f01a9f19c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ad2c2b69e2cb1286ee9d2d2ac251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4bcc73139e793990f769900261a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e10f4e491b3fbd1051c758a1104a13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01f4115ff4505a735853275315e30c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55078692f8ded753d5b35fec979c9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680fc7052d30a4b4a3de596301dc8bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c5aa4790e988929249829288df82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7c93b3691c30a147539e244b7751a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2b865ff7e3503c272b336674cd11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef6320144339032ea553ab35050c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92f2314e845b68478c51178ecb6560145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee2257d2582f5d95074a3acfb58e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f44b03692481ed9dc82595746a9a31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab245b862ba057e754d91c67c799060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f6a790ce1ab73d05a2f796cf8843149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9eeef0efe244a23ec0c240bc8edb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a00eac8a52b5ea4aa0aa23fa8a676151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42137221a3de6e481cbce3e8c7b5cf63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602c296e402fc153889e517ba15e069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fae69febe769bf3f9f110524a4724154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1418f0b724c1672fe35c006364551155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2026c949b815cf45e90ef85c25475b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91c53cfd0871c0cf466c4b77fa3f82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c86bfa208a659f1da7c79509c7346158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997983bfffdee8f484e0fba3c6a0979159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e8cc5c2d5dc17de9b8517b0a1fa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722031d9426bf1dc86a64480c97261d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db6c738d308c7627e26df7bdb7132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fbf9212e86c53c13762ff4c5707ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6452d4b83ac64334444908e8ae7191e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e060002ac7de122e9a78f03fa26e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694229b8c75372c1a3c9f32a0f304ac5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1defb6f5183230abb33f09bb25c447b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3a448459ae4e411a5335e18b7276168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd601ae4db8ec44b9a8ff1b2feb8816169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76970cf382974d0911f09c952025d5ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe908dbfcc587524c3513e7b2a8644c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3fd89e4dc9feb4d9b0920882cbc84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fba18e3f3793d7e0fcb9c83687023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c922a8be83c64aff4f4157a353ee3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b97902138a5514ccc8f0579e6b2f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377c12c03a7ccb08dcecfbcdd7db280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f0415950d4c02b3b474697614f346177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c401a4f15018f578c1c04a32c23da8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb711e5939b721f75bedb8c4946ddd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eec69adccf13011611cad171f5523c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847886f49cdf3caa440b3524a45b4533181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18bc8a8e8ece97bc0ac6122ff4d8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bed294b2d4d43c8443c470b1f6946183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd1dec756c4016f260b82dcb10ee0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba7ebdd17e0c03186e404f603de277185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927aacb050a795d8bb0aa34df032cfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c98711cd8cfefb8d7ae8327e2f6a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640fa72277977b9fb5396dc58fe72cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914c6ff3cc8a95f54e54c7e7e7b9ee5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c239c79e77efcc2572d6899ee4695190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a95d36539fe22eeb685d16b04af096191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e462061c2594d9f53cd103c79c27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f4881248babaa55a3a537744ae002193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bdb28d175e274ef58f1d91b9fb894194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b322f496eca4ceaa9a580346c2545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b9a2448b83bd88c4dbc967feae819196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ef8a863ee6a9f9d5f0710da1919a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7c10955420f3053fc7875a77b340d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963326a2c2a229135aaaaf09b54539fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc46a7fe28f47ee17369db3e15a085d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6616a4fc549c8b5f783ec7ce15d94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7361a4754e1b1e0711d25e7c7d52b33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35772d3927308ed85533b40b8f98ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe8bef436cd48795c84ae0cd74fdf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4be6b11f719b19c153f2b9462ef54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92e71819eba87d4e2e07245a550f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67e223285126d62d293d2ad51f4b66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c87adb593a4ed54077e716c4fb1341208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0fa3f80c30e25dfdb6a53ae59a1a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0168bb4deaa7e36ee92a12c6dba92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2121ab2b6a3d18a097d9430884128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e594be06ca1ca50c9f2e945627db2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b5c4bfefe3cc01a0d6d7af44a9c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff9bf7b89625b2c1c5ddcf5c4a68a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb1d2601f7930989e1d041f707965215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f694dfac90cb207449bcc7372f103eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fff259e1f30f93220b5825d6552d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0c61c67a644ec38f06e86936b4536218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdffd1ba0e99791157dfe34268b2d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f89442ba88134dfe26a7f6a0088f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297adfb3ebe757d62914d0ad1daa88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f02463d33e15d80e229795454dfac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a510e919ebb3968d458ad1b06cd0f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71673a617d867e99efb8503373baca50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d842c5414be022894c554f9148aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af06fb0dd7ecc63320e68a2189f87b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f65055cb441d9b0aa21fcce31e2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa42754d7b9dbd7117b66f42f27d87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b26bb17fa5ad7292b67da91e31c5d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45188cf615268841cea35fbe780fe43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee7f53d1d69bf9b3072345ee7f0ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b50c527c9c3ccca91a7831da9350ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f367092299fa10142f7dd9940f198233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef91d874825e9fc1ad4618ed0dcfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e52d653d479eb4d6d94d14df448f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc94260fb50601c2916b285f106972f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face7abf0aabfd13161d927b710d6108237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c643dab5f778517f2a8fdec3e24b588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21d831c379bb8b78ac62635ac8bcf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05b6dddc598e6f235c454e7a4a2584240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c06f29ee9290898d157fd13eaffbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0237c73c4c53d6ad782229eed6583dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e461170b2cc283241727611851c44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876b041450ae36211873b42c66d38a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81809c4794899526402cd0587d15fbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0157cb86c38b269efc7f845c63e4ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920242cc1531e63d2c8a273caac02b2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ded2943a3045e34233c67ec01837248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f752828548d67fdb6f502a13ab5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b71ec12d8266cc5ca43fd8893ab6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203d444ec9c4db10b7cd1cb965cab2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b99939c56d6f569cc13a8c68cc1aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40032073a96389af2addfe38b6ed2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d45ff4a18ce4bf0108a44c998d69f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054125a1006e8d95a0f8b551b94f2980255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4679e9f101b6b341c78d0403eb5306256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8088947565b8cc5252e0e79913fda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015f1c81ef02fd3da07e48034bbada258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357ccbaeaf9086b036d8afa7cd4d0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2daefbfdf3fe920ffac4aa22e939f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c954680edd7e07faa195215814e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc5c0f05484bd4bc6f187f57f8f659262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f92a5859bb115add1feca5de692f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d83028cee11ec086b76f91da8983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186faf83b68dd9a0ab4aba7057386ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e973b23e4e2411f8d405fe605d9b141266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d932c66b36ad1b8a31b724cb48e87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f513c57653fb7460ae217f19d56ace268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528400d95059aaf54ad51a4a49cdd485269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5513492dd01f5ee617f2af913acdb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73842af4e6c4a438cedc3280917402f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2636370a505e158d6355301b41ca23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a765f73d57652267a04980ead2eea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39604d879e8e6c021488a38d317b7225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de6c0bc69d00232315b36031bc7383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b62c57872602f5ec043e30f96b330276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e93079927059a010323b7eba3802a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028100578e7c6b3aaf0f88e9c4ea106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd675e9a9e7fd6da5874b828dc88c87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d7c5e65595f8202962ef06a92e3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818297bf34e4bf7897ecf63d9bf31fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360769a0ba4b382579af3cc881d9cd7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673d2ae241fe32cb3747840821e0aad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ecbd4d3c2b003959b52a5198e1b3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e85ca886398e687fb23934f5a4dcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d68f5e2c4917624e729e1cbc84c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e480fe6293efd5736ddc27661f2559287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab0951164df5d1ea98ae5c661d84a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b131a6b509dd5f9f11042f33568c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2337585e3b35c1eab3ec8074e7d549b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f774e3942b627eaae790dbc7243ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3477de8dd6ebb142bf77d6c4d0115b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984d29b5bcd0c36f9eb129a392db37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda68392b330b13c25b1a24446d4bfe8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e388954a79160450e71bf15b0dfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68de7b191bdab646145852de27f44d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31f8451c07998eb813514aba8a516f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509460594db9e56611a991edea0605298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4666a6690657feddb9cf187bdc8594299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407c5029cfeeaf3d1678d9f682f2a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edda52b71ffb831d7e1c21c30c6a4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6778790ab0b50624f3000cd31229e8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaeba8edbc30b019595ba38de89ada303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28114ff5592a587c4223c06d8e58b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7e12fd585085d073cb93322937030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a12c886cbdf9496da2e3f7cbfa659306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99618c41cb6732c9dc38faf26053977307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb89cb77b4bf0c648b64be0b6159eb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba7e92ef91c3a9b234aff7e82cf8ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97fa6fefc7207febdb21fae41726e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdc7f80d0220a2b4bd93219dc5282d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472e816d8893f9fd8d10d0a81e4d49b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791d979844181f87cae5abbf505332313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ba0b6f49b1a596d945b6d5a1e880314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394681eedf8d11961f897aa75c93bb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345052bbec4870d5e9e9e2d5a8b651df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49812fa12a9ba0e6fa2c505b96b9d3f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dff6715ce0779ae0417ed2d62b181318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70bfc6390ed5c220321ca4f8ad8592319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb286c24321dd6834b08019654c88b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebeec8b8f04ec27b0eaa5342e3bfed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f2160ba79acf23f4d5fe68f9b97f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18baebcb567f16f53acc98450ec1d9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b965328b176fa5fcc1d2115a1ab5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158d4eafb96bc4f5ad3632dbbf54ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65197d11a1887fde950e1277359e618326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f42481e383612312be9d9eb64121327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca3d1f1c9f6c5a9b9dc6853c8a404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d782faea22a80a76bff42975dfa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a406051bbca22b7deeba817d7e265330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ba972a0968cdf4ce96e219f7bc34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b7f1bb80e27fd15d0153e42521ac3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b1987f506c412af0b5617a0fc0d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ea2d8fa4ddd07440c51b58df103e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799ed1575570dde0a34f08e7807812d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4de862f016815ed504e1876b0dbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed9b962ad0e6096dd7133c69f1c135337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597fa15672f35be0c621ca15664c14c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd921d990f94a759dcab223cb23119c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c7294b78e503738167bdd9612ff0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700a6b748639d01a1e30fa8e43d7c36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127357cb33f9cc0a1fad16ed668e5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0568d033e2ad27b2d01fa3d3101ac7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1bab160358646bc99f04788cf0eb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2caff6f5a1ce689f7ae52c0ac70d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa8b073f7baa89d98ddac07ef781ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1bac855df814bce8b20d421699c23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ecd9d02f45482ee3d3ddb259c479348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7dd3f17e0df335bc6b2b89a7d56b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6b4cb0a8ba01edf8bb4bd896e39ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53bcfbe4039d4d3faa7e1108138a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2208b76f89434ca3772c07512d667352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb546129cf72edef65a5caa9b88ea16b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af794d1b57fc977abdd16a82eca7ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1092daf1c5d859a4c127f6bcba0c9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592fc79e75b438c547e123a0e7ba3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d0db2d57e4e219b8e383406141cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5100375e52627fb466b74410b8246358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd456c753bd7ebbb03000768b28ecc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7af86447996c70c75938147d6595360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6615cfe9a94c49c4e18c7192ff198d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c59e21fedb8829bca0595bbdf972362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450bb057230af2dc2768779918f2fcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad51b675b52556691a081d3aac47c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3330469c9dfc29772e8a8424f2425365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287968f71195ac6b03afba42cd0792a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9686a10d205302008969dd75c8dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c72c42273392c49ffd14d7471f4ba7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d3b2c0a8be67100996d348dbfd74e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff487962879663fdad0da7ee046570a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282d3908ff8350eda293588de71fa34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed10ab0205e5c8cd17ea3012f54f86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87291e450546ae7cf819c0a66562c0d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b32e3a644ad49471c8808b6bf54fd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed91d038ca17fba42ae3d78416c264375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616290357bfa5c3df7c6bb2590dda158376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3d1b0fee9b28e2122330213b77997377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8ca2e48e0491f948ee976e4f14424378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3615d3c9a4b45269c941fbfbdc2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154593d44f69b55e661d2ff73134a45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ed7533a6fcca5a012d6b1bc564fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657a7592a85dba1b2a152744a7031b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03516849f8df5b049c953d7e9dfc39a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5e12c7067020522e9883db10b56bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9432f37a289a3017b470c6d65dd035385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c29cd88f34bbfad938171dbb19f64f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64211d32f36928a652bbb062d0ee55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f578248c2d013b927c5e85997679f31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3af7ccf7d802dfc831d60fdfac5422389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec40495fe9c45055764d799e2eb875390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4820c2142c20c46d1dd2500b81edc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd34ee3b187f0b88e3519cf644f09e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5cf14307f33e2cc2af013f1e60259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60073edcc76b1e6873186ee0bc6837e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b154a1b259df0dd34af0ea12639b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459e00af31736558a5814550d948db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2cd5df8086e23f1927b86241586ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d968bb0b8bea12daaa596b564810ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd52313e85a60d9bdabd962ba941113399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2970438584aefc9605332e4c964ea8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795a73f130fe59f5c1b436e9e9cadc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174f6b09445d7ec17ccf450b420b003402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff531cd0b2ac3acb71b500702ed3bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aabd56072ce7a234683e82ee378c61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d8c4ef934258e85cdc9ce03c18e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46942096b464efb72dd389490cbbf6f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a79ecc50383a62be6f4a862b91852f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f77b518be364e06cb49992a2dc17ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19175706d69a629a9b1e984498c75d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cedb677db5089e9c4f3c6fb05196c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a06e6d50c2f3b00189ea012e2bceee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa85b04d849aa8c4ed7dd32d5ae0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ec4fe331b2edf9e1dcdb26c2b055a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95812b8f74e1a4469297f2c33312ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02f715f09f20aef2c30487213d639f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a98b0fce6b3fdd182535e98f55b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d48e19a9bda57d154de6d4b168c13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92e641bbe71350e89db946330a019418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072e812978116026de71ca1b6a56d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ed545dc46df736707af0634aefb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318763fcb45a8e6ca0480a85ae73a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750a77d855e2ad8dd2b6a52ec2c9348422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c768d7a12ae73905a4f3972e043a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe14e75dcc4b24efb92edef89abd8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e37113e8fab3afbaef451f72bd815425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a434df00f86ee21389048a44e18e06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0331d24e7d6a4f327d2266305ad95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b3b9af57c7dfe55f9094264e2084428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96d351f6991a8a844edeee6dd32412429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8187cfdf6090147d57cd232152fd91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf3de9d8e9ca2cff918ff2e06b64a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157900d8f263f7785b2436df19d84d79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce012f503c5f0c5ae40b5f71fdaba3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e883a454b58d4b9ad2190dc52452434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82295c4b198cc0a00d3249a6021f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ca7143c142bc0b090d9c37a0d4c8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485877ad3aa8d697d88379424ed228437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfde5909458df57d93ed1ac2414f98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b939407c93e5fccd14556e260eba74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be51867a31348770c14a272dbbc693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45499bcf3f61c3ab7d1cc2392efc267441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582bade7cd880fa87036773710e899d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57324a6d5e059e14f25a0d7b53db6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3f12a751cefec5fcf18ac9ad39aa7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0a4b22d49da22267a1d28508631d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24484c8cef1694aca023862c183dbaeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009e259207667f051ca2488defa0410447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726c46686669c935fa2152f7888b58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965056328407ec5e2276f17d758d3a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342a9c6218f8152947963b074288590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d64971ba45b281e3d3714119cea70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addde2cbd1503fb1195b59a43881b0ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851a47240263b4d7540130455f310fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b3c0b750f55bcdcf8caa3f4dc4c40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e16e1338aae86c9c2fa083b6caf3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d522f73e050f41d3eb4960db4ecbdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d5e0e9ef976f10e71b5e0f33a09a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9183d185ac535eafab2f99053db2a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33809fc332e0ce184bc7d3ce1ee64af7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ef6613da98f517ec8b2d2919ddf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353095040a5cd188e10381f626b3d444461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25acdb29d1ddb92141c8673b9eafd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283af011e12b96bbe6a085eabcfbf77b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d09b53ee961985ec8800a914da51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de0196e8a2fa4ccdc1e4143b68e1c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d5dc1ac486975a9c36c705680704a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47bb5f426bcec1a6f1eb9378c27ffc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826cb46ad557ae230fd1f8932bdc9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db04d6aa4aaa614e07dccb91d21c03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191ba910b17a9b411bbc7a17f732f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268ba53aa2f938b1b359dc55aec500471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772301036cc9ca396162530b31de063472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a673a3d89a485f5c4ccaf5d93164473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a36efd2e8be55289f733f9f02c8579474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0301c31544148f75ef21f62daf851475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2a15f7610f22a9b84f430cb9805d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cce47bcca406386044237178611d2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba991716ccd633ead4b21c1c8b85b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205a6f2a32f52dc1b877b9cbaeb0fd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874c25960953b7ebbd5b44c9971da9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058fa3ebba6f0a385e04c6ec9a8b70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94394362b6fb8028ecb5c2bf607e3ac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35e34247c0b6876be4909f3594aab2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b162d8503ec227c4bd3fc2264271b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc74d42f9f0e235d211ddedc4dfbda8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce04ebfe9cc39b6a174581ad6bdd89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889c05f99a485065b469526a53bf5dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bb5da9528eb4e4780396987738c81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259be1cc386e02696d1515ea84402f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009547c0ea8d510f7de2cedbaa994c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe28bb5b806eb253bc1f250a948b86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43edbf53a3090dc4de5fe68da41df94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df780914c3202243de8d6494da38b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d0c49abaa42569418edc4dfd26dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea392332ae80196a4f41b97b4b05fbbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce547df958068312623dd6c2731b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f483ad90e59396e90bdb83546e1936497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a218d7195de46fc70f9133010e11a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd00e7b630ffdb7d7ff5fc77bce6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e49578314ee9b4f45202f60d0802500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166cac722c87e21973c8211c5a64792501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee2345a4403a7806abd3c4c5dd1408502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f2789a0fdb52d4e1c57aa85a75da8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bc084f3315871b2578ca56b1bc712504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37b1ab9e07acaa9499ebf2c36bd519505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322c99308259854692b8cdedb614a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da0910fee15ddfd0fb1f241a641962507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e795ac3924d21206ef1a2fb8e3ff80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b01eecab17afd4a2e40aba93b305509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a53e9a77cba4e2a4a6bd28a89925d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca6c678122d1f0d073c302b8f2ee9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d95021581ef5a5992b5976ce881f98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc15ded97e2a6a63ba23676c33176b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3526fe47aca20fd62aad520eaf31d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e47752ed0c00aa7081165f3d20cc44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3419460eae56e9bc9e2e56e86b1205516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe72bf8ff389afd055f309bbc6205b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2267b6adab6d4e4afd660b905141d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a991807b58aa52a1440066966a24ede519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2537d72f762c29435c1df3d5be87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903b781af0c706f654082195b3f1f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59908e5b4b5f35aeb12338e72050f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03c84c3dbf5a17b86ee8ff4060794523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc0de3b363d72d0c877a18f0279cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551f04d48d7635b96cb711ae5761b87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81d3b17f8c079bd12c44cc1f96de4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142ea62aa49700d94c776b62107b49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdedc2b30310ac0f915ca04172aaa38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c58832a3f4219592fedd7cbf80c258529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af69d7b32ebe8c38ac10e34c971f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920cdee3f0445236806218321637f54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457960fa0dfb990c219c8d36f6e3c88d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b2f22add3261a160df20f99b77d4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fede8692c3d839183e0579a0b0941a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c8b4817a4eb47d2ed67b840034842535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0a7ec34dd2cbca8b4058b6f52b89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a13e18e79858ef16915e54231fb198537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc59a9a8abf72513665de14b6859fde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1844534b7e8d1636beed6b39faa142d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83e846a1c2aacd7435c1ddb4b0a822540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a56293b8c132dc4f37237649eec5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66819a741cc3af08cb1c6a40cd422bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6253bfb1d1d902b1a86765c37d7b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cadece9257eec9b7a22132cf0bcf7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e1d94971ab049250ad31c98e3c8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc738cc2b251e17b3d2d76a0211cf9e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6bc875b18c96defce1acbf9454b01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60705698f0fb75192b02b99b2c8a16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790cc0800e739b1e72e0b251be2cee8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f3e943b1922805150b4b1cd05f41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce2133c713c799e1b0cade272a78c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e63e3260e40a3d31b6b7a4db45488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acdebc498287e162f48d7c4f7b1740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553647186ff6b4bc3678c4e1426855f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e8885b3568b37025d2dc73650e1f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac3bc9780e7eb9bc56fbe3a4b17159556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c830785947e0034d4ecf9332c883f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67b7e8daaffb952e01ae25eba63274558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfedeb4486b1b4f0498b193b9b2b5c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb288a44f2ed38fc0dec735f60f5f26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2efa10dd183bd736cf9d81f15b7a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc14e1ed1271159c3e25a8c5e8ff2ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d2e345a1857a7aa260b3d2719068a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0640856eaa9edd6f6ad089a23d7a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c71a01a10f18c7c8dfd3fc1224c90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35a75e69937129f1a87f4278c7701566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a43c090fd4f0b5893f92f802b31c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e60be33a6b8b5d6094c4b1d64931568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e9bcff4ce6ad276c347f3868236c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef6dcec52277d6055492f826d6cd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b18481e5b32755979101e799c7b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d61ba130a94def0fe1cafa165ae27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b59911bcb937d1e68a3bd5a3dcb72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef86f7d018f32fc7ce090b0d16122a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bea72888c119b2169dd61bf892927575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc179473eff7e7f0fad4c4aae70093c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d56dd1b440415d313838a894740115577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31b2a31b0868e39f2189fef26d1ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16e4ad6d910ce5b9d0fa9504f043dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c29089b95399d34cc9ffb8da8bee2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daf96cb26b3728d0922691d4cc0dd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3820e946f6e9bb021f8f9dd58f5b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239d9321a4ad087497632cd6d8a436583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234fd8957643690f72bb4cdb2dcefb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db54a6c52e1c816d5c523bb44b054585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79712cf76ae58e7ae17f89f2c9127f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e02c51f82050aa0852df647b99b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f44150fe5416d7a921ccc9754f580588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5990ecba0d0b3e6c4c52c8186b3d333589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecff62dae7a40d21b8a052ea2d5121590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354de1db24a611401cb0edf59f8959591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ca5e5ea8e1f3ef59c45e52c31710592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a46ef3e14abc26deb610c0b4a6979593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474728436ef3abc63946c59dba705af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155112ee91504b758b10b1ca6bb0e3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8449f1e17214ad9fb6dcee7937a7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f917960582b5f871a21f460769570c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb184486ede6c64d5b68e9691db909598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4fd5ff48e30e2c5bfee59e681c19f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ea8dae02d4a7f739b0f54b9595ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf55c9a72e00c59a0a85da90cda311d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda7b6e0865234476bea040b10e8dab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0115d48829b45dd3ceb1da85c5d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d0216d22a25051cccfc2cbfb4c1dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e53a2b68a09b72f92c27c628f7fb22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618faf876f1bbbe99570e35ee5c281d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c34718072837e60d1e8861fc7f257607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff79fea759c201e950e248ab7ccbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e0bd914b049922f3a74ec91bebbd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821008c6c6cfb3f01ef7576ef07dc7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f674007e36045d8c0c319c35bf19f10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a5331c52716e7392250446a18b52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6e1ee3fc27885dafa999037491b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bff1316acb0608f458277299d5ca7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0e0117848bba4be4add4e8a80156615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e67b577decf7b050572ac71dafae1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1413b4dda074c3e4fc127235a0c0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37c5b23f966d3c94e89ff3ea87cea7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca214fbfcc1db2b94e2f376500e508c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e774545edeb614713b8708e6545350620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d7c271e077e1c7d07d5e12cc71b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a32426760f03eee2ca9c4b03364aeb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dbbd976693c251c4315df896befbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b5c364ae7ee86985efb323be6bd77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65517b2ca3ab173e2be30ddfac39e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050d8d5993cd3bd9d1cd42addae1d45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04581172b1ec996d0b2986758b98976627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ac609dc101d32d634f59048ea2f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a149dafbf633429bd56e496a2041629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a31952805a8df21cf0888b032282630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e5323dab3030b32c52aa0c61975f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c1165495e795be3eb8d2f7f9fa82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5fbbebd22243cf14fcc241bd7c0f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc676e16a60d750e687680d6aca6d789634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d49328d835330fa2f7f9db13f424635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a058fcf6ab8ceb460ea0b049a5a9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf77ca6d8bd14d03b4f4e038ee1d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913d2a67a9146e11465e0c81a5458e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf527b718b41b88ad697460b54cadc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52950bf3040007864a7df51eadd2e0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6699b751a9847349b5c9f6539b896641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ed4b8d291f90c750797ec896f0e6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1272b6b3e9be25f54ce819a0005afe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c04bf96d36a0f14700ef4ca331fd7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ee8d577a3d21d370dad4175f4005645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f79ebd9642b160a8e8910a29a8bfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395fff0afe68676a365fe4c73e89023647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886f63d03d67051461f91ac61f150a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca1e1aa4ddf64227fe4a65b21f0559649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126048d86409d75aad2fd5b0f5f97d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc0c9dd9f2b57e534569cc6c809297651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153707e177ed4301548b57a8f68d5853652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251466d4c702aa4b3e7e94478013824653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8990a1132cf4c7b631274a20f598b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a62e88380f5c023231ea83722819b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a877a8d176269068e7b87ab8c80b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1279934e055f72658228ac52ed97895657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8b252b2517440ad76c9a2d68a7ccd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092920beba75afb505baef6da3800841659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561832468e54569dba0ed26f89de257c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eab79be2995e54f75be65551390c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b698af9e42c0cba0c2913934c25178662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208f6b0b6d3891b82a28fc999c9c74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf3bdce02819a4c7c608c7d7e128dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f078e9d5c69a235480f39e4547ebf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a64a5ed047c9c87af1afa0176504666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604ec1a27932fc08add03ecd1375559667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7a0e036f801de824c0400fbb0ab51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3843bb00596bbd3ddfc94d47ac45c3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2bae83e59d650751061b1e666c483670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431f52b9d146b51c2416b0407daf68c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dbbec7d2868eb357558258a120206672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32220364610c4ea4a8290506b4da0d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f54043ed7fb8ba41e63535232e746674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075260fb07388522d6b1347e54ab902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e8d26e2af1afd99f4bbc674540e6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd820025deeca755bbb1919755a00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b83861f61f4808471457794614432678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5947eeff25d989bc0777426f5a06323679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b223dd4e98bfb4d6b27c7c57ab3f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605258bbf59043d0434a82db4e551798681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cdc13e6848e65f42bce002affdfbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e30a5a5759fee3bbc5a04b8102c643683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce8866f33075bccf551a3fcba3044e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e80db069f930b1ae42cb08e516f06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9e14611b80707fd3dea659ae78174686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94944b77d7fe00122dcdc6da124bab71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a731aa47d1d1a0a3b879a2213762997688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65f07c8ca9b0ca6b99fd778e50bbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70803b637a10212796251ceca573eea7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7106b89b894167557b6194e6e0c8f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9502e6f9b5683185cb294cbc92ff9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de3017b18c1a8bdaf20bfff6cc3436693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a10a958a5e31e6b52b7af44f2f0743694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d44611411c37fbab46136ab7e97e4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea05062380480813619b234c74d05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ae9083e9bed500c93b8a92691059697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b19526dbf78013e64631ae4b387b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa26fe29de99b5e9fa7063de802b07c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a8160c3b50e6a1bf87676709e3ab4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633525c0d3dfec577d903cbc71e9937d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c291842173fb56f014eed41bd1ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d2e96e054e178396c1c26efe1f6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf62c6a5540719c934d89a88db289704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a476f4a05f0a6b165a9a91afcf43b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bd76870005aa1d13a80554fcaf9f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a58ac459f85b8b5ed3da51cca5a118707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411b3ab01192e046cca8eca1ab3b88f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde94d5faf156c2548c6879640d160709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d54a35a9c010e453ae9246bef428e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9f10c7600b46603668d8f212fc21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e376021e11acbcda98a130294023d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd6d318edf13bde286dff5175cf70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89cf5324f7704a14323d78aebe663b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4842a48e49fe8911a77dd389c6d74d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2064b8e452dc7c74f8b61a1211cb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf4a5db48c8aa468f15255331c5c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b11fbcf328f7b5c479471330ee864f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde72cafdd59454b9ebe9fff7a47943719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd24505866b2fc2a03f86dd920ca95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362626b3f82afd4353d09cd56d417ca8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa64ae78fbfa8ff23a4044de36c551722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350424aead9c69c30ed2629d918bf533723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a489bfe2a517b8975c1358b04ca3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb976d94cbefbd2f4f12816d0362bff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a124629f054df0891b21778815dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fa856233402d6de07c2ebca0cbfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eea6191710592cbea2c4073a9076b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a6512e2685bd4ba373d86c651f7af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f51851acbc39d33f7c98f30e5dfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05fe098ce4ee5b4a2f78a1c3ac22fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8363683339a9acd2cecdefade43be9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd14fce1f77ed57bf62e5454f7175a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a269f4f8cf9431311666d134f78958734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53fbf71be4ba7b8081d426f384baab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724b18bfecd1637954df817e731460736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8b464662a2aee292fa886b291d2d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aec11cd9a2340274c99c83f16c21b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835295601889c6c7c976b312dceda7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b82c4207b4a405834e7506382d635740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e7d3f4cd5c05c4898efc3944041e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f266e37987c40ad0eb1fe043fd0b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c5849bb50d8f174a2e9058de9ecd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd095cd45ff3ce4d5695107cc6a41b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113a8cd475379bef1c2eabb2fd442f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2bad4865ab715a679003b9672241d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2669689bacdbdc982327763f4d3e17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec500f635c9153279431bc5fc6d3e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989005670713be8b4560135036583ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed78fdc0f557da3e55496108555bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044c231867a30ccd253df0269b8fe79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1ce73f7a2907ccc25e82a4b76c3bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea78be42f1f384bd0806954416bb46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddae3c326a1cdd4dea6cdd36ea60f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ebbc1d7092b4c2a0eae8a0c60ac31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700aa385798bde0dce49229b8c9bb2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ec6a52db40d8816261745ab2f949b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f4e34f6b8ee6278f9b83067a1c05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a2c99d77ff7ec87827110c38e1b9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864912183520b8c7c427d1f9ddc9d5fb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a2b14a05e271bbfa8bad298d6bab2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384430d6d0a97c762fd29b239c2b5874762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b700b85fcc84e0a896c35eb2ac6a02763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4974fca12eb0d9e3bf3163ff812b81764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e97786ec98a23adbf8670c14e1d75765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881456e566892f3f0097dc6eb4b0175766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2371aa1fd21d92040b9232a4d3f6f1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554199583bed37c1e4349a94118693c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b61593c43edc06a0bc025a50b1e0b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b413d8ca20b80c29a8a271889739f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f159c91728118e94b8d04ead2d45029771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb720f9c7653e049576828ea225506772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cc500bfaa782215581d009b7c341a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5b9e35e8e1632bcfc787caa8e6ff774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e51fb4e64f09afd9582323dde6f93775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be69a265a714c7fc4d079816bacaf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac743ce971012df55d8b1e7334484eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ece7fa48b787dea04c7057f530274778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5446b0f86a9c114de4fdd991fa2f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd38460a9385ad86b5d82e0569150e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf569ae69d660c66efd87141b63de8d8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184b70f8cd8dcc4eebc297b514ecce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0a06b3fdf2fb9f961ebf9f95fc369783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e9cd0f867d5fae621c2f9dc33f923784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040aec62927ba3a8360de729d05648785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651950a64e6b8aada22633c2b415f72786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ebb3640145d6e96e467404cf7814787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e9da16c25eb820dc510c4f7ac8970788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38713a30ea09879b17914122e01e4d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edcb592a8872b2f310716e3950543f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf35b93934380c536eede0d7e7563d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f3731a125136cd4c5acc72acc41d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08940ccedf48b5bc60fe7ab38712fd25793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144446f8270b2a294e2312aaa0cfbd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d22351379fe9328b41e154177d867795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5001c4bcab9a2730ea73a451bb09796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f5dc15007148dc38084794f7d6e9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5752d7cca0c5dc46a9da0c4e3b6f5c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621ffbf11af7e0415a6c527e3dd25a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5a07274e80571f871ad8fc70e601800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775fc0c72e118178cc5254ad7aa5af0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d908c556b501079687abc52c0597802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae393e71dd5323f45c58fe4935a4bb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83fb36fd5c5a46ba54ee271eb74bd1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db1bf7ed5cf5f0f7d3120972c6504805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9c63f08d65d6981de073b057542a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05407cec9168e70bc1b40fd3ba43a1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d7ef0c2d5b71af9915f522c032481808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43079be6aa1958ce45a5fbfcd33d1f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392b518b02274b7411b9a319a8b230810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf075bdf74a1c6f0f5092f9ab7ecc39811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdfc1010e6585a1a6350e319ae24bb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b32aa9f28e7dddc3bbebbbd730d791813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218446ef048e71e4bb4ee6fc120bf4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f6d8bae6aadbb0edff900024cfeb1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62243c15b6b4b82189085b39887042816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9762f9ee1a07a5f45fd88171793d817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>