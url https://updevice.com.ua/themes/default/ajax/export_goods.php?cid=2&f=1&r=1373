--- v1 (2026-08-23)
+++ v2 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c3377874ea87cfa6636831b8ce5711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41d927bec56e007254a9e924437da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf883504c802588d1bf9bafb5563ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ad12e341f0004f77ca972e0f941c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19855cbb0cd46698c2ca55a20e278e4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ef70e698435a39954b4db066ed6226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1030bd1b2b9ae03b123e8dccf4d877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd5a479826a9fe9e519a72dcdffe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8dbacc999d829b6bb9f8cc69a115e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c35925bcd3027c24fa50d5547ebc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe85760c5ade3c983c1c5e18906575211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef3c4f06456fe6742d78062f8af30112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a5480e9576bbdb056ed43d1b42d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c70c44a84cc913475c566e13c2ed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3ecb0c9eabc44d043d81691486f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c987ab2d2c4a75932035de040d12216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7be837430b81b67194978f13d14b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498b1c4ac3839928d452e737b5b86a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f7a5f24b07abf0ac68ada95c0b2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7c841bab4a4eee4b0f6e397feed4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340bd95b2c85982c0a24f56bf2b5e9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853bdce5ed4775533615619421d40622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05444dd845f0c6b2a5d373997305023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271c9f6c7875e978afe1a723d21340c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba710e249dd5590676a4ad21094c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae3720732943fd8daf82f9322a67326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d40984130e50d9fc87de6b18d4cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6f46c7965f39a6dbfd4d169cbd7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7492fc79681cdb3020b2b34b60186929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15342992e8e07cedd2d21070bb640930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b38d71e021f67a58ab614b3b8a3dd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34722d75f478f0b9efe0ac4a96f7b9f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bdc5b831aedc68ba2dec95a4f421433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19d9e28a93264d45823dd4f89a92cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96fad5ce35cca4f242f97130e51c8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4080924b5f5e2b86403a2dcef0a0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a385ff8e5bf89bb66d37cd768f3e30537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b56af1c89d2b578fbf64f9b44b0e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e2d5264662af6aa0454cea0b8ef8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0158b0f054077f94f865c0e8abe9bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed3af0c4dd996a1c546d1d3deef27c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbd82553a9c7db247e0b48fb1d820c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b84e3d0cf14d76eba7f7765a159efe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0aaa05917f894c1ab7076039037d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661c1ddd591f6eaa10521adf677991445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569bdf0be8c490390563a7eafd2dbf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b883d008fa3bc8c4585ea9031fd76947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194718e2052e6bb8a8065ed56ecb6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572752aba605dd35b83574a78b3e15249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf06d39b11a9c6f4a586b39e6066850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025527f335c374a38912ebd27400890451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e35b75e7e049d31fe39393ccee2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78393397758e82ccd1fe8ed56ab428153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847c4e53424229dcd01b5e1322ad23754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7ca7737dcb7a6f5283c53866b1c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bba48139d627e1b2684f79a3b25e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e825802cde401cc525d340597f0cd9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14a595ec65391b1f217186b6cd73d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d08b5be221a08c00ebb20c1d4806059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b172d259ce6dacd7f85e3999e6045360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647f9dc97bd836a2f7b0c49dc38d82e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc528e7df7ffa9f1bd420d42a2a1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5483e967a899917e624b937856e0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8060b9b73dc5f12932ac29266a9ee7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28896365de601c2260baf49b94b4096e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa115b15be0df776c592d56e552592766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286fd9b53f74f5d8c41e275c4778ca667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332662b34cff985c7eb43f70e5905e4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737abb7b4c7edc4139927d42fdac6cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd212a28ba3809e22d812b837ac64df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb237d357f2d21e5f2ca2eb0ae8a1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db63eca6855b59dc90ffd5e10d75c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6255a72dd0cb86cf10ce2277465e7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a58b17a912e5818ff1418b03d6bc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1b189686dc963925a349dd755a6e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6aa4f3750e1219d85e757fe18a8bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2946a24f55660716e4a51a740dc8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0264407064052519c76fee3caa2a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e60e702daeac6c67dbc0f09ab7b7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85483755b66e51398a24cc0ea65c17e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b38671ca260d51e4e34113a8df248681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660cab0e293b1ab219475f24a8f14182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d686bb2a89a91200bd576e2d15cf2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1933679c0bb5eaf896a63239c4b2c2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9073e3830ed30318e7e748f70efe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72db782eedc2f3633bbca1e8c7b08c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37bf347e79a07904b3856741d790f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78404ae20a191c6f008681344cc7db688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9f8c54f52d40a71f0668a09d308189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278798f63cae5516cb73f630df79245890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdd5dbd7a2cb877905ecc10f3662ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275a6bb7f2b03c68b9dd4f6aa7808d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35481d0b9feae26c9e5e3ad9fc762cb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8684f09182379365b67a08e667a220394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9ac0b0b2ea86a53599a8f8130144595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13435b005476a565c51240871b570796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacb4b54c444a1265e9e619df31601297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c084511ea9cdbf1b3f1fc469a1dfee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f393ebe4d4a9c7e5de05d658ba4b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1ad0f22eed7a0665972e3affc4ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7aeefdf5e30f03724348f965728d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f948d5592558e43c730290cd731a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0eeaa2d3168cd0ac6ce8b9d22be61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9124a3260b7ae045b51308aaa8656104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c36e5a6bdf96c742233eba94b69cd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5391ce588ca5978d9d9ce7dbd0c8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3677ee430b0e16afa0fc8f218ce0ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a5a7021528f24b4f51d12b162449c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f1501b1bbc362de89549612f02d5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396425ca37bcbb23bec3b53e5a4de459110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e16e838b5e436409d4a22ed2ec3bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1327402d83a026840f90b44c4d2e20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c394238bd7c1f0b581cf10801ff269113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860b477e124d94eaaccae238d7cb43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b683efa300d79add3ddd4d1017dee8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69242ceb54a2a4e807620cd56eb6ef9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38973e43c73972045ea07dd85189bc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638338736d6539beacaafc9223ef8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9a65e14c8ecc433eadb69599a789119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205db21d9df8608c1e98f8dc653ae0d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde9b671167fa9fd4bc5c73f382448121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2b1237b74d332c70e4246105fa459122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb452abebe77002222eb89affee734ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090800d2da6f019a94d280adaa9f0b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a73dc00a81da145c2fb7eeccb3d796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14310fe0cab52212dc1fed3f2bcc4d0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484f0ebbf8ea8d53b7a24d315956984127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14f0cf84804bf3afe871d82c6032d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ee7c2ed0fc5416fb4e0b89e89ed83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc110c65d0ab48e9fea071580a7732130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910c1e2cf39a5e06dea27424912ae8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2c7441ec495d85c88c482562d994132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a97a1ffd71fa56429100caf9a9d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c706c4490b23bc65dbf88f01a9f19c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477ad2c2b69e2cb1286ee9d2d2ac251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4bcc73139e793990f769900261a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e10f4e491b3fbd1051c758a1104a13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01f4115ff4505a735853275315e30c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55078692f8ded753d5b35fec979c9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680fc7052d30a4b4a3de596301dc8bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c5aa4790e988929249829288df82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7c93b3691c30a147539e244b7751a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2b865ff7e3503c272b336674cd11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef6320144339032ea553ab35050c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92f2314e845b68478c51178ecb6560145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee2257d2582f5d95074a3acfb58e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f44b03692481ed9dc82595746a9a31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab245b862ba057e754d91c67c799060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f6a790ce1ab73d05a2f796cf8843149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9eeef0efe244a23ec0c240bc8edb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a00eac8a52b5ea4aa0aa23fa8a676151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42137221a3de6e481cbce3e8c7b5cf63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602c296e402fc153889e517ba15e069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fae69febe769bf3f9f110524a4724154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1418f0b724c1672fe35c006364551155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2026c949b815cf45e90ef85c25475b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91c53cfd0871c0cf466c4b77fa3f82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c86bfa208a659f1da7c79509c7346158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997983bfffdee8f484e0fba3c6a0979159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e8cc5c2d5dc17de9b8517b0a1fa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722031d9426bf1dc86a64480c97261d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db6c738d308c7627e26df7bdb7132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fbf9212e86c53c13762ff4c5707ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6452d4b83ac64334444908e8ae7191e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e060002ac7de122e9a78f03fa26e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694229b8c75372c1a3c9f32a0f304ac5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1defb6f5183230abb33f09bb25c447b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3a448459ae4e411a5335e18b7276168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd601ae4db8ec44b9a8ff1b2feb8816169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76970cf382974d0911f09c952025d5ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe908dbfcc587524c3513e7b2a8644c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3fd89e4dc9feb4d9b0920882cbc84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fba18e3f3793d7e0fcb9c83687023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c922a8be83c64aff4f4157a353ee3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b97902138a5514ccc8f0579e6b2f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377c12c03a7ccb08dcecfbcdd7db280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f0415950d4c02b3b474697614f346177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c401a4f15018f578c1c04a32c23da8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb711e5939b721f75bedb8c4946ddd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eec69adccf13011611cad171f5523c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847886f49cdf3caa440b3524a45b4533181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18bc8a8e8ece97bc0ac6122ff4d8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bed294b2d4d43c8443c470b1f6946183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd1dec756c4016f260b82dcb10ee0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba7ebdd17e0c03186e404f603de277185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927aacb050a795d8bb0aa34df032cfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c98711cd8cfefb8d7ae8327e2f6a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640fa72277977b9fb5396dc58fe72cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914c6ff3cc8a95f54e54c7e7e7b9ee5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c239c79e77efcc2572d6899ee4695190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a95d36539fe22eeb685d16b04af096191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e462061c2594d9f53cd103c79c27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f4881248babaa55a3a537744ae002193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bdb28d175e274ef58f1d91b9fb894194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b322f496eca4ceaa9a580346c2545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b9a2448b83bd88c4dbc967feae819196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ef8a863ee6a9f9d5f0710da1919a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7c10955420f3053fc7875a77b340d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963326a2c2a229135aaaaf09b54539fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc46a7fe28f47ee17369db3e15a085d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6616a4fc549c8b5f783ec7ce15d94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7361a4754e1b1e0711d25e7c7d52b33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35772d3927308ed85533b40b8f98ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe8bef436cd48795c84ae0cd74fdf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4be6b11f719b19c153f2b9462ef54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92e71819eba87d4e2e07245a550f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67e223285126d62d293d2ad51f4b66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c87adb593a4ed54077e716c4fb1341208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0fa3f80c30e25dfdb6a53ae59a1a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0168bb4deaa7e36ee92a12c6dba92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2121ab2b6a3d18a097d9430884128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e594be06ca1ca50c9f2e945627db2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b5c4bfefe3cc01a0d6d7af44a9c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff9bf7b89625b2c1c5ddcf5c4a68a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb1d2601f7930989e1d041f707965215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f694dfac90cb207449bcc7372f103eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fff259e1f30f93220b5825d6552d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0c61c67a644ec38f06e86936b4536218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdffd1ba0e99791157dfe34268b2d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f89442ba88134dfe26a7f6a0088f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297adfb3ebe757d62914d0ad1daa88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f02463d33e15d80e229795454dfac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a510e919ebb3968d458ad1b06cd0f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71673a617d867e99efb8503373baca50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8d842c5414be022894c554f9148aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af06fb0dd7ecc63320e68a2189f87b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f65055cb441d9b0aa21fcce31e2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa42754d7b9dbd7117b66f42f27d87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b26bb17fa5ad7292b67da91e31c5d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45188cf615268841cea35fbe780fe43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee7f53d1d69bf9b3072345ee7f0ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b50c527c9c3ccca91a7831da9350ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f367092299fa10142f7dd9940f198233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef91d874825e9fc1ad4618ed0dcfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e52d653d479eb4d6d94d14df448f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc94260fb50601c2916b285f106972f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face7abf0aabfd13161d927b710d6108237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c643dab5f778517f2a8fdec3e24b588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21d831c379bb8b78ac62635ac8bcf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05b6dddc598e6f235c454e7a4a2584240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c06f29ee9290898d157fd13eaffbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0237c73c4c53d6ad782229eed6583dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e461170b2cc283241727611851c44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876b041450ae36211873b42c66d38a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81809c4794899526402cd0587d15fbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0157cb86c38b269efc7f845c63e4ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920242cc1531e63d2c8a273caac02b2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ded2943a3045e34233c67ec01837248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f752828548d67fdb6f502a13ab5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b71ec12d8266cc5ca43fd8893ab6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203d444ec9c4db10b7cd1cb965cab2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b99939c56d6f569cc13a8c68cc1aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40032073a96389af2addfe38b6ed2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d45ff4a18ce4bf0108a44c998d69f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054125a1006e8d95a0f8b551b94f2980255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4679e9f101b6b341c78d0403eb5306256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8088947565b8cc5252e0e79913fda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015f1c81ef02fd3da07e48034bbada258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357ccbaeaf9086b036d8afa7cd4d0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2daefbfdf3fe920ffac4aa22e939f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c954680edd7e07faa195215814e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc5c0f05484bd4bc6f187f57f8f659262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f92a5859bb115add1feca5de692f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d83028cee11ec086b76f91da8983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186faf83b68dd9a0ab4aba7057386ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e973b23e4e2411f8d405fe605d9b141266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d932c66b36ad1b8a31b724cb48e87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f513c57653fb7460ae217f19d56ace268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528400d95059aaf54ad51a4a49cdd485269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5513492dd01f5ee617f2af913acdb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73842af4e6c4a438cedc3280917402f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2636370a505e158d6355301b41ca23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a765f73d57652267a04980ead2eea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39604d879e8e6c021488a38d317b7225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de6c0bc69d00232315b36031bc7383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b62c57872602f5ec043e30f96b330276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e93079927059a010323b7eba3802a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028100578e7c6b3aaf0f88e9c4ea106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd675e9a9e7fd6da5874b828dc88c87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d7c5e65595f8202962ef06a92e3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818297bf34e4bf7897ecf63d9bf31fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360769a0ba4b382579af3cc881d9cd7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673d2ae241fe32cb3747840821e0aad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ecbd4d3c2b003959b52a5198e1b3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e85ca886398e687fb23934f5a4dcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d68f5e2c4917624e729e1cbc84c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e480fe6293efd5736ddc27661f2559287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab0951164df5d1ea98ae5c661d84a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b131a6b509dd5f9f11042f33568c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2337585e3b35c1eab3ec8074e7d549b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f774e3942b627eaae790dbc7243ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3477de8dd6ebb142bf77d6c4d0115b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984d29b5bcd0c36f9eb129a392db37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda68392b330b13c25b1a24446d4bfe8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e388954a79160450e71bf15b0dfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68de7b191bdab646145852de27f44d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31f8451c07998eb813514aba8a516f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509460594db9e56611a991edea0605298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4666a6690657feddb9cf187bdc8594299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407c5029cfeeaf3d1678d9f682f2a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edda52b71ffb831d7e1c21c30c6a4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6778790ab0b50624f3000cd31229e8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaeba8edbc30b019595ba38de89ada303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28114ff5592a587c4223c06d8e58b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7e12fd585085d073cb93322937030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a12c886cbdf9496da2e3f7cbfa659306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99618c41cb6732c9dc38faf26053977307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb89cb77b4bf0c648b64be0b6159eb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba7e92ef91c3a9b234aff7e82cf8ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97fa6fefc7207febdb21fae41726e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdc7f80d0220a2b4bd93219dc5282d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472e816d8893f9fd8d10d0a81e4d49b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791d979844181f87cae5abbf505332313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ba0b6f49b1a596d945b6d5a1e880314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394681eedf8d11961f897aa75c93bb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345052bbec4870d5e9e9e2d5a8b651df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49812fa12a9ba0e6fa2c505b96b9d3f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dff6715ce0779ae0417ed2d62b181318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70bfc6390ed5c220321ca4f8ad8592319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb286c24321dd6834b08019654c88b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebeec8b8f04ec27b0eaa5342e3bfed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f2160ba79acf23f4d5fe68f9b97f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18baebcb567f16f53acc98450ec1d9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b965328b176fa5fcc1d2115a1ab5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158d4eafb96bc4f5ad3632dbbf54ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65197d11a1887fde950e1277359e618326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f42481e383612312be9d9eb64121327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca3d1f1c9f6c5a9b9dc6853c8a404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d782faea22a80a76bff42975dfa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a406051bbca22b7deeba817d7e265330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ba972a0968cdf4ce96e219f7bc34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b7f1bb80e27fd15d0153e42521ac3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b1987f506c412af0b5617a0fc0d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ea2d8fa4ddd07440c51b58df103e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799ed1575570dde0a34f08e7807812d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4de862f016815ed504e1876b0dbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed9b962ad0e6096dd7133c69f1c135337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597fa15672f35be0c621ca15664c14c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd921d990f94a759dcab223cb23119c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c7294b78e503738167bdd9612ff0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700a6b748639d01a1e30fa8e43d7c36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c127357cb33f9cc0a1fad16ed668e5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0568d033e2ad27b2d01fa3d3101ac7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1bab160358646bc99f04788cf0eb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2caff6f5a1ce689f7ae52c0ac70d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa8b073f7baa89d98ddac07ef781ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1bac855df814bce8b20d421699c23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ecd9d02f45482ee3d3ddb259c479348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7dd3f17e0df335bc6b2b89a7d56b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6b4cb0a8ba01edf8bb4bd896e39ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53bcfbe4039d4d3faa7e1108138a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2208b76f89434ca3772c07512d667352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb546129cf72edef65a5caa9b88ea16b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af794d1b57fc977abdd16a82eca7ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1092daf1c5d859a4c127f6bcba0c9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592fc79e75b438c547e123a0e7ba3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d0db2d57e4e219b8e383406141cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5100375e52627fb466b74410b8246358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd456c753bd7ebbb03000768b28ecc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7af86447996c70c75938147d6595360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6615cfe9a94c49c4e18c7192ff198d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c59e21fedb8829bca0595bbdf972362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450bb057230af2dc2768779918f2fcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad51b675b52556691a081d3aac47c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3330469c9dfc29772e8a8424f2425365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287968f71195ac6b03afba42cd0792a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9686a10d205302008969dd75c8dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c72c42273392c49ffd14d7471f4ba7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d3b2c0a8be67100996d348dbfd74e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff487962879663fdad0da7ee046570a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282d3908ff8350eda293588de71fa34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed10ab0205e5c8cd17ea3012f54f86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87291e450546ae7cf819c0a66562c0d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b32e3a644ad49471c8808b6bf54fd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed91d038ca17fba42ae3d78416c264375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616290357bfa5c3df7c6bb2590dda158376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3d1b0fee9b28e2122330213b77997377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8ca2e48e0491f948ee976e4f14424378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3615d3c9a4b45269c941fbfbdc2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154593d44f69b55e661d2ff73134a45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ed7533a6fcca5a012d6b1bc564fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657a7592a85dba1b2a152744a7031b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03516849f8df5b049c953d7e9dfc39a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5e12c7067020522e9883db10b56bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9432f37a289a3017b470c6d65dd035385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c29cd88f34bbfad938171dbb19f64f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64211d32f36928a652bbb062d0ee55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f578248c2d013b927c5e85997679f31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3af7ccf7d802dfc831d60fdfac5422389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec40495fe9c45055764d799e2eb875390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4820c2142c20c46d1dd2500b81edc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd34ee3b187f0b88e3519cf644f09e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5cf14307f33e2cc2af013f1e60259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60073edcc76b1e6873186ee0bc6837e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b154a1b259df0dd34af0ea12639b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459e00af31736558a5814550d948db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2cd5df8086e23f1927b86241586ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d968bb0b8bea12daaa596b564810ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd52313e85a60d9bdabd962ba941113399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2970438584aefc9605332e4c964ea8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795a73f130fe59f5c1b436e9e9cadc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174f6b09445d7ec17ccf450b420b003402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff531cd0b2ac3acb71b500702ed3bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aabd56072ce7a234683e82ee378c61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d8c4ef934258e85cdc9ce03c18e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46942096b464efb72dd389490cbbf6f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a79ecc50383a62be6f4a862b91852f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f77b518be364e06cb49992a2dc17ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19175706d69a629a9b1e984498c75d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cedb677db5089e9c4f3c6fb05196c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a06e6d50c2f3b00189ea012e2bceee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa85b04d849aa8c4ed7dd32d5ae0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ec4fe331b2edf9e1dcdb26c2b055a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95812b8f74e1a4469297f2c33312ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02f715f09f20aef2c30487213d639f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a98b0fce6b3fdd182535e98f55b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d48e19a9bda57d154de6d4b168c13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92e641bbe71350e89db946330a019418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072e812978116026de71ca1b6a56d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ed545dc46df736707af0634aefb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318763fcb45a8e6ca0480a85ae73a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750a77d855e2ad8dd2b6a52ec2c9348422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c768d7a12ae73905a4f3972e043a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe14e75dcc4b24efb92edef89abd8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e37113e8fab3afbaef451f72bd815425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a434df00f86ee21389048a44e18e06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0331d24e7d6a4f327d2266305ad95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b3b9af57c7dfe55f9094264e2084428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96d351f6991a8a844edeee6dd32412429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8187cfdf6090147d57cd232152fd91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf3de9d8e9ca2cff918ff2e06b64a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157900d8f263f7785b2436df19d84d79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce012f503c5f0c5ae40b5f71fdaba3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e883a454b58d4b9ad2190dc52452434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82295c4b198cc0a00d3249a6021f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ca7143c142bc0b090d9c37a0d4c8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485877ad3aa8d697d88379424ed228437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfde5909458df57d93ed1ac2414f98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b939407c93e5fccd14556e260eba74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be51867a31348770c14a272dbbc693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45499bcf3f61c3ab7d1cc2392efc267441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582bade7cd880fa87036773710e899d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57324a6d5e059e14f25a0d7b53db6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3f12a751cefec5fcf18ac9ad39aa7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0a4b22d49da22267a1d28508631d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24484c8cef1694aca023862c183dbaeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009e259207667f051ca2488defa0410447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726c46686669c935fa2152f7888b58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965056328407ec5e2276f17d758d3a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342a9c6218f8152947963b074288590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d64971ba45b281e3d3714119cea70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addde2cbd1503fb1195b59a43881b0ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851a47240263b4d7540130455f310fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b3c0b750f55bcdcf8caa3f4dc4c40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e16e1338aae86c9c2fa083b6caf3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d522f73e050f41d3eb4960db4ecbdf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d5e0e9ef976f10e71b5e0f33a09a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9183d185ac535eafab2f99053db2a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33809fc332e0ce184bc7d3ce1ee64af7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ef6613da98f517ec8b2d2919ddf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353095040a5cd188e10381f626b3d444461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25acdb29d1ddb92141c8673b9eafd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283af011e12b96bbe6a085eabcfbf77b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d09b53ee961985ec8800a914da51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de0196e8a2fa4ccdc1e4143b68e1c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d5dc1ac486975a9c36c705680704a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47bb5f426bcec1a6f1eb9378c27ffc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826cb46ad557ae230fd1f8932bdc9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db04d6aa4aaa614e07dccb91d21c03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191ba910b17a9b411bbc7a17f732f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268ba53aa2f938b1b359dc55aec500471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772301036cc9ca396162530b31de063472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a673a3d89a485f5c4ccaf5d93164473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a36efd2e8be55289f733f9f02c8579474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0301c31544148f75ef21f62daf851475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2a15f7610f22a9b84f430cb9805d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cce47bcca406386044237178611d2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba991716ccd633ead4b21c1c8b85b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205a6f2a32f52dc1b877b9cbaeb0fd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874c25960953b7ebbd5b44c9971da9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058fa3ebba6f0a385e04c6ec9a8b70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94394362b6fb8028ecb5c2bf607e3ac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35e34247c0b6876be4909f3594aab2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b162d8503ec227c4bd3fc2264271b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc74d42f9f0e235d211ddedc4dfbda8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce04ebfe9cc39b6a174581ad6bdd89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889c05f99a485065b469526a53bf5dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bb5da9528eb4e4780396987738c81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259be1cc386e02696d1515ea84402f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009547c0ea8d510f7de2cedbaa994c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe28bb5b806eb253bc1f250a948b86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43edbf53a3090dc4de5fe68da41df94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df780914c3202243de8d6494da38b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d0c49abaa42569418edc4dfd26dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea392332ae80196a4f41b97b4b05fbbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce547df958068312623dd6c2731b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f483ad90e59396e90bdb83546e1936497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a218d7195de46fc70f9133010e11a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd00e7b630ffdb7d7ff5fc77bce6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e49578314ee9b4f45202f60d0802500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166cac722c87e21973c8211c5a64792501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee2345a4403a7806abd3c4c5dd1408502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f2789a0fdb52d4e1c57aa85a75da8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bc084f3315871b2578ca56b1bc712504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37b1ab9e07acaa9499ebf2c36bd519505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322c99308259854692b8cdedb614a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da0910fee15ddfd0fb1f241a641962507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e795ac3924d21206ef1a2fb8e3ff80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b01eecab17afd4a2e40aba93b305509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a53e9a77cba4e2a4a6bd28a89925d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca6c678122d1f0d073c302b8f2ee9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d95021581ef5a5992b5976ce881f98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc15ded97e2a6a63ba23676c33176b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3526fe47aca20fd62aad520eaf31d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e47752ed0c00aa7081165f3d20cc44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3419460eae56e9bc9e2e56e86b1205516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe72bf8ff389afd055f309bbc6205b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2267b6adab6d4e4afd660b905141d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a991807b58aa52a1440066966a24ede519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2537d72f762c29435c1df3d5be87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903b781af0c706f654082195b3f1f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59908e5b4b5f35aeb12338e72050f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03c84c3dbf5a17b86ee8ff4060794523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc0de3b363d72d0c877a18f0279cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551f04d48d7635b96cb711ae5761b87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81d3b17f8c079bd12c44cc1f96de4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142ea62aa49700d94c776b62107b49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdedc2b30310ac0f915ca04172aaa38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c58832a3f4219592fedd7cbf80c258529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af69d7b32ebe8c38ac10e34c971f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920cdee3f0445236806218321637f54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457960fa0dfb990c219c8d36f6e3c88d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b2f22add3261a160df20f99b77d4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fede8692c3d839183e0579a0b0941a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c8b4817a4eb47d2ed67b840034842535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0a7ec34dd2cbca8b4058b6f52b89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a13e18e79858ef16915e54231fb198537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc59a9a8abf72513665de14b6859fde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1844534b7e8d1636beed6b39faa142d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83e846a1c2aacd7435c1ddb4b0a822540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a56293b8c132dc4f37237649eec5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66819a741cc3af08cb1c6a40cd422bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6253bfb1d1d902b1a86765c37d7b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cadece9257eec9b7a22132cf0bcf7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e1d94971ab049250ad31c98e3c8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc738cc2b251e17b3d2d76a0211cf9e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6bc875b18c96defce1acbf9454b01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60705698f0fb75192b02b99b2c8a16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790cc0800e739b1e72e0b251be2cee8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f3e943b1922805150b4b1cd05f41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce2133c713c799e1b0cade272a78c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e63e3260e40a3d31b6b7a4db45488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acdebc498287e162f48d7c4f7b1740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553647186ff6b4bc3678c4e1426855f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e8885b3568b37025d2dc73650e1f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac3bc9780e7eb9bc56fbe3a4b17159556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c830785947e0034d4ecf9332c883f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67b7e8daaffb952e01ae25eba63274558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfedeb4486b1b4f0498b193b9b2b5c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb288a44f2ed38fc0dec735f60f5f26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2efa10dd183bd736cf9d81f15b7a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc14e1ed1271159c3e25a8c5e8ff2ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d2e345a1857a7aa260b3d2719068a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0640856eaa9edd6f6ad089a23d7a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c71a01a10f18c7c8dfd3fc1224c90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35a75e69937129f1a87f4278c7701566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a43c090fd4f0b5893f92f802b31c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e60be33a6b8b5d6094c4b1d64931568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e9bcff4ce6ad276c347f3868236c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef6dcec52277d6055492f826d6cd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b18481e5b32755979101e799c7b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d61ba130a94def0fe1cafa165ae27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b59911bcb937d1e68a3bd5a3dcb72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef86f7d018f32fc7ce090b0d16122a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bea72888c119b2169dd61bf892927575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc179473eff7e7f0fad4c4aae70093c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d56dd1b440415d313838a894740115577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31b2a31b0868e39f2189fef26d1ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16e4ad6d910ce5b9d0fa9504f043dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c29089b95399d34cc9ffb8da8bee2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daf96cb26b3728d0922691d4cc0dd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3820e946f6e9bb021f8f9dd58f5b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239d9321a4ad087497632cd6d8a436583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234fd8957643690f72bb4cdb2dcefb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db54a6c52e1c816d5c523bb44b054585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79712cf76ae58e7ae17f89f2c9127f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e02c51f82050aa0852df647b99b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f44150fe5416d7a921ccc9754f580588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5990ecba0d0b3e6c4c52c8186b3d333589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecff62dae7a40d21b8a052ea2d5121590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354de1db24a611401cb0edf59f8959591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ca5e5ea8e1f3ef59c45e52c31710592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a46ef3e14abc26deb610c0b4a6979593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474728436ef3abc63946c59dba705af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155112ee91504b758b10b1ca6bb0e3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8449f1e17214ad9fb6dcee7937a7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f917960582b5f871a21f460769570c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb184486ede6c64d5b68e9691db909598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4fd5ff48e30e2c5bfee59e681c19f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ea8dae02d4a7f739b0f54b9595ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf55c9a72e00c59a0a85da90cda311d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda7b6e0865234476bea040b10e8dab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0115d48829b45dd3ceb1da85c5d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d0216d22a25051cccfc2cbfb4c1dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e53a2b68a09b72f92c27c628f7fb22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618faf876f1bbbe99570e35ee5c281d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c34718072837e60d1e8861fc7f257607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff79fea759c201e950e248ab7ccbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e0bd914b049922f3a74ec91bebbd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821008c6c6cfb3f01ef7576ef07dc7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f674007e36045d8c0c319c35bf19f10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a5331c52716e7392250446a18b52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6e1ee3fc27885dafa999037491b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bff1316acb0608f458277299d5ca7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0e0117848bba4be4add4e8a80156615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e67b577decf7b050572ac71dafae1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1413b4dda074c3e4fc127235a0c0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37c5b23f966d3c94e89ff3ea87cea7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca214fbfcc1db2b94e2f376500e508c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e774545edeb614713b8708e6545350620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d7c271e077e1c7d07d5e12cc71b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a32426760f03eee2ca9c4b03364aeb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dbbd976693c251c4315df896befbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b5c364ae7ee86985efb323be6bd77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65517b2ca3ab173e2be30ddfac39e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050d8d5993cd3bd9d1cd42addae1d45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04581172b1ec996d0b2986758b98976627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ac609dc101d32d634f59048ea2f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a149dafbf633429bd56e496a2041629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a31952805a8df21cf0888b032282630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e5323dab3030b32c52aa0c61975f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c1165495e795be3eb8d2f7f9fa82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5fbbebd22243cf14fcc241bd7c0f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc676e16a60d750e687680d6aca6d789634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d49328d835330fa2f7f9db13f424635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a058fcf6ab8ceb460ea0b049a5a9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf77ca6d8bd14d03b4f4e038ee1d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913d2a67a9146e11465e0c81a5458e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf527b718b41b88ad697460b54cadc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52950bf3040007864a7df51eadd2e0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6699b751a9847349b5c9f6539b896641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ed4b8d291f90c750797ec896f0e6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1272b6b3e9be25f54ce819a0005afe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c04bf96d36a0f14700ef4ca331fd7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ee8d577a3d21d370dad4175f4005645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f79ebd9642b160a8e8910a29a8bfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395fff0afe68676a365fe4c73e89023647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886f63d03d67051461f91ac61f150a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca1e1aa4ddf64227fe4a65b21f0559649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126048d86409d75aad2fd5b0f5f97d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc0c9dd9f2b57e534569cc6c809297651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153707e177ed4301548b57a8f68d5853652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251466d4c702aa4b3e7e94478013824653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8990a1132cf4c7b631274a20f598b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a62e88380f5c023231ea83722819b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a877a8d176269068e7b87ab8c80b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1279934e055f72658228ac52ed97895657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8b252b2517440ad76c9a2d68a7ccd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092920beba75afb505baef6da3800841659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561832468e54569dba0ed26f89de257c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eab79be2995e54f75be65551390c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b698af9e42c0cba0c2913934c25178662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208f6b0b6d3891b82a28fc999c9c74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf3bdce02819a4c7c608c7d7e128dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f078e9d5c69a235480f39e4547ebf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a64a5ed047c9c87af1afa0176504666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604ec1a27932fc08add03ecd1375559667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7a0e036f801de824c0400fbb0ab51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3843bb00596bbd3ddfc94d47ac45c3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2bae83e59d650751061b1e666c483670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431f52b9d146b51c2416b0407daf68c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dbbec7d2868eb357558258a120206672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32220364610c4ea4a8290506b4da0d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f54043ed7fb8ba41e63535232e746674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075260fb07388522d6b1347e54ab902675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e8d26e2af1afd99f4bbc674540e6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd820025deeca755bbb1919755a00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b83861f61f4808471457794614432678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5947eeff25d989bc0777426f5a06323679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b223dd4e98bfb4d6b27c7c57ab3f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605258bbf59043d0434a82db4e551798681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cdc13e6848e65f42bce002affdfbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e30a5a5759fee3bbc5a04b8102c643683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce8866f33075bccf551a3fcba3044e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e80db069f930b1ae42cb08e516f06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9e14611b80707fd3dea659ae78174686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94944b77d7fe00122dcdc6da124bab71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a731aa47d1d1a0a3b879a2213762997688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65f07c8ca9b0ca6b99fd778e50bbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70803b637a10212796251ceca573eea7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7106b89b894167557b6194e6e0c8f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9502e6f9b5683185cb294cbc92ff9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de3017b18c1a8bdaf20bfff6cc3436693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a10a958a5e31e6b52b7af44f2f0743694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d44611411c37fbab46136ab7e97e4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea05062380480813619b234c74d05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ae9083e9bed500c93b8a92691059697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b19526dbf78013e64631ae4b387b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa26fe29de99b5e9fa7063de802b07c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a8160c3b50e6a1bf87676709e3ab4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633525c0d3dfec577d903cbc71e9937d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c291842173fb56f014eed41bd1ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d2e96e054e178396c1c26efe1f6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbf62c6a5540719c934d89a88db289704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a476f4a05f0a6b165a9a91afcf43b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bd76870005aa1d13a80554fcaf9f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a58ac459f85b8b5ed3da51cca5a118707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411b3ab01192e046cca8eca1ab3b88f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde94d5faf156c2548c6879640d160709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d54a35a9c010e453ae9246bef428e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9f10c7600b46603668d8f212fc21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e376021e11acbcda98a130294023d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd6d318edf13bde286dff5175cf70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89cf5324f7704a14323d78aebe663b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4842a48e49fe8911a77dd389c6d74d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2064b8e452dc7c74f8b61a1211cb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf4a5db48c8aa468f15255331c5c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b11fbcf328f7b5c479471330ee864f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde72cafdd59454b9ebe9fff7a47943719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd24505866b2fc2a03f86dd920ca95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362626b3f82afd4353d09cd56d417ca8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa64ae78fbfa8ff23a4044de36c551722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350424aead9c69c30ed2629d918bf533723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a489bfe2a517b8975c1358b04ca3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb976d94cbefbd2f4f12816d0362bff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a124629f054df0891b21778815dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fa856233402d6de07c2ebca0cbfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eea6191710592cbea2c4073a9076b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a6512e2685bd4ba373d86c651f7af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f51851acbc39d33f7c98f30e5dfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05fe098ce4ee5b4a2f78a1c3ac22fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8363683339a9acd2cecdefade43be9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd14fce1f77ed57bf62e5454f7175a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a269f4f8cf9431311666d134f78958734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53fbf71be4ba7b8081d426f384baab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724b18bfecd1637954df817e731460736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8b464662a2aee292fa886b291d2d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aec11cd9a2340274c99c83f16c21b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835295601889c6c7c976b312dceda7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b82c4207b4a405834e7506382d635740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e7d3f4cd5c05c4898efc3944041e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f266e37987c40ad0eb1fe043fd0b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c5849bb50d8f174a2e9058de9ecd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd095cd45ff3ce4d5695107cc6a41b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113a8cd475379bef1c2eabb2fd442f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2bad4865ab715a679003b9672241d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2669689bacdbdc982327763f4d3e17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec500f635c9153279431bc5fc6d3e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989005670713be8b4560135036583ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed78fdc0f557da3e55496108555bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044c231867a30ccd253df0269b8fe79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1ce73f7a2907ccc25e82a4b76c3bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea78be42f1f384bd0806954416bb46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddae3c326a1cdd4dea6cdd36ea60f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ebbc1d7092b4c2a0eae8a0c60ac31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700aa385798bde0dce49229b8c9bb2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ec6a52db40d8816261745ab2f949b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f4e34f6b8ee6278f9b83067a1c05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a2c99d77ff7ec87827110c38e1b9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864912183520b8c7c427d1f9ddc9d5fb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a2b14a05e271bbfa8bad298d6bab2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384430d6d0a97c762fd29b239c2b5874762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b700b85fcc84e0a896c35eb2ac6a02763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4974fca12eb0d9e3bf3163ff812b81764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e97786ec98a23adbf8670c14e1d75765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881456e566892f3f0097dc6eb4b0175766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2371aa1fd21d92040b9232a4d3f6f1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554199583bed37c1e4349a94118693c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b61593c43edc06a0bc025a50b1e0b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b413d8ca20b80c29a8a271889739f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f159c91728118e94b8d04ead2d45029771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb720f9c7653e049576828ea225506772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cc500bfaa782215581d009b7c341a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5b9e35e8e1632bcfc787caa8e6ff774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e51fb4e64f09afd9582323dde6f93775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be69a265a714c7fc4d079816bacaf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac743ce971012df55d8b1e7334484eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ece7fa48b787dea04c7057f530274778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5446b0f86a9c114de4fdd991fa2f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd38460a9385ad86b5d82e0569150e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf569ae69d660c66efd87141b63de8d8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184b70f8cd8dcc4eebc297b514ecce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0a06b3fdf2fb9f961ebf9f95fc369783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e9cd0f867d5fae621c2f9dc33f923784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040aec62927ba3a8360de729d05648785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651950a64e6b8aada22633c2b415f72786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ebb3640145d6e96e467404cf7814787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e9da16c25eb820dc510c4f7ac8970788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38713a30ea09879b17914122e01e4d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edcb592a8872b2f310716e3950543f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf35b93934380c536eede0d7e7563d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f3731a125136cd4c5acc72acc41d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08940ccedf48b5bc60fe7ab38712fd25793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144446f8270b2a294e2312aaa0cfbd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d22351379fe9328b41e154177d867795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5001c4bcab9a2730ea73a451bb09796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f5dc15007148dc38084794f7d6e9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5752d7cca0c5dc46a9da0c4e3b6f5c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621ffbf11af7e0415a6c527e3dd25a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5a07274e80571f871ad8fc70e601800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775fc0c72e118178cc5254ad7aa5af0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3d908c556b501079687abc52c0597802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae393e71dd5323f45c58fe4935a4bb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83fb36fd5c5a46ba54ee271eb74bd1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db1bf7ed5cf5f0f7d3120972c6504805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9c63f08d65d6981de073b057542a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05407cec9168e70bc1b40fd3ba43a1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d7ef0c2d5b71af9915f522c032481808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43079be6aa1958ce45a5fbfcd33d1f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392b518b02274b7411b9a319a8b230810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf075bdf74a1c6f0f5092f9ab7ecc39811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdfc1010e6585a1a6350e319ae24bb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b32aa9f28e7dddc3bbebbbd730d791813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218446ef048e71e4bb4ee6fc120bf4d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f6d8bae6aadbb0edff900024cfeb1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62243c15b6b4b82189085b39887042816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9762f9ee1a07a5f45fd88171793d817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f806356b6e9e3bf2e20c215ccc4d2671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4118708e95943f54d8968228a34892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37d88c402f24e60a58dd55d6c86fce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5a221278611aebf027e8421a89a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22a52c07bc7fb6873ef2c8db27a4cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1c94a6617f92bb7d043340cd7abb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3feb3c5fe165232faabe7d3442edb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273ef2358793b4fff751759b0d405618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339422b7bedd068c299fceb40d9a8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530f0034f93f51862a77f6791946a2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1437b674f980cff8d9801124cfbd6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21015ee64492ba62e1e6effb39b639012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed861cb685f38b37d2c5fb691647c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795cad59f62fd1e15697249c9c7d6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68d6a6c9f603fd2d15a9903f88af9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdffa64189d13f3802eef08703ad3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df8102bfd19bfa37ceff293dc227017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040300994c9ca05c3dd2a895a65f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199605a80d19cfa755c141828de230919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003382a3848c92893c465e59c4475b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33dc8d79706a1613f333ac089724e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943ba59dc4e2e543514918227f465c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d931725fe18fd89fbec6983e5ea07c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283650f09eb0ae14eb641432d178127d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73876b13ee524d14b206c7d747429ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf397a082ef5b157f207a0152862b35026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac0e80fa28a0f09bb88814fe8c917927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e0e4f48c5beaa433e0d41ce115f3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7fbde5fe44d9f0a1fb43569373fad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf9e39602d709d3f4b1208f0673b6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47607ab96d3a85ff4c2c033476717ac831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5c549ce1651707262cb04f0b7f5b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e99700e4854f8d163931b404e2b0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654330d786846aed86024986f0dd0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc337e17acb4e0af2bad5aa7f5582a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647aa5a9e506281c3c0c8bb35cc91636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04d22f2eb2f50713e0e85c2056c5b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc131525787dcfd33abb0733f6df338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5260b992c52f3ace163e94e7a03b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e355b9fec53e3177d65cfcb1c0b6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de9fc57420b20c5483bc10ed5fdc1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac17507e53e9f054e256534a996bea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6d17265a2780bddce1e9fadbf79cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d367247b0208452037a3bdd2aa20544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710b268236ed28976c2be678a74ea3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51da19c5272cea713fb15a2ef6c4e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ccbfb5384cba65eead71c29c912ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b02b629dbc16280877c9f1f36ff92948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d0785a1135cc96c5234008cdeb7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f61bd1728a7dab7bccf246614954e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8975be87f8fdff72ed2279d980796e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002f041b55ba4a08725a2a9be917d3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a14759ba74331ee752549c738df7bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883840ed676c1047d81e49bcce48a0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc33db1d572135ed71afca54b16005c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd2e0b1b5607991716bba8bb229e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08163b7dbbd5af7ebd1b0b2351b8dc7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8fee801e2c4479d00509bf5d521a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913413dffb245d75e6ea96fb90a5b43659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b112bf3d3065af888c6b8a198b91660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da986988f4159e6154cb6b84ec7bbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bafe65e611ae1f99363e89827c8aea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce89c4df4a583b17d0bfdef63cce663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73bb7e7bcf6fe25ed66cc3e9f2f9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e5010fb4216f4f5f13049ba64e26165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4613737b7ef938fd66e83507e9845066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da53d3feb941f0bb2b92164c517bcea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ac5a3b885f0f65cd107de0d68ea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9efa16cd517b464ed6f6f429d284cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b035f51a228875ccfbcdec406482970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d44d2d468c3492b1af8b007a3e6c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb0d8837bd8b0b10997e1883d3af8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80846650bf6da367b1d38870af3db7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01391c093d5b43e3d92064960289e8f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f61eca68cc3b5527235743169b10a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92cf80ff170ff0c4ec1f213cf5687976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db7db87b7a15cfee331ad89dbc8fa777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca0654e3388ac1384d85f68f168d5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1249fdb930d358b1a832e1e772dbbc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f0f614d896763eca08c3169b109c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208ed5449cd756e566617dfd8a14c3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99355d2a38114afcffacd1271423c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a2131e49558abe5641677467fc25883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e290ec543d442fc09714b139cd2d52584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d148dca7d510b7fc49b01d7334eec685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f57368a80662336540c1d89f072c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f7de507f61d840afbdcf1990cdd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13190e79eb212c48f336ff91ba6583b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668b0f70fd5fc189086b5592019ea7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c268b4040186d91497fa46b3d30a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c0b51c6de864c4369029cb15223c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463663e6be36b9761b652dfc97fb41592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff0da613e09c88bfa54bd7c7908da193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b9bd7da8c4946d3edaea17cf438994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dbd7d822a09eccdf8bbfdbf2c011395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5931622174d035abbbf840efe3d902396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8727a87e94015c825c324c8f33ca1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f7aa13fa194dac28414a4607a097698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f146002e773e4b8cd67f1731c2b30dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2eaec3d971a95874ded1a1de5fe0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846b2eb6933cbdcb9bcccc8fa211969101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908d692b5584c7df51737e4e68fbed1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460954b18fc6555d2b7b71ff8064000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cbdf9143bfb37f97e242fc09172c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca197d396b6d47aaf8385da7451747f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b124261184f489d3a9a0ec51c479d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a0f0dcf4ee5edbc62b8480075d212107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1637eb8dcb1f877a0d2c14a424941c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9965c33556a91dfbf3c47e95008b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30955602eb6d863abdb2423f2be9c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f6f3aa4909be130538b118fcdaf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74282879bf79e8232d627c587570513112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fe7e6dfa956995f2f04abb239c2d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc51b971581180472919c2e41de485a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c1cf0ee5e86463a6ee3cd0bf2bc95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33f95f390a3f979f6d455b683e7c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765245dca13c7aa75cf4a94c5ab0fc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81844006175e24e3635d53197f73bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bb0969e8043bcac3b015b37a1cabb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12459ae27417358284fc73bdec2e63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e491e07defeb8055902e9e9821c3215121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c242e750b9bf916e6c25d96bebd37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26105d8c57163b41eae69bf39d327d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78687971720af14399d6b822362076d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dc6b8e1069651c6d2a936b2c440aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c408267825464da997bb0e9b71cba6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa870de7b54aabcd96bba50dddc075e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c7ec43c4d1f99075803dac8d2daa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd5ad17a31f45338c13030d9585792129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1973e3ec320fb5fe6a99f70b543d27f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed414f93287b9d5846da0471627119c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6effe9827625c042315ec6efe581ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee512fcb0655ee584c96c0d86f146b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e92402899837725bfecdb24760ddf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125191478692a1c22be862d8b1abfdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139fbb8c4b1c642ee211c42a2da9c14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b8d5afc5fdac749b8dde3da2798b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a7b318d223ccd1338d87ec089c1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183fde31e32e93b5fb9c0261f8876bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9df3e9f31ec08f9b495c0d94e824b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce20715f52d2cbd0f5c03d80b326c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282ba8dd09a6f8048fc11a2ca4f447142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c2f6c1a825a5179124ea23890d4bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5147e98a0dfe0609e71bbac3cf712a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9bbb84a40a862c970c30ace94f226145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ee084852dcd471efc11fea9971b24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fb97646e717ec032c27210f9a26b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b632143d35534c07c434b802b4c127e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc376e694d782aa3ff05cd8b60f2d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26855e776fd50e2accfa59841849ece4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae6459b19e993c175938a4f908d17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba59b0d5315547ebac7b1a4f639078152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef9f084289d606b82a8fcc712ebce4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74cfc3eb3563604c7f27092a09ebdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583e8ab86ef242fffea078a2520eb19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b664e1325776a12d7916c8e1fbfd41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f3dd17fce5b030df7e75a9db1c570157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aca938fd602d818b17bb47bd4544f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e86a573e5dd2164965c5eb077cfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07990ddfcaafe13988a2a8b40f341e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa26282c81c6051183a5a18e2cb3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670cd67be2ee6a315c52d14de5628e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51cf696ed56a90f9faffb606364e75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83238c4f27db61c81332a01173006fa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f233ee4d370190bd23023f70188b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7cd8168e50d0a96e5f39aa3cde165166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f3bbcb99d07dae11a448c5a103c9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b579a85779d534014aac6a69b46de0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef844d9340cc5985771e1b6dcfe2ccc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc0b252ce260903d3bc58dee140e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2c665c8eee3cf7667c0e98d2d6c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2c74ecfdec3799598f63d3ea4b155172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1722e4a2b92bfc58120a0c92b040fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58433b7b8d1c52d1444ff884281abfa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbc3d27b21268a65088d7c871f9840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51893353fb7c278726c5e7b2f61016b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3fb18685d0075e0e6ecc7bad222d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ee740f70a46a45a0915073400290178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7be3358f8d288f4cf0140689bb3cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f18f2a311e47b284e310344f9a9fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f64547b8a57463d4ea1fa2b309c31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2dd120e8f0623221dd935f17bd8ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab276380c928c2072fdcdb1ae28c10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd642c8850a4b816049d816147bcd5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d89973a2da650486bf8639ce1de0a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de15bf152425f2547da13c49e5c8b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e68c4dd4f2f3ec0d6796b33f5dc6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6a1cce449497082bed0e72359c3cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023b3859353c3fde330c0a01747b1b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c46c3b32eea3f3ebfde56e4fbdff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef22f94d2760e2122c3cda546feed4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb865ec9fbfc49c1ad334a5164646e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4de65f6dbce6d81a6d6390241e7ca0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd69abf57c8312b26ffd7c68cf712194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc59f48031f644f6082951c2c15a90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1c287917213a581e31116700e4730196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca252e9d853e1fe0daf6aedb8140c17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc290384bc6caa80b6a579b35f9032198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc777ff2cb1ec73bf64d9d45e6986199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fde43cd61d4401c2daadb4c276c91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36260cef5a92be7573bc8addfc0dcdfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19183b2c40538174559cb67c9475d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d0b6093e6fa4689c930ae90ea4ed9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4e53f787bb60ce0728ea8989554c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd7ca050c1486cd71ee167b5c20f4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57ce7d1838cfb841687a20eb4516ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4357e21ed90ab47d48af25ec6aacffe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cb2fc56efbb9f5e0514b6682dd2e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c1f2b4e23d77ee2dfd78928c6ae7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4209d98b5b4b65dcc180516d12bbb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aafb29d76f89d25bf158af71e6e05c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c433d2b24685de7a75bcd1296163e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085386252343e435936591390b797edf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780b419a661d761ef46977700c5bac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c6f3b1fcfb0647cdaf94d1d851a2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac3f41863171b5b4c84fae3d915de8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534593805092acd0787217693989f6e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be493284bdf47dc13b075710714f49a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b2c1fe502de5ccf2e138bdb41b158219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a75e4fc95c844f9e43ea3714370ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c174e9bca975937a4560379d08b0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fd03113bbb6ba32a7f05383d9c09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf0636094e16da596c6f9d82055512223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77b46178c3feda360d787c510e49c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34944ddac6484ddbcb973d5c327ca616225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83668345240a22a54f239aacd3df6867226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b213ac97e0efbb6809c8b771a25bca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a618369c1d9fa85440b089e062594b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d9437d3c7f67591d20c3b31ff63c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01458b3faaa0bd1aa7207dc9306506c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16860a44788e4f4bc7f0bbbfccb1a686231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7954a4837eead8a6344cf65cf2a43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992bcca40ce0c9b525b773d5f9c78d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7fe2ee475f7a07de4d319e4f9f35d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ec93eae5a94e238603b4e4ce72b09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e208ef697ffa39e06bc11d8377b2190236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b0a7cfe9518a467ec8ce62e07ed08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c513975fddae0fce42b8774a73627238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1801662fe81a767cd7a1e8babd3213239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814f8afeb061cb460c0aae000375ba3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f210108208e6cd78cd131e600665a9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0736ffb1b376ada7b5cfd53060359e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cd4b66935ec14f4dc3c619a4830e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe0e8ed121ad47fa15636f0019d04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39744d028c677e2c047814c0270cae52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d7f5cd03d390e559ee8a6acef2146246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d455fd975c5d050023929252099e87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e676d7d24060b33ca4ac5b3953cbc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a5224f4b941a29c832f49df7f588249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaccd5c2b65fe5cfd66f7f227fd0ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73e9cce2795237253b802a092eda4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804f777bf76476ef6cbb9bb3a90368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d57bb96a4faa1b3ceed326e3d3f465253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39151bab0925f5093cd959abe5201e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453f5efbe047edd721a9dc583064512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a82629c1c5d341433349cf4ac6306c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8fcfe6b197f8ed63c03de3137a1f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425c868a80924ddb1d8e5f30ee90bde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf12da3d1912987a594159db2a9c3a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f74030b3c04488866214b05499d02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b8a9ee37442835ea0eb5d0ce26e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe91aea18f6a0384acb9a1412cc09f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d659359f5d11972d5466e615246a02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01934594ad59d62a0b23b45cd63a1eb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2632ce1a590ae1eaa96fa6a4f0dc33c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179702e1dba930321ac8db651967a9fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a76f9da4af1b219df62ff8f2b5dc3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf04c5c6b8ee682941ce5e7d452de1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d254aefe2282c3db0e206cdd856b27b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c86e731299d6e461c666846323b2fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f674d081156612bec57ba29d87c26a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07b8ae4fc3d2dd1b0bd977b42d50c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bee8766fa88aa47be2fc43876f0d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639a14d68e03269d3547c3582e3acf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28cafa1fed7c184d9047e8abba081e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb359324ab2fdebf4e9626dfd39b6ce7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec3591a11d2953f8d3760826df2261277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fc3e50f30de4e055bb183decfeda2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee252656adf9ff7d7fe534e69b7e43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3ee444e421511d5ec3cb15ece9fc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f7c75c067cc9e178c7f12f98d708281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b40c3197683a15010b32fcf7e2780282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4d5ebd6eb056af2938dbda8880831283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564092e24e73c9b7871d9d3c3ad030284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f49c60dc5fe6ba92beab005daf9e4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cff7b341aaec336c993d7b7f4cba8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b4896c5f9739d451c6d41db2da4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c85e599b7313baa389fe85ad17b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2346f43347d7e4126e480b77374af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd2dcb7168c07cd91c1f5fe53eb08b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dfd081d79d6099b5032064d8e34eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921fbe483560b9c745927f53261ce46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae003e28d3efef809714d43a95b4af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df26d0aac5c088439d068d7ae01ddd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346508b7182d9db20b73f0844860dca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818d623f0906412131ff0dc541f6c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3edefeb7f7702c10829fc719f2464297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3cc77c7767f53d3e110379f76d393298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe17996361f4d46ff815b3daf3a649c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc8fe1f89dfe917f4ad3209f6067a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f86c7dce00fc43a1f75f800ad94c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646cb2014e8fa22de58a73ae26409db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78d29581f66d3fc5aee90e9fb86f66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b40100539aa7839f157dcdc56d9d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabed9f984a20d737cda4bb8b5e2df3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eee6db17f7226bb4ea323331fe868306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aca551da0618e63f7c5ad2b6646b82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e0955e3e27c4fa661375e4c9679b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a460929f65fbf301dfe9d3114cf04d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c501226091eae981a08cc03de0947f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaa3ee19a32b103c9f2aa457a7e962311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d04ea20955c17242215cf551871069312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce976270c4f21bbf1e1eb8d5624ba9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896a6dec8c2d82b10f29f7450f44943314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431016930d9001bb65e584f84963db6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed52672c1e46cd139bb126be0892ad7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1add1cbce7f9c3161ce6a99d29d0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3bf43caa64cd2abed68eb7a7f22a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8abc67a6bbd2aa5f8c60446b66ef8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d170f93ddab09a919333930bb6a6c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8bc381ecb432c591ea40a5860a16e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b0a464584989a3d7187765a85a51d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e89dbcc92d551b29f080e5dba6d16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061350527ef6ecf4810cf26ee99fab0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63995a6a21aa42e7d7cbb73f6ad1b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91067a257cfce8d9b505afa6b1f1a86f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0123d0782f182095eb5c5d00b73645e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e404ef65f079b95a4813247de606b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae33e258a6c9927b973002ee5a9ec8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1ebdeabb3121fa2b9e000c2d7b439330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1a4304c36233feb3cec44c71eaa6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c3100c17355fd537dee3c50aa51a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85152a6cdefd8801cccc591526f6e2fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05714d9cea3dbf215573e6c60de8ec8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28075957c09aa903c01e08b4f31954fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0df0e88a9b713364b5d6d3d81de6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d94939da7ad532bc7144def2a347337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac621a2e8f0fec59943b8c93db746f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c0b10b91a22ea297d3056511350d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c4a4ca0cfac0c9b3525a7ae24d67a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e37f2eee89fd71e1bd7814cfc0fd01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a970c7688d219d0317e3b820269d9b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc7ae5aac5703ac4a4f01ed5035963343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9eaa24f8a04d6272265d16b3abbc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f7e1c6874d432a2827d9fedef84c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3638acc56c2825e457e27b165a98347346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577ac9e3907a99b3f03dac4786efa29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62534aea525f20cd766a50666cf19f83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b40ebb6572c80c35a32572d20370349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca933becd05ccfa5824f0c75a39827f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78ca16eee588a6d430f50a24b8c88e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ed28c2ee6125751b3274ac6e483e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf290fa3f9b1836e7ebe8eb31c9c16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f1a5b6f8c4ec65826cf8671d457d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77111905cd0f74f588eb2c32b835482355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92620658576a6dbf8f4f7b5466d85fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7e333486f6134141657db2651ee96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd280ec4d048e997b28b9ca56c5a80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426ba9830346690ccab607b006e0023359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb22463548960b33c48cc1fa0dab1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06e455ff3ae0294f01648ae04a76c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad03fe9948b27410c79a3360556f75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c61f2e6fdba37d56909abe4114aff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfe6d1c328d2729032a9ecd2d94306364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb21e609f75f275471b7b76a1686f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a564b3b32380b442da1b7d7b7fc93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94557e385b6e8ab1a598499cbb24d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d14bc114e68a0b55a9da39d9bda3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd5d83a6f96dbdeaac6bec6c3516c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d3ed95df26ca44093e9135079f52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080048e250796f2e446217ec6d3d60c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86255ac32bc42a82b53c2465a897d553372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb85fba64d870f2478335330f65ab8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e2d96ca24af34855cbf691e1a60fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d46193b94db6ca543858d069fb22d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56ec43b36090f130eee64b0254301e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b07008de3ca20f215dbc23182f735377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c5c1d74310b1f431e8f6d5b327efe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff2223c0cbc278e3d4925bf26deb82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b03bb9316f56d6ebbd49025e94403380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ecaddf5d1defe49c5d8631a8ba98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c9bd67a1a524d21018b18608710a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b7d77c748add91f61bf327142394383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eda8f0101265b7d583b295b0e23841384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c45d73faa0419219402635358fede385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f981666410199eb25f18d583180e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb030780461cc6d5384fd29fd00aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57bf2240e4852495722633c8c2eafd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4070305a6d6e76ec6f2a53805678d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1859ba31162efcd158394fa1ce088a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decaa2e63f6db442b87ce95041408eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b326b4e582bf7e0088c27f0d2ceaf7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911eeaa4200f5f399873bdcd81d1efe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fa88c5d5cda4247e390c07e3e1706394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86976336a0033fc4177e636fdf009b5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a016107417bd1baff1121a9373fdd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995285cfe5a4d5ece881aaa8fdbddaf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91e732be1cc046701b01348eb3b74a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea94724106ddfd7d321c378a955272b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519974823283d9a0a155d9f090fcfcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19e66e8fe12a8af9c47b95ecc7d5af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda21d4a3ca3820266254aee5b0921402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011c4bdbc34d0a7f76e9c22c7b7e0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b20f3d5ebfa0f04183a357bc6cc853404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5236cce661e0636901607b13160a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219701d9c4147dc70109f101b8ebecda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aba9e251d00403d672a5494cbb1d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407350c9c902043c9f0cb56dc83743f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494614b9c1536b761a38cd0562199a4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951ee615460f00230e18dc5ef8abff7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fe1c4abb3fdd9e208c06e6e343cfd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6329d88286240d75dfe4977d60687b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d901f566eab45d36d7cc8b8329866413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1b40a16d8e0c771e5e5d08ef80fbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe3434cf2a1af0456f7f29996046ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd4b15bae7d8d5e53f386d2a50cb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada746b3db10a44af0134ec445bf23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cc11b21237378db3a649fb2fad3fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008dcf29cb731aeca75787e1968577419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb79fb98390d275aa7ac11ff6d66f42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877e23b1a81b6d3c5d04bfa4a46ba11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d5468a4ecda0a2c818d28cca8d17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c31cbe53df524721d4d6e1fbade5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb437ccf3b3f0cf6f6c0a12472b6b0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11048074d1e235a2fa3f2c23d46c30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaa6fd48c5e799ac399d2fe2efe222426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fed3f73eec1a94d3340e33c1bd1e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71f4b4ed59b24368aae2495f1ab2a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340a9fb3ee760223464db851cad72b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829fbc2b079dd18305e7bb3b8a2dd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecbdca2eae0d6d863f5b82c341dbea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2b69c54c0fdefb45b2afc012a671b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4294b6cca398e0e416719ebb89ac26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ce3fa085c3f95f51e6dd3e3c0e015434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd13054293ff12ac58d21d841bb0ff8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4358f2f53d3bcb896ed0a063ad6e71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c921ba35b7f664aec3749650978087437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddc653e863a25564034e540d0d1176438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e74f083771c9f98186a5e6c1791ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969fcca117f7002054cdaae26e3c4ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0fe639cc7452803e427923d39f22d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b84df8a8937f096d107e9b75407f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f69442477c1155530a4fd29ad3fe03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7f844f3cf064be884420f46ddce3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0fd08e8893a1e33712a1befc12df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bb7ba3bc7a713be3e5e7d4ff3791a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab35f25022edde2ea57848792ec659b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5a1ca84b16145cceab721c7d375b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f778b762bb670db863efde8cf44d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24ad579fb277dde9e627bb5729d5e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dc4ca7f2f43dbbadf7c93ade013c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45a67ed9ba9773560ab9039f4fe235452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a750da12aea996b0e99b160864649453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf980947b75c357c538025d23372fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7690b90414b8654d7d774fc3f4cc460455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae148f811b834697ee062843adfd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab29efb64f9f7022d4e6a16739f283457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35780c0d72c8ff89c744efa06589835e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d2a50b9cf92f46dde912a349b542c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f60b00d82c6dfb87b9ddb28513134460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44bf8b2dc09efa5314a56d400f4a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e78af63b59c81201c0998dcb29c4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8019da9caa8dac672cb5ca71f170d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b79095532ba4d1b59b226662a4a30e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be3a41492478eb753f42f490549d83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a17279d43914c53338a2a454f4afa2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3722dd54879a195b65d8b6b01628d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf0732f79d43312d67a7fc00841520468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921f8af44468162fdca75285fa50cce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a07e1cc8a490abcf1033fcd37b606c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fc8df82690f1516f45fb4cf28d9ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8db692a5fca51522e4971d2ec3a9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977159094e82c899e595d49025950089473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745e9b47785498499d2086657421546474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315edcc56ef3a1954eef7c890a57af3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee2877a89d5049bdd5c5d0ad78210476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5f55b86704fde8f7cd882adcc9cb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b6175396835f97a020f20860a7c3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaefe36167c68eaa8977da44ce83f81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc3899ac43594d18bdd3bcd8bc4897480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc381a5ec549b8f432a39a865070fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480617ce4c58cf26ca3b8672467f6fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b03de3e0adea63bded90511bc7254483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc7403b7a135dd423bde55b91cdf6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7947f84b2403140a7099f8ae54b1bd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e5871dccdf1837e3caf019dd0ba50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9022a3f4f75a9ffd90de65afeade2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09639c752681e85ee1ad4a878b60cc31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d0d0d24ac9bcbac4e97773ea78042489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d51f434e73007fab543d6d44daf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2f91a3b1749547d0f578d679504d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35a559a2e3228a5dd08b92b4d00dd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966db23838b8632de7019cdcfabe7c65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a531678317ee0b3c8f7fa8e0034abbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7d5eedc27b76227d3fc6d8eafa801495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f573057e3c8e8b96e4cb08788ee45ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c0cf5015f2dcc3c0fc1adfb28faf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacec6f2f3a2e0ae6151799bb00897a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e67099f2db6ba7fc3717674c3e5ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136257ef0d1b817d1a9347881405299500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee182765204553faeba9767e2ce07b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed85a2d722812b797d2cab279a82b51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda485747d6150c5b250bcd2282dbf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015b4fc0935a5a3d4f0833ace5e277f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b64475e6da40947d69c30f67f9357d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31ea2c7aa3af7e82e9ccc137405628506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca87c385aaf2d36d880b7ecb18dd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b450eb5ddbd4f253c326413f0eb97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337e90eb0482776a689477db08ee47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893cc6f76f2b944624ec64bf1e0e570510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed3bbb4dc3724c064cdabd6e46464511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e78e6031a8773c03c8ff94816773512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37a2d7855f88eff2ed9e0c39457016513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c35b12d674542799da72dab6caa65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ecdb02f22194f903bda45e88c259515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86385f5640a889ed5d5bedff739b98ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942c477cdde54cf2a1a55423122b7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf613f7ddd0ddfe1091ac632f230a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de4b9417f45b5da5563ad001835e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3496b3391dfc67b2b9c2b84e422857520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020e5ca45d750c79d4169bd8911cba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719ffa0ae2ba6218c604c39df8f8619522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b914af28eab2385e10718b9bd80c5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6892d5dda2f9efa87f05a263904fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ac6199485ebd9c75a5b5f3494356525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc0f5634bf804f4628e5f4be44925526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef906b3067b9eb0d83e13a0b942c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f175de141b2fc4dca54b1195dc92e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0784344a415c56343ee71fa7a96230529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e270559ab3688c7f7b5f04127ca64b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc40053917458faee5466dcbd04ca60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08b8ff5b59ee5922d00dbded021902532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4bc41bceee9589a5e06e48a88bc26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef10155edeef6b465e9e074b2e26a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743327d8f3c3b44db310b0e1813ba79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cffdd234e46987518974921cf8c84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3f587a040db99d7f138bd67bd23b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5b95bf604204be1331f95f6d7c5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4b2b89a4c127279def72de1cdedfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c6dc265c2342d4fa1752fcad78a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7398a9660f607b89b0e5aa3f493b83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea6f51f012fb3f36dfc990791c342e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a5f7d3112cf0db90d8fd6369aab37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87833a512fb19a3c1530ce89420ba1e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcfda5d219dec2c27626fbb1991a1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bcd51b0218e86d9c2afcdda25950c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da9a75d91e14d8145ebffc3598a432547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c0735a6d47dacbf47d5a00889763c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f556301166c410c02639c7a9164f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde4be496489926278df4315247049550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b99497c5d4483a5182d1a0e2a009551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a69ceda63a5aa5480bcaee12542b90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac39d6497e59f69ab7e5a0cfee9f3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2b56646aecfc2818cbb4536d2a041554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee513014ba92be3f89d5e76df3d2a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465edc35ce1468edd8d8321e54c808b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63e0091db463073624a949cdf40f12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249bfdaefffe1ba98db18a10cf029b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc14336ec192631146380f3b95e92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db15dad2eca7f3a387e95cdf4d2ea2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf14f749d2b7c1e47e91038b75e1a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba4738d438d2cafc4a6f135987223562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f6edfbf15381a27de5245de493b53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb094463570ddd6bf7dc62d3f745c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a00295c23679ab03243ea2692012565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb02b3eb9bf5ec2de5cb38e103595c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359af307d1d7781a7ad59bb133466ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f3e9715a781dd968d0533dd5bea3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c6993c993cf61f64998f3a581e54d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f205e843c5360370c9ca57967a1d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ddd2e68e9f6302cfe9ec6cdfe8ec1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258149047b9d2937b238e102366c3f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e66b6601d764bb871cd07f7cce655573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309507930c1379116424b0115055d0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba4566c69b4b93867411fc12faba12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d3e8863d4023768e128e09580a7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df504b6954c9248294f5af0c3c89c2e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df78b44b5e8fed368435e5ee84335a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cdf3c12857fb5a9ff5f7a5c4600c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae294da42d3d8b3b51b0d0d850070b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cef6c1a652102e9e7ad11c83643c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cf31122f8c053d12081a005c3c26f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56691844d6a1b8b28c5126dc2b5981583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff925b1f2b6fda331add2c30f33d2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dffe0601edcfdd19f498952593b4e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fbbdd4c0b5fd9f6503bbd13c45fc8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360eab03d300ec291f2559814173d46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb686b826f45ac36d5d7b835ea4233e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82d0e932e5f68d89135479288023e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09ee285f6c396c079d36874e27bc56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bcc9a826ffbc9744c5916f1b1c48e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d60bc87d8b43eadfa7ae54c2a49bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307942c292eabedc402e06be490486c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782578f1efe1900bbecb5ff2d98c680594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3705f1656790cf81ad9406bf851753595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3f5d68891a67dd1da5b6f87aad74f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d853185af913ffa9497c22b305513b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efdcb6b7214b5f2e61c0e89b3960de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5057b4f1c578538d1a3756372bc7b9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4115eda7b5a8ea7719db6fb798d60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef0bf4cc9cb5000b40cff61e06b7f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214a804b4ab3a71727bac719bf988c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d407524cea72abd98ee115bbf9b3f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab0280aa70bee960a856cf5ed676d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32829dff575e015ec1013aa694fe1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f677ad803eb1e5eb1888f34183206e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7b194f577ce44d9ef2bd1dd7eacac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711263b60c2d00e4e00c1f5404f13ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf906856f0d07d3c2b61604ac96ded609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4b8445c379680676aa2b7dccd1527610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abebdeb180279ab8f896267a1ce9ed2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4c307a079c58d662620a89c44b175612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc846244587af3d4f55a921b6683e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d47ae82b4c0a21be61e2c47208faa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1b7a2b06b572a2528f54c0929e0d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b56114baec326a79f4bbdd7f10e8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd18c1c6e7474b61db15635fe27305b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ffc89a7db2fd069591304ed9a0395618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e7872b1ff5cfcf67b2823d6059831619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128db805f83c81df0d3313eb78053894620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad566df1eaed78d6b9c96b44d4e49e70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77fdbdf5941fc408a499eb8b4edac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa36e4865f1141ef8fbe0468a69db3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a5ef8e315e80c805a0c55d11636e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b875a1164c604296b25ecc59b0893625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdef99c90e69cd1008ca5f859df33b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7670e299b91e662044f6d94f978e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30398410a9a5b51f5f41b17a4f3669628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdcc45885a5c47cbb642dc8dc620d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446c9865decd40bd3d5f3fbbe75d986630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43a5e6091521c4e0d942f4720d997f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404580da6267e38a15dccc8be9c9f19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cc9dd985de3c41ef8b9ce1dfaaeca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5a8a3bf017bf6145cb123734cfdf4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92247242c67af1f5c288acd90a4c20ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5fa66d0b9c118f24f68411ed802a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0779888545ac15032de81a308d92f28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63fdded2127bb09819593194478f11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d0957c74e6b3df8df088fa3c3185639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4cbcd8179b3bd36b8c01d6deb7b8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926bc84dfd25f06fe56e8fc5f49c04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a05caf54c9f037d7c55c565f75276642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22449c042ffe553df4d15bf90b74e97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887315ac8306e6b3dea04e09cebabb85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15713a9599f471cd705f6e964cd81ff7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3842540a7580b8f07b4da698eee515b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0550397346e043e5a42db9e805f4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396d7fd1fecd88dac0e5e698cfb9456648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925f4d5881c018f44ac2bdbbdb824eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4f53e56ec31555b5dc8081c31b77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0ef665993d46d68e478160b9ece85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546cbba9e1ec0c8fa5b9647e8e49bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f117077c5c802d677aad419387fc0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3fe79071cbc600723299c324d1701654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dc050c55e60eaccbdc4afb1676170655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153532b937d6dc1507161e8663e2120656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df7c37af7574546719024778ab4bad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726b7660a362fa89522d0caa5939990658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7acbdfa87532f74c11ab0d4b87c1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ec30f9ce5fc4bda874af1ca8b7b25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b206ab0e67e413499fa2342b511d4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe30a5a0539719c974a3ae307c0ede662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30944057a15a6beef17bd62cbaf1045663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf7aea127a6537c88c55d8a01462da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d952b9dac81165e4332cf61edd50c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134be5fd2e33e8266c01b8df8dce811666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edadcad7d61bee8bfd8e2772161828667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eecd810d2b3b1f4606be675786a34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eb8a77f5caf35a0e023dcb62e1074669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fcc7eef40f053ecd9eae795d45230670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ae4960892eef861ec21acf4e69f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e719b75dfdf6637ddc9b8fc692f9b30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d0e9eb56c7aa6d85e681449cf8785673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e889b0461ea5e0bb660f8e5e970aa53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a944ce17b111cb539d7372a466ddd42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd7935035d5ff54da0d65dd957f6a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dea1d2a1565fc7a3bc413e12e9db5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3341ca1f05423d89e441b87029810678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de0f0ec9a9bec22936d9a358412e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42c5c2e31c601c04ed822fe65b0b1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19261f5c1e91c1d2969193c113bba172681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69101366426402f2863fda90b2a3baaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584537b1b638e74bb58071c24b924bcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafc739fae59209ef7e543bbc8bbfd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b862d82778ce72ca041bc7e877c2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eec1ed07961dc1fe969593961d500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d943e07e18fbc5c3d40d24604375687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6581b98e8549937cc9d293f70160b3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637d6028929b1150cda8f6864d0afb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabc0d55f43946a59cfc5e408850634690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3c3fc4c9584b80af2b612bce696ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661818a95c8efd6c7b7ce1d113dc4ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305046c64375115e56a735c4e980ccbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354b8b49dc60e9a397d212c25c71643694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a7f60460d2f82b108b56d01227d18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a59cddd6a9e374dc177cc1300d40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8100ed185c2e5a1cee0b2930db956b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0939a8f722a4bf6a89e12758eff013698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886445e8621ff65229d9b3ce82d44ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449830aedadd511be4906cab6603158e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7f4070bc1eeeebd239fb95284cdf8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8842327568454b7833652f830cbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d5aca3ed89cc0657af0ce80042de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843f9f6abda44938dbf3185ab3e2bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7cd59285edc2a1352f033f8d4ef33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789752969734180e6b466982b0758594706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a0486ec53861ff628840cbc7dc46c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b615f2c76d2fc7da2a784f7b3cc1282708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c500af74fc1642711dc3e0b8442937709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d017cddd393b376e6a9179c1d867710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098096193372fce8f2b159a4a1d0419711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e981de4e0fccae1b568a17b4971a4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6590ee9a1ffcb529523c41f12f467713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee5dd8551b5385164609bdd59955c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f25985505b7154c080ad76061bfa7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74048269f29be351f466a5969a4c4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa25d004cd0613c253c078d34b05b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69574ddacb1b5cf45e565f1e7d53a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33d78883cbdec36286e629e31fdfc8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea120e11f8a2de023602aa592e91efb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503391944291e0ad907272415af116f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a07a1792cb0018674fdf7f620387722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a4bbfaacfff5f1109c8f5d0ad3835723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c65eaecd61bbe12f683384369138c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3ee7d5ba61817364b3502364b1b00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b36a531215f94a21626e41ff854b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada931cdf8fa842a95205318eec963b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9918b88724891e276e008d7744b59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e294125e583f3b3adf57ebf4ff478729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108b1912645d4e4ed82cb3946ee9df6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f6d7023bef3f3d11e065fde389373731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee188e6ba1efb211acfa76b241adc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a74ec044d3934396f48e96bf76876733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc78adeab9598b0b4d19e3fae1f5a83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4174c6503e5d2c2cc0aa03f7da1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98016ebb7bced339bd2a3791e8cf5f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e390fc6e17edf7d332d2d46b45ff8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b46bc0e4a4065a2de7aa456a2edb6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe49161952fbcdd7ec03f9683cfbcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd01c8826f22ddc69de8189311dab89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa7a0647772e68247882906161ff35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d547947d1ebf42fb07ca023d6cc098e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b14f554992dc3c0a485a8344643ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02054312f4aa0d3ad2e5c85ac162f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c342a79ede7d0bef45278f7ca39a20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87329ec04ac7de445fc72110d1578f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a7dfc1dee9d781f80849d55f28643747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc0a289d9414487a4d02d8d39b377b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022f9f8d48850952525eb64ccc1b2cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a1a90d0cf6614624c671dad27428e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fadbd81790a400e16d9a2574762f2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a96061a69dd365f00aa955db6cfe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95539b756da94af6889827228dc6c6b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f58eafa76d0d2d66468e66b0bbc0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ff41244d4810d535458d17e236ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be55cd639170785e04eafbbeb12bf9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d1d9eb23a9502850be156db90b21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e0f7ab61cbd475fc19a8e0ea6420758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4c73940c0e2487316827b88a20733759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047ab6341dd0461febb333544ad487760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c15fc273b378cbaa2c1abc7e3d0f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f9512036e957886aa9f991f4b2d59762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d64eb109c6272cf0357efa1cfd8a50763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baf17337cef67416bbadf6b5621a3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c85b2a3eeb91d3c285e0638535f1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28b49f6e57ebc2bd1f17518fa118e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d056f705fc4b4e872d44132279813d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>