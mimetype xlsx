--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fe0f658fb0d0df386190ca6fdc5901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a477a8ea61e05ae087d7e95387eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e49555441ccba72ea577df51a282063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154050b3dc433816fe6e656058d035134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024047322273a37dc43e17fd7dae6de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af448b7a05d6c6a3a418cb1d442814036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a460cc66a2d879b6c15bd5a5b65ba767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b2cf38a193bb3dffbd739e6826a498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa329296a4da98bdddf84c0b083b469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c525610d181840d56cbd4634f88e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ccac9897d1f7b3a3e240cd7559bbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd9069ef819d43f85ad592109411eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1b9517da415d32287b82383cf6a5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a544574a4841e5bb6c8a1e64e249b8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea7e0680de0ba37db3519da01b7a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac3907f21f82cb029be9fd1a4d9e9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96bcff1b5d4b562594a90614705b3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d32d55548e158f418f362d5bc5bed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281d059ffd4bb571a16844915679d1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eadfbb4de82b7f76d59b8a1f60424b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac2a68aa351b03440d591fb8e343721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ec19f2269a30dc9f19e23790634622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3043e2b855cd74d0557fecd2fe9c9c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5bba3fc78f5e85172a857738d913724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa14adc4c39bff35ae5e5a2cd0470ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db278478e8807be443a535a5c39fbcf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5e623faf6f67d689efb879765007d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b249184b8ec56fda6446e0213c763c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dafcf99370c8e17e62255b57b8fb6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132f0e885d5f76498a7b05b443a1b4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf1a517b44876b4c1c1f998e56a0e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f367d7d27187aac26bfd29e7ae5561532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fffff8901cef555e7e2fc564c066aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479579b2bd12c3c14f4aa8120c33c3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550368afa229bbe5c5387cfecabca6e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cd90cf16b1a2b76f0003c56ab8ad936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bc03b68e5657640060e2db94e491237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e32c4fff46495ddde8ee00b25f4eff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7aea7c5af7f20f3a8c96f25f58a9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ad04ac79fb5c582b895cfd1cf59a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c3ad6f91ff3df683a9b94f256387c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce271285e1632c9f56c706a6b19fe01742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fec60ea7fbf3f1741a7a0b78623efa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1314de3ef86a73e1e523b28f09b5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d544ba97727ec2f92eaee846fd851a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8359e707127e25266efde605bcbd6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb109833a72e4c0e293a45011d460d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02716f0fce429a5d9c4d2b2996273da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd73429623666c887abfdd2d1460ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60388ea33cd48a65ef73d102b53407750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df13cccb241a967edcac91efc040e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95102e5a74849a990e86c1588a2242e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41773aba01e9868d31506f9efec022f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6176175c9d80d953913c86e0838c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41b0d2324fda3c76b7726a580bae8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e86d37175863ea9b7ad498d0e11a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da553c4d44c4747342fa151c59e75457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb492fb6a48c50b86d0525b7ccd0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1395f5fa57333dab79d9379338f29d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0e19a6d47ce396baf6b3829a3f9a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80a729cc5e618d899a9bcb334c10ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32706829158dbd55ca72a8b579b0e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ce4f6995ed721c32cf068de1fc08763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0996d249a7664da4336e7c7b96b363b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b37d7be5f9240777efc826378328d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f542a2e881d7d21476fb1057fda466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad678d186dc6b8104b7589c8b683cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a4ce6258ede55837b52b3725e267868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099e8202354b8933b37c0ea36b79e5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756d0ee729819984f3c83d32a12d59270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ccf363a9abde4acb72598a128eb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe3481cd8af995db0c1301198bc8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c3ac537d8dcd899c97aa0d34cbf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f236cd12b5bb052a5c0467a89bbdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8730656ddd31477e7f88fc9c732275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb14227083801aa129a9e61945c2e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad441c763e8539ed06efc90d37c25e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899d1d8a88fbfde1f34d91c93f57bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f27617177731af3877825c36f6c2ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6924e6b46d198da55ff25488c5ea080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe714fd1c2675d215ce274bc98f24581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31326ad1430b32bba81e2a2ffce20c7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a07bd3ff090ff735e541bb87b01b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bdbad6a89fce60660c43a219b1a1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2ba94d1d6d2f3a68d48f59efc0a5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2930a79bc0a5b7ef184021e7e927286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165a0caaa61ef0dc49e73a10002a6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a04f4d666b2c5319b16fdf5f449dac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2424fcdc95465ee385585f288dabc7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf319c29a17ab090f0e6978b28ade6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4a0e22720eca37b286688b93d2ad991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34736d9bb28d2a798804bc9429fcd09992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca33f8a134c395106243c0745f9294793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788a538f7260c75eed0fa4c82f1bf7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845666a4db18248a0d93a7185f8d8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326b137e2f62670b48b4cf76b057fd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b0a77a302bbe0328b6ff7acc3c02c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b847678733db49e0ca724a3e5130ce198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b72061bfd0a445dc74b909e30b085c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2731902032ed0d4c95f9569c0cdbc1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cc51f8af6563ac2b1df2566ae67ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96885592d39711e8879edd649724b946102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03324f495f1a78eccc8cd75f29cf539103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57435243c0c3887d7378d4d485d8c8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd8558eba4a5c5406770f6dff55344105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312673006f17a420b7ddbb6052e1d7bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02c4db543268012502769cbceb4846107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f22adba659c229778262a361c458108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310415203e9492b0a8a7dca7af42c1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0965e62229923dfb2bc602be2352c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619b42abde2b4a9d4c62c62ca258507111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db467ec660da124158634f6067f2e204112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d75d2180af1f9af9ee4fe164da632113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4f3bb22d0a3ce5d26155a23b71c65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6e69fd731a07dc67293b28f193072115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84e4685d018c83ebef5b1d8f90d1b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90062c9a5e7746bfe6d92a4cc170b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736b1781458ea5c72e7d24ade8baf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c4cc00d8111ecc22d91d95a985ba8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f658f62d0b5691d86e7bbbe457ca9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efb266b1e6007f1e49ba659039b8e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276753a0fb0dfbee9ebca5d12c0b4e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679844f11e57ebf5d41326c943d6afa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36736dc80e079ef0721336ed1269a4ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cc479cb66d43e5df93f5897d084fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f86f1ddf0528951644da04f8d7b8cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac12439c944f98259a7eb785c956982127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d4e71db1c2c118aa7cc2bc2f5592c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a61553e73a59fe7a0736ad55c2881f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91f079e0b1ee141fc72f05658c4950130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dfaaadd3f40daf609e5aa07620e5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2084b5bb2638dd9004b800d2fabd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52893d5a3b4c7465f07d7243042c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94dc63c79331f60b4b046f8a2eaa5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90fbf662590d9e255a9b9a8de3dbd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9b12dd19a5f671637d583d30e2112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de43814ee1b13a0711e5df4b5df3a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd419eb3d96ced1e5c50882f4d988bd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c60f57f2d96bc8578f5616a79a452139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae15d38aa66437e657fa3a6dc83276140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea472744634b31ec0539357eb7f4f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c399b67f457e9263583664ba735e99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdc763024c40dff3f47d2542a6bc5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283638e2500b96fc34a5d250041d334144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa33ea21f0c18d66f0be3bbc578e95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51113d4e4e29f1cf2d5d9591f16fb2fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e1d7f4c9f0e4e4ea8026435b8873147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6911aede66d63d33b346b5d923c364148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd71b58345091154e56180807f14f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea373573953cd76abe430288e6662be8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd444c35095a9a44bb9cb8146f684f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c5d207a36b2f38daae25f9c061c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b7832f5b4dba61c8be38b910c5cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd45912782c9c7e515f1e9980553bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5b3d7e0e65f41b21c18f610ecc818155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62dea8bb945af679f8d842fa5d560a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6c2de7ccd9cebcff3098c2a568cbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5368ca7f96c9cf27c31599758b9359158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b3274f49a685526529f8f44a729d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9598f36cb8abaab914415f1a7179b75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7828e95f9abc46054a6fc39bcc6ad6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168018527272a0d7ec494de0763a822162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38848389baac64001ee2e5f4c6f58c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67567025f135f467e9ef116a35ea33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d38fd2fd20cd8c77f5b28a946e0f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6fc41631643fd38a099f2a3533235166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45744de63f1b85f79415c82f31403115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333dcf06f3738ec9386e4ac7c14df2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e37eb2b744455ba62a9229718d16be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7a12bc7906e70aca0deb084a99b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0ac2c18df15099302b6f2c351805171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da7f1157b41e7602c43e9b938498b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e03d48126592ae029c250c8bba078173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841994dd6dbc0237ea366605ea13a85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e2e89ea97be79323f49d3433057d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fea14b9f2c1c78a5e91f29a99fc70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3ae426dab932ee92eabc166dbbe04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a20ced8880734a5098049228ed23c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e33622bdab78a569f5c159654c658f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d68fd713d7119f04182eeb402e12f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fec5aa8892472afe670c560963ea14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaf688969c8ba81b178a4cbcf1a630182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d980f0045920caa5279f80d99a92294183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063609441bf376dbfe8d72f218955b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062229a91a06649441104d9e7fabaab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1032981fdcee831c83a7bc10415fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6ced57b8a87d4d4302744d3fd12a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69281177c6e0dabab57e72807fcd1bae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceac89d2bdfecacc988f5d6a32fcbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a81c5ed8da2a1984550cfffc25a8b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fb1e94b0fd5a39102c71a4cca2b9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95164cc9fbfebec5d156a9fc1daa52ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf84de6a60e08875e5cb6d2fefd3635193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf2f034b6f1048eff2684564d7f41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ef12865f2b7d9a2ea53aba7dc54b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e6fe4519381ce83b84e6d347a007e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28de08df039ddf789358bd6908893c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a7d5893dcec5e815e16823517676198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf9cdc4332b9a5a85bbe3ab416a5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a1c47586e1dbe8bcd7b95d65eb6a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc807c61ebc78e4619eb598e50eee8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5132c1d8ce6e65c0f5859210def0be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04407360f535826da0073f484efe706a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e996979ac4a32767192b409129e7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8674ee15392ff4cb87c0f0ba8c91f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029957e20074921d6a4f85d705179801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747d142038d7300ad78865fb3f4fcf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc7b3967981086f5c5c74698bf9414208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e28969725db3d590e478fb680560ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d9ef6d71ccc58662c68ed704bbdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c5aef3f9f08cfb795b0b94bc56ac3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1088f73f468c2383172ffc59bdb40c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2aca82f54f3f1f31b26bd69c1381a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87360d82259eac1895e2368e9bb7aac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53be0f428188496e40584294bad0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7a13fbc8899746cb16047410684ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbeb2a6502cbf622eb3627421452c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fecdbbc9d4a87405290d8bd5a864e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb83d4ebde0ff743d5cbbee4259a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636b34533c085815a01ea28292acc8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868cf08373891ade4e1e986fe8e75a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6404f14e109a3db31b0bad299db1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bddfe23b87610d7679a17083ecefc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318542b8f75d129aa16780bbf773a8c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2007fbff9971b213a765ca5f752e2a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d39dcfa5c1630c8ee34bfbf43a518d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da28d15ba81f7a2d483a03a581e0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bae2ea5a3266fb83f9f395387a107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893faeea90fdad22efe14a8daa2e893229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38aa0c3dbba4dd27a3b885392c52ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4ddbd7e551050fbb57652ea746c6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743aa83b2c2f3a4e0c28bbd460d16f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eebcedb2eabd0d84210bb37cad4477233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfa73e4ad99738c7168dd34aa0843c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb17c1e83cafbb1ee8d87bb485cca6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c55250faeab9595ffa713707cec3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bdc351892ba6b6c84c033c71c30f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7db062e32e89f3a13b900a51e4d3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092caa8e6160c8abc459d1cab2da4aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438786f3d936b0375e453425e5a67c51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774e06b591113aa178a4fc0b32523a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e466d6965fd63c334a5cfaa96f5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51adbce4247eb001de76bb700213f60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5afa130aef0fc4214a1aa094ad4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f4e96292331c0d4c856ce26e98161245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5baaf03d8aba48f3e00f8d731d69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a0a28507817fd37a04f0ca7832938247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c9b1d085f6d45e58e546fc155f6ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20aef77ee22e814c2ad42167ab8ea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637a3ff8656cf6c500f42ebfec53c0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096448c4af08d54d93c6bf5940e4cf49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b60075193108844ab44daadf288f4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d857d36e8af4fda4c3060a96e66f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93964017f7cb45a0cb79bc4025666f7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448101ed17bc005b889765a227e2e658255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fda78e5b1353ad21dfa7461f0b5579256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f70df69beed8cebb65537a3b36843257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc866dafaae8869c5042edc1b535f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c06b98bf591a0dca06ef7a85f783b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbbbf53df1acdeb45526e2957e7225260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b954c40c01c55675586e1ca59022b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269d85527aa899fab8239db612132d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164eb86c6dd5c158961aee274dc2e1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fcdc206de5b2567ed4295185ec233264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277ab5e88c68dd3d67dec03c175b38c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec1ccd37fb68ef4024a763c1ed9d84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118df138312193a744dae685bf58386267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27964eb58c84939a02ec6a880d5161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca74d3ae6fc5ea94c4a9af81ea744269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241848f2b23b93e4ca2092bad30cd86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2a40a9e9145f6656a764b280634f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9884340cbbcb7d3454ed89f150f5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ebca85194d8c2e6a0808d24b01f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf52d3a29de65c3b7fb34d0623a30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d75e1c997b1250668833c89d3a1cbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b7487503bab6fb0fe19414eecbe99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060685de1c14861a82949b3199efc9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f7799a6f5d057ed63b03c5f74092278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8dd539fa03a8197698cd1c429625f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fd4bda7ec286530bf20fa88f8f7e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be95ff89364349eba1258fc2248fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a97a9d6cb1b3f4981f9c932965032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b305df29306925dc3bbc9a8b0d72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfcb87ea3b41a33f72eb83042d664a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a4d1a6c5ca4d6cb47f16d636acbf3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb90786b64d77c6c4250d9413f034f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec220b9427e42fe840ca9fec3fffb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c32fc80d062ef68cf34f1a4c9944288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9278ac0e6d6929642a99fbf87e27d21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc533ad5bb1ea1366f15fc295c623644290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d626eb29d54ff688dfb87d7bb75aea0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d46fa476768077f038364201833c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f06790014145993583e2499e8969b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328741897fc39c7c524a37951b26e51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f51176484fcb9f28eb4ca36b50072c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc52b622ac709ad661f31cb204e1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe902ab809419fe79478c2a2aa5f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce3b2df40634a801dbde64cfe061b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b1f02dd0b96858266c3a0b921890d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221834a9e25d60d4f4a9a941363f4cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b4eb4cf2b17de2aa28c1bf0c4ef41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e897a52f9ee74a70e2219537c0e35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9c6e767c0a515f1b67f85d9dba96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da325fd52aa7babd619c3ec45490ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddce677f4d9f1accb9803a57f124b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dc7e8c2ea0211b2c603bf38317e5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc44a8282e029a12989bf37558f828307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0568ccc2d9e5440dd7cebe112a4bd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04cc6885e0012ace04d3a5c167e50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efe7d2f11115d9013e4f7c8bfcffa8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de28ef71e50b7a89c5784f4c6eb0f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac9c6f518f7a35677835d8b6526e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a975e0860323cf496dc39a3dc4de7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904082bf719f6824ae8703be23412dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aef509ba650548e2e2a8128c081d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97db0269aef22b39bfeea1e13bfe15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde51104e2b2cdea34834a94bad6b92e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a39af3bf80efea673406dc3716fbf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc5228216a2ce98eed83e25981cead319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd006fd6d967913ab710117cbcf57409320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861803e1b439115968a28236f412775321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31248c32b40f77762d8c41d293681b04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c86220cee3877697766d566e4a4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1cf6dc425f143dc58ca8cff42ea30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b8f30d17ed97c631dc0775ade1e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316354c5c498e5b6ac26431d32a4de3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab02aca10f014b7593f850fd83a4b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9975ef629b1135999b430ca560f38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516240d025cd26ca4889d10497666d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec96bcb38776a81342a9d4157c1620330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf931ddc09c07ea256ba5968a74ff25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3420ace512ee9fa9ed7d5252d5e40f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f879562f61405e58eef215e802e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f0348c1940d9dc867b4653c5ccfc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f2e2a49a3138135ca95122cd19305335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e251b414355d00e92305358077a1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072f9e3136f850cec76a06f3ef7b56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bd6ae6bedcd8f32fbb595a809255d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0240227aad050e3b6f1d3413b69f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f6894f76519e6216d8d637c8a2f2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bb191ae8c97b0900887f9c4fb1723341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa46be04e6307e3ec62c7e9854fdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5777700a726f7610669e7119032a91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afd3f6e78669505a52be6d7a54b28c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6700feae8cb8ec115c1a9c6a420ac4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720a49384ab5268d3a507a1ee441122346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9657e1dc233cc2c017681c6d70a3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720937d2073fe98f70c5c92013ae8d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e1c9542da1860d0e5a4f7dc76c662349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab9cefb80533a513fa2f6263e6431350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6b0ee8ab17079cacd83f5e4f8e3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b43d360d2bf247b04a834f94cd05e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5d726ee5fdec352077966f517d0b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851c0866d79ab728c4c5a632589d5f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d2bf82908a850295f803397ab8bbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fc5e6469c2d3d4619d6810a0e8d60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58399530c332766f28bf86d77ed8c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b176435477ce345ee059dab016a04e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b13baef58df62dabfbbf319085afa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a60d2366b55ffc9b779a7fd298e88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b9b0878215e56d3a7f67eec3ffa1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514f02fafd162c971d88bf5d698925f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b47e56a4d17e39403a0705effec8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df55d1080fff1c78fb3c707d9bb45ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d033f57981f298106b37a0ba5cb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c693dfaf523b07761f796b531e373366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df975fd65e18c140508611d11c63aff4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3091cf0cb641961dced56c123b20550368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd065c45d582bfeea3e82410ff71c014369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e304400c6306514acd4059a92b93c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf221bb6e1971c1f75b584e336fc1ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acdfe59bbbf84c79f6f181a25f5b55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ca271665df5426c67590b57ab0622373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d721488ebca62627c727c8e0ba5498374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d159fbeb633e4dd7af79ae0b7d1ffaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976a808279aaa8d048d4c8111f9d37f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbde34aec6fd78e96ee7fb34f22bfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4106edb9de6403e5cb7b18607d236378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b1a5ffead0f0e10865ed8c8f9aa06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2313663f3f3a947cedc197cafff387380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e16796969653be62ca186a7d2894e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0dfc75c600764299df34d8a950885382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f20e466237b02626a57f2fa5dde9f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185339e0e9b5cb2e6906eece110da8ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c7195ddcbea696e03539a1fea825d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ba09bd9688243428faf21d3d59579386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347bf02575fbcb817dc6495a20d65dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0715088d9a93cb7c2342e271e8f7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e07a26d03220ac4362a907b0953a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abd1c8a3f242ff04417852dbb6afbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf3d86aea67215a735cc153a357d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2d73ae6d270b841ab01acd5a464a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1edfa63214d1880ec4545b3fe205f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf097c84091a4b189762ac0017085394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e66cc7b398600def645905937be7b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fed5b355cb2d18e4bdbef4c217de59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bfbc7cb77def93d920f0e5b88fbc1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eff04abf0ca923aadfa4bb867d824398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece352c3046986182a7138a7b2339b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866209d88b7a90337f1d308fcb635e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afcc254e1565cbe8e0ab22c8442248401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426dcb4ab4b39b0045da4bffcf5fcc0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fe6e08c07e4e805f35b3163f0d95b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2f0ff125bdb7f31043a3c0270316404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10a7d819b198f47415c3bd73b15eb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60d875d039d22f5c0655fab35322f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f357a7714a77984e57e69dfa1c56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e63a2af1320d06f9b6e81dc86f859408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c6cfd5913083b2511bba1f05b9658409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6159bc8e28bc89eac812d47a793424410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbfdcb45fc44c0dcdccb3606de236e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083abf91ddc4a1e60053eca1dff8f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db7e0595157856fed31e0fd42d48f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657528a7ede00cdeb6ea4b5b17b651f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739091dc2b9f19a1fd8996091f34f3cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cec5743041794c238ac1e10fd792c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056495045fdc4ffe4d91dc755dfc7f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b1128c7dd9b72c3206fa0b9bc32b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43574d81879206eaa6f0977c84662c59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d2dd856ed9efb46959b2924aa06bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fbb4e491fdf21013bf9009e11e3bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345943aae7127f4454836027e8c3c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fce3e333fd88f185af21cf6c889d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7a5162ea9416dfcabb0c01fad3cf6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e776c387144f59637f5ab499c8b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f54ce27f9cf06c9343ffc6f16f18a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19798f1ee1370dff98b3540dac99b4a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa54717864912447cebf7d69d1a470a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86f4cd8539af4cf9abb9141eee5395429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe629664538a95ccc8197a9b55f381430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc5639a8c92355914e66fccc56616a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44779546597303042f19b7fa665d2702432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ded1daf45dc078c771ea83ac7b14d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed67a3558eb13c8a298bd5da4aed99a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca6ccb50f381306341977cf5debc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8ec83252143a4fa0c8c4583f23765436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bc1ff91047c1296560671a7decc5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4676c2fcf4d84b80a905aa59172ada438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246d48baddea7467b5248a3ed61af53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ddbdd8bc2ce1ce9fe4ecb23c974e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c8997d633e014f19e555b21901a09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e4bc581d672f1552fc4cfc638a1fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe84133ab3af64339f51a447a1c929443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed72b163b5b3921ca6adeffd13dfe0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804526f8e5d2671b23c3f3f8b76868ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce219003baf202c7e51c57f1f75378b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b920e3ee8da5a537e60f7444ea8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586c5ca032a6a6824005f4fafac9d29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddb5e050bafb16760072d03ad8dfae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e86a7da4184c558f8ad88c0c371961450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0ce1149f050609262b276773c88b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978dfed0be023a07d116e53dbf359d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c8fcb49830cd197640dec7e8ce926453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcc36fc95a24132d507184369b79be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74992db09514bef0b77eac56c3a0709b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaaed9fa21f48422d6f435aeace8aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae021e9bae6e23fc31e286a915302e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322807d99bcaeb858ef5f0932f78033458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb0abf49b6236b55bdf0fdc2e0293c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e34667023b8a152c811d2f695b1b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a559c2db35c16004da139ed92b3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783c46f7a310d4766489d32ddc24014462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebeaa0778ce74d545f30f59b07ea24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff0a2174b8c1123e1dc5d4c32874a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4d01fed5e2843f58c88f9df9a543465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfb241fbea27a941eae856f3feb97f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb4a7630a8556b87da598f1dfa915467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180776a79cea0a422e879925ef7d21f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e451e2fae918d5cabf8e062bdced75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfcb51594d3e05d71937d287af53a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0072dbd47eb7bda5da26edbb56e932471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f8c47b9989463f33f8b6cc38227a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aeeae46529cb4bf2e3fc719b0807c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4d0e737598835cdbd127030d25a11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea00a2e157144291b44c56a1f14183475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b45167d5a50935e492d81d2789baf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d164c632557b2de6279e06907e7a0fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d47fea265a4e52a312d3f9fb7b6a9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ecaa19771a9f0c389086394f61104479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffe500cca893d95ae8a022b28e2f7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fa3870780d6e5b79e582ce75fd642481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f25f8fe7e347d3a60052da10810df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f7979c43cd41dffd082b1e687762a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd0a6eb9efe0c2d91aeea38b573720484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4079ed5403a802edab3c93e0cceb16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb333b8b7b1e9406f7336563a06fbf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376f491d22205342fa5bd8f087590fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386279f9a20103049e1d2ff6bc78d93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581805ea35dc3d314812f643d2650eab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba8ea00ff73ed8230b7a15761ccc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458ed640928a506dd2c719a480bae76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe07fd4ae7085ebb28473d9d05b40d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598534fa15ca78acab6e0f467ea1bad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa862c1e385dcad1a4be2230f6d50c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cabb4718e5a2319dd417d0454bf97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703acb97b86b48a88d70482cb6cef5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c446ea5ef4c68a3a96703a31cf8da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4238e3ce2ec7b39153f07a6e18646498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d94f28c3520d21c4a3d594e7b4856499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fef9e432bc9342fd1dd2c56bc0bf83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c02aece5537fe3d0f8b5369e3b907501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cd51f40f29aca2b28770b6f1ee87d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aba33c2302419b32f50f7ce7089c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e58c6677c2d9a8946d85b828b387e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b83724fccbfcdbede363a45942da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb971239779745f9a0cd7c3cb74700be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8f8c3e3f8c8a5c92aa6124710b783507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275b5a0b92bb3aaf8e5a290e61e734e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a822e6f557f80bc113dad973fdcaedf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf4ac24cb460cbc4aebc073b6cbf17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb9c24620382f35c1a8ca37e9b4a1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49535ea6ad8215227f1a8a05531bcaaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912d863164e67d3c455c3429b5e02cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8a5d03dbca9788cd5019e8988f91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a23bba968d154af8d89eda0c3bff8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032249c5ad435122f44d567c7243899c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdb87f44ab71ce18ee0a0c17173582517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b50f73d7bd9e5fde394db2e1e1d255518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c961063b47736950d92cfcf7930c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b20baa00b92cc043723700ac18ed77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc075b498ead6c4c2c32db5fd4bbac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172967c1b500cf5a19932fed039676fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c5ad963c36293b8f154c00f935d15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58fb72efe2b9823695319e06b7dddd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8074739a1a420ff048af40f78b3d0e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e6b349f64f5f96d1aacf01835492c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dedfa5a46cc1423dc0be925bca2faa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d876394ea52750a3100c97493afed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23648474f626c56da7447e2e8554a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6873768470b22e565f27aee824c661d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b3f9858bc298b7b5589023daa3347531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad866598386921fb2314ace8f5d1e47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa54d637a7be11f98ba5a98b0c20b30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eed9644a02d2e806a577d1a20b0e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9179b00524385649b6554d9ba0aec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc162da38ba0a705704e1b1184ab9230536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7e3925adc8c39dd6606e73fe0177e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6c1ed2e3560761f84dc16fbbaed71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de638954d07f822e2a3db7779c0eb3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c8f9be472c4c45b9681ad6ae4b58a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5a1947aa26fe7d36bcff7ab7daee4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cfcc17c33281e3246c0af50cb6f9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dad6eeb2f7f0e60103659ff8798b0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036484d7ee4a00e31160fa9ecaf51128544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b73008197e90f196917f3ece20925545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4480ae3f9f406ef70af78cd30f06446546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9444a8f88fc161308a3b2e34cfb7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c062012b91b45709cb3a319aab7b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70063e77740382681886538abac1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054da1021ae3186f53620716a0d6f79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735252f409607d694b86e63ed2be59f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c8727d6a89f1b21824aecdab4420552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b2b6f1f80d260217b7fb10bbd607553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7137f06e021d62ac410e6b8ce4e36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21099bcfa2b0c9e4f4a5e4c53e848b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589b88645b273068796afcbaba51828556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ef31b11c5c7ce40809cb83ecaea5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09effd1d0fbe3bf23cbc59e1c5beceb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef259c117d52724b95c9cc8a2932a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7996c47e06cf82664864592ddbb20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1155d135b912b262eaa5d8851f68b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c60e5baff66f30411746694294bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d2594ce8780bee2740198dfbdfb9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2ece1052271fc979684ab4d904449564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8de2fdee782a8d14550c62e7a2996565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6ad1938e667e3d23418abf2568b44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69abfb06759137d91386bf6b7f025567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4972915293c3d7541834c687b7e0d96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d509219a8077c9eb731b30e7aa2f2f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4b25101a81e72ffb7d207564914d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df8a0f58fead2d8afa15a0ce99d2d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f78a9249176c5fb5612f729527e5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4d8ba6dc8a32217934fcb533b867a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ae5ec9eb87e46f94529575204e48a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b75a8fb7dd97ff42133471be09e4b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a137904187e5e010935ed5c36370a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47073cd52a5a1f14c9407c4e38fc248577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28780db339bffa84eda7f49698f98881578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8626ea870a9b99086799fd556836f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf11c5e50598ca2c8136fbc79d9c93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fada1913217b91b0905aa101ca13f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775b8f72820ad86ea7c73190dcbb32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af84e5d4f6cd67a091129e867c3b7c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72792657e68e1e29d644201b80f3b0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa9125249da12aeb2894bbaa698db0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044adb1eaa80eb74eba82e2afa3e4395586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f2b1663cc774af0944688228f264f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2617a99cd7af5e985890f79ad66c9d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d0be9b3885b6cbf1a531b3717b8a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96179888e4010803979e4228f1fa547590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f343806b7a2cd09a382ef9b13b915591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e51e9f8e51cdde03f55df50c50257592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b5a5ee1fc571370d229f9016dbf80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a89e59540025734af9180fdd1c0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e605a824d2fc9d4550736558ec97b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea0054724234b9343d6a3174bcc8ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0c36cfd81da7f2dc541a0d52c5fb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410774ba3d06f5397cd5d128f43e655598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65453a418f2bf40a76da27178269fcd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1be46ea3ca893e98d5714e6a201b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f8cd9a09d2b5580e440cd49933510601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcfac4618ed9aa9dd202dad1ed1ed6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af45be325fe09266cc6732e8a0c319603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ab5c940dbd7fadffe7c16eacf9ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdace28d40bb972121b925420dcd9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d23a41f3bbd0dfc7c4ddd78f05d233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aefaf9b9c65bf1e0c2af9b646c294607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919da2f1f77a070f9bc5de492aadc526608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171178c4312362c1fe2f7f10740540f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64a8cadfa2427d225ab04d164a36bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040c9db8bb57a1b53667afcf820464e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922948b4a404ca2acb09b8993f4887e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdb1de2d1520da662a5e09957dd288613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7abeea3bffe07165bb1fd38ee48b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bd916a3fc7cc521c4b60a1bb5046a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f5bd36232b592c291abc93d697c36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db638be533a22866a3beecce12c83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2acf2e154363fc6c5c692587c86ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b481378f19543af5071740f2121dd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ea4a0f0a4859a0ea54a7578ca9170620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c2bd0fbc1e5caa848bc714b8e07b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e07e233a7021477e03321fb63be7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be7b2be82e9de267e461e18f37cad6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c70f85ed69cd50b2986018216199fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bfb40e9e3ed02c7258f950e890405625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bd67718d71512558f3620d4096045626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd4d46b22e0e57a7c738c9209a19e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3f51544297b6583edbbe4a443d3c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e4b2deb999fbe39774992d5a0dc01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6bb99bffedb66f9f0b592d05bba30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb0fc7c2916b73962c73b1b5f3c0f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36dd58ac5fe8f533d8a8705b37dfe8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10665042c5c59fb098753a21010fac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085551b25594c32cfabe67f82bc51d1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c383bf9b6dbd4f2378a416e698f130635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef9d63514bc106212fc8087aac878c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada34fb9169d99d31754131c6d3e21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252165653a3da10ef45d46ebd4b926f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c60afc45cb5ae4c46a6406d5dd6909639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc3af54642c6b38c47b957f176fb35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03019b679a47f5fb1a8b28ccc065449e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e29591387df103d13ce4398ab4663642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b3f638731a1964f28662b7e4c4fb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeed7b820b72891872feb84c7057a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e9615acb594cbc02bf7a10cae65f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd521a442a572c02a9b316655d766c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0558c4aec81c69e4a037b722dcae9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3091c54e291864096331bed823a2b61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe95feeb25e01211319fc93b5c5db7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c724a5a3d0a16bd9e99bb0e50d4e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac023bc297d9df79ede320fe4ed574651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2ada10d2c5560242ffca8646ab34a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd6eeb5cc025dbbde213adade7b6c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d9573f2fecd209e1ed3e6b202fbe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b3910abea157371e112d0b4d74e13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1e6561f723d2933b772b9b34e345c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4981b5c72eefeba4242e3428aad96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df79c0398ad50aa9c2a1ac53accc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e0d89a2e621326c055a5c6a8f885e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d50a0a255ee875ce7721e08e5142c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383831ef2b522a007ae128650653a0fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de793be97ca2f068bd0f42d130432f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fa47286b3ee064a06f4635289128e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaac60bc5b65ad89699cf37d913a20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c95d44c8859e21f399c22362e690665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bd5c2b68f25cd035b07bf73d1c79b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390a9167e4c5fbaabbcd5faeaf3c715667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd240f0cd964be9e9ff79ab9228a3cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128bf26822b005d228cf87725bf6ca6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b3e24e5f9ceb34065faefe3a6f29c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbabe9bd54fe44b1be106c10ff6d1d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e278cc2833b9093fa161130ed1977b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58012677418b78bad8c88130f2b6b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5ba35d2383a2d276984d88a8d4b02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553e3a2a101993569af879b589b6b92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275ae12387c71b38da5ef0b1bd13ffa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d77f0812e21a58a788ec0ef45d4c8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58772b9c4ac9c973fa09ecfed8e8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af664e4f5e6fad6908c3b12a7815e867679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f86c4b808f3151164ef295fac528e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09012f175881494a8abb61c5945dfaae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675e248e861975fb6356369376095e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd834b9c9b2127702d211a0ea592371683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058138bcbcc39948f25d2b4c8b5349e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45724ad9d6ba3b67b0e50895969b956d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890722aa64b86dad948116aa9a52c6e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0b4f730b584640218f121190eeaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fda0dc10e5ce41369c400a79e5d6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb78315a793e0e5da78e1a38c8de52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d682eb27284bcdbd65e06530f926004690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07719cbc5a9904f00876477489a9d609691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb636fa155691855365c0ed1d2af1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003baeef2673eea1b4c766b77cad4685693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae316582de3b7ccc3431f911649e3fad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c98dbcbe17b30d74461256ee0869d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bb8a712f54ace957d894dc8ed1631696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9ad7ccfd1b914f977a7d303de6d7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a8063f610264cdb22cd9aa4a0b0a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f324d884d9c58a80ceefc28e756f282699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ec784cff7acbdc1841d902e8cbced700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d53eebe10624079509acb97aac9b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacbe7e9d127c06ddbfbc4fa7475f7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb00ae0ed99131eea7fe2bcbf0d708703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d78fd149155d7d2166e3608bf9167704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853278f532e790f2f310433a40b45e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201d39ad0c5ef19a8d8afdfef19bc3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d981be7bed534003c0fe9371422f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947229d1073b2b31b0def697c3545a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b148793b136f74a3c75f2e958f1dafc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa7fbec31998224a7058e77a71e5f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617741ca80eeeac8da8ecaf3f1565545711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49382dde397f564921fe62455e00fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57906440477b825d1ec99b9147226b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0878b32b5438766ad1b725312b8c16e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4719261ee8ae2fa0a9ad96a0dcf82aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736ff47a92a69e356a343cf82fd8a87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e303fff39b7613f7a3f1925e4594a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd348a9000813c9fe90e98b76de1f2e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b41ab5f27f9b866591b8be2f2fec42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae196f3b6449934a2afbb016d605b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c4af28d6c8995be08d473dd10281721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b496b68b6ef513cb16d93d4322e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19ba0cfeea42a203749db2b5f5b818723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1674db66e43d573405a0324f3d59086724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210ade94db25f1c5c1b889195a16745725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d3c9ddec0cdf2148ed5c6a6721937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317251bfeba146b2b2e9bcbac4007cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5273e293b1cb63cdf3a432ef634b76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e99b46ba7816dbf3a668205b5d7df5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5186f88c1d0697434fd920c5f0710730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cd740bf086a91f57edb48302692c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4345130a19fcc234647a88a361954c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e19164385fc6f0e1d7f6acb6c83057733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ecd4c6ff21ae7b4d137a16d8511a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d4f84e123013862f5025566fcd30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f93d79932790f6af14e804b7e72cf2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721dd6112b47368efe91048b8ce5f9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce8de2ff3e36bbf429d72fcac8c3d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdcf7332e197aa2b8ef369f3bae1b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45859e538591daa88fcc690a162e6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2fb3099978992d37909f50e3252e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19668b3a1b3eacd6da38fa28afc559742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d856988cf727efa96b76568bd908dfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029847bf48cf0d7420490c27e863834744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1fa6c976abc24de12189e57cb1a98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5352a132c7ccdaae8827922d497b4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505c60dd62228b07cd072c602bed6c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42c4279150fff6ee91e1e01608e090748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d750515f7051406bec53a3b353793749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab0bb132b1dbfae31741d59638411a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e42decc420c19152807e983729ba7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3df84051eb02b142459ccb74e54c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a5a0255ed2b7260a3dc148947534753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c746db0d8709a923664e5e02ddb56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d85459206a06bab4aecc53cc02d6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710202e3291fcb0165e18a4a5f187b95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc2b85566e97bac74c4722cf83c651757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7930f515048befd55d06db60acded758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea70e487591b86d06123f57e4d387b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b35eebf4899eea8654e1393db89add760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddc422115871fccd5151f45bf6aefd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a411aa62c698acc26e8c911378911ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c99c4e7388ab5e8ae8a0ec9ff03a55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab53740f43d1794e6c954ad3d37e5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1efe8e3214e217aaae2412d24395ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ddc12e46028bb47932ed00c39c73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49377a75a9d6191a650fe8ff118cb1f9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70b8314e17b5ada04e83c95c1697c2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64402f074afed3e7281194bf36cfaf8d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa8dac3aa8a9f11d95f92b1e21f56770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f18efb04d3e1fe1dee4f8515009f2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513db31666aec69f32dfeefaae1c12b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366367171409fd60d5563f071d3e57773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3855bab3fce2e74fba67f22158bbb1c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ec6016fa41fa3f1b6c3486ebb23a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b38e75ee9f335e013d72008a01468776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703398675aeb89ca1260fa41c48309d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b09de00a5230ea87579071d90b9d77778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1db30830abba74da576e64ba5e13779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f18ec76e8e6c0cba8d18ce06be7fd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19d07edf58ff88c4422522e36ada7c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1ff795894dc7afa4807b13c362b9c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823304ec07b181ed721119a0e6a48c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399dd8da7385177f02ee782d3277f0c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee14dbf3302a9cab910395c80f261785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7ed2e0b5d19b95a6d2de63a673dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f01ecf7966720dd22f4bf94d3cd4be787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bba082d9ada1ae596b1903cb65126788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1642c05b76395216eaa2d4ae0034e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c0ee313bc925af6816d4c149bdefd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8137f3e3a2bee163e3607fdb03324791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcda5538fe6680f87f8485121688229792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88617743d8ed421b8c7665512198135e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da0dd4082aadc521f08e906a9def99794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbd717830d438c89d293ef8fd04138795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc989da0895fa8898a84548e16175a4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70311916eeed7d3d7ff5782e49057c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82975eed9a729019ce9b520cdf0cb0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc8d6f00e2b17572677a2b12c0ed92799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da0d799bbe6023728c5ac6b9c96bc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413d8b79a7dfece93bf50f6c29ac36a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe0f750a963535ffcc33e86e5c2d88802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4c66021b71a515ef68e2f7c501dbb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d87a3262c613703c0c3de3a60fce3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b636709fc819930498f1a04640365c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826384a1ce263a2621ea666c93899409806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c263be0cf6ea6aed2475a2b6ba4bada807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6496ae566b2ded46c9f686ecd55e1c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe44ec37f984db065a98ba806cbc5c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a25c04e6cc1a3bb27dd2b4151773e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea98d7b97cb0329754098c5b397dca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d742f87145374e2666847da13af3142812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a8661c5bb1adb7eabd93c48b0c7f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c0278d6d66d21c54b5e5ece887343814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb3c8eb030cfbb5e8d06311424ea37815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab4726c1341d1064d28948b7a67404816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2071c0b48eec7ff1d4a608c90fd1f60817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527bd6f31398300fe3936836d3f4555818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae84f1e09855185acfe7ea9a1e88bd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd172b8f4956212c00aaed88d41284820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa4789a71c7f17edf910714574815821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fba6c80a38b30cfe0f617ac5ad4c0e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2aaa02df7cc7c9322dd7ec3f97dda823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea8adebe3946a026f2a15cddfd28b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1b9a0c7e1ccae54da0a8ce97314d4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dcbfa9bca2b3ca858404f540319db826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317abe5b1f4cd796912564415a788b7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a560e8386760a1b768df4ba1596b382828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7bc54c8066379bab83e98ca60ace829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c117cac45471f17daacb696a7422aef830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ced63b122519175edd9afa6d81999f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419b168a4b97a7495850f7083ddc9ec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbb9f1b92823e8eea176100f38128a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b19b32240de42d3dd6b08c7a051ef834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f52d22df32c019a0828c7a8b7f834835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62144aa20aa73e1cad2c7e3090d239bb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c672cd7e7b7e18019af8094f35dc63837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff12920319c4932f2661a09fd7068c2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8609e2edbeb6059cf069436dc9019839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed14270d6def5797b4164b3cc2481840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c0a1e96eb72fd8275486ccb0d8d1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d39b9e0d2b6bebfbe80e22bfdaf8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe6919aa4ccf875399ad48d97911e6843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d55856b4894f60fdb090f8028cc401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828713c21492324dc4e84b53cbb7673c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1951f7883cf72eb969515a9bcda0883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bd62ea6ad7f7646b9ce6281773a824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e29131ef2a20033bd14b816a9c3e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71961d489af9c0bfbefa2346a0d2618a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0772240cb15db2fc0c9fe054bad777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa427d8d61e9780a09067a9142e298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ebd2bf39577610a6754d07791e0719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b060e6ac43b859e7eac9428878b004110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714fe0d01b050711b3430fc5c2732c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4971cda293758c8b2b640131158abf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb97ba5585121cb34b4b935e793f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f46bd6c0f62a09d66491256443e5d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397f66cec7cb31d132d5ed479cc370f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723d7d3eabca636f56cb42192c6b1eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f04f65f6f47f0f335e0ece2182dcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d170a7835b2738077b06f8dd1db544718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c40ab762b4e7ec69030ca957afb8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060a167e8f423dac914ba1f9518e4f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95135d018401ef143a3e0c41e87610e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905f3d7f38f22a91a0f82eb7874c7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b3f676e0b3e9da39cd7154d44507423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1fd0209e95df9ce4509a1e53bb62324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f640e2443675a036fa9f282123715d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd3802a0107657cbf87cea3f49b5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a4e332e03913d342bac5c25ff985a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2583e18032ddd8301bbc62ef1ee05e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002aef2b26c4df03e61a1c4a03f25829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a687101f87d949204ea3e4789414a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d3e3668734b9113ce14b58b452a5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ccc4aaf873c166fa4080f50505be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dfd572276d5d1748bbdda143af0a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e50acac02a5b5282bd3924afd6fb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5d3b42cf6be983ab3839f23fb573135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953cedc3b6f3ece0dff5494d728bcd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786f1398b991b88568b1c7df265315137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe3eb17d50fc5727af404f7cd3661438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b243bf36d77599eeab30191e547100b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb60eea026c91317744fbcd60bf0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89aa6c6f64bcf0838ad4c3cac9907e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb190f14a7bda8286f79334ae43fb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d668ce9bbf0d7fcbace978b6d639ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d98b9ac76adf13c3e5b25ac412892044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883e6fd8a49a67dc8f42f9e325878145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041476c8c356c814b73083518923b5c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c06bd78599ef002bebc2072976dd3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c8879185dc68a4193c2b02cb0dfde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8b85dd36e9d841db1cf007e90bc5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78476934a8720a6c98289bdfd5b5ebb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308262f613fa73d9b58b138f1657d76751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d661568fde895ab7f9b8075fb4a419452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbebe0e884f9eeb94757187c73104d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53899f35b107af95706e5c6b346d359854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72fbb703acc06b8c62b1a8e9c375855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7bb26a54db9ff7f2265cd4a75cefb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5641f64381952b5486ef1534fe248e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30114faf38d76d16b152223495279dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472951bc4f007e99732210ccf0a99aed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625938ceec7dcfa87ec46dab6c616a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b7babaa018d9649bf09eedabddc7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73019fdbdcb2d48e3535cd8002ceb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fcfab5fd66a1d58d10c746d807caf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52ab29574c251a3eb459ae3d6fc9ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee53875c75ba226c277852c75401bef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eda141f6eb44e26a84af1f06aba3e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a0c65f80f1641a87b353111e48d5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b99945d1457c044cde6049c3f7b3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8eba7ed08f6221c25e90d26969f4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd585e4ff32cda0e11ca4d4ffd4b4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa89ef8f4c2cdafd98d50bb303c77971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a452eaece327972f100419d3cabb0cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1502e4a4cb055957436f079ef8552e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb348451be96d38f56c5f64b2566f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aa19a8f1cdbcd4dd55074a64c9fe775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e32b9d88dd3ed64d36df899b9cded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091eecf68d49948c4f17beb575f980d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec4d8d4a8be85c3dced3585c245e3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff04b9d777f80b3dc6a5b5419e76779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f7500a241ccfab1fd33830a4c250880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c4e02e6e3f4437e542413c189488d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0466abba6bffa82af5083bba8edac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68440001c01e4563fd8b2cbff6892583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b433694e934a644760bd39f5878184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa49ed61afe79b6f90291497f779f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292683f6df5efc66358ea6a957cd7f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e652391af5387610742f089ac0b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca27d343a96901df0ab16cb21e94988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee4b3adce214cf4f796f1d67c694ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6e904e907f4ce5acbd66dfd0849c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0e318f1c274e1df69270dae199e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe04f115cb83b55f899765be941826d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68730ca66cd9a31ee14b73521500e5ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3ab72f166f1182ca1b0a68edbad7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79991ace563652be0c1147d0991c5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f63a02705ea34178334893d9f97d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be77f7c77aa2c7eeffa4a742cd73c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c63063621993f09f34ae578f50ff2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41c888881db4aa0a37cf8749be3a0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794a60185fb323e31f89bdb7eea77c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7cfe217479ffe2276408a42e389a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebdf87fb23c9b5ba7c0008647d5e36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ba889977a81fc25039d886760b9b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace133883b3499967390934152d6f65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f503f92988627ce32ec0d8680e83c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd71a47c3190a2acc5e6c74062899e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f748b849eff8218d9b21282bd419d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c3315bf5f5537bec2f39fc25d5a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156dd756b0bde64debd0e12d4740b70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b6807185a4f369192f718a5739457110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152ed918af6ffb7c29fa3c09babbc3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b63a57118cccc986a03ca85b3c0ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516875fa89ce7ee832c75baa9a76f643113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6f86e159773907a2511df353cb117114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2d86b5f1efd9598e588bf9b8698e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399f407bed7b877e12d6c48c731c09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89630bf67a50da38642b11947b203a7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960209cd2ee4aef9df4e8ca7369a49f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa97231dae426008d13892742f9c78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c29f8d8c6b0fc863910e3dcd337d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fd1fc3731154a2ca6fc4a6d7da839121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379af8246feb1d34f23a7d7ff219e3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07822a939a572733f488b6da66e1dcfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807fd7d3277dcae7b833e7dd9deefd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06821b05ec418554dcc052ec6e794c13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de752f50dda904e29825f3afd2f7fe3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f52f12751c527f01c35b6753b3285127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f2c12a699877a0626c55b1d65fb08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe26c22e91f96b8487d5c839c65839129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f37c92be1feab81268e4e340da7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7bf2062f2fb0f14956c19fc68a71e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c54670599dd19cd189982b14ddf47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3e3e68abb02dca2dff4b239f4c760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e51c7de71f5f457a4a57923864e794134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f57ec952e26074a42cda0844be98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60a9d0b5291f76a883560dfc8d8ad6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b398843ffe48d9dc383b0a53d06e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a5aede101f28db9d10ec42b79a1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e778f99b039525a30145994199428b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd99c1e11c1cf38428630095ed6e56c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427ff35dd5e1e7c9d55994ee3fd20f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73eb33c22215147b536389db8608d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ac3202cba144bb36e1eccba300aae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e89db68c53607f28f406ba844ac9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf1b38b15c9a3a532d3da08e2774d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337a872bc04c87ef1484242a01d2d9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c896a8c222455ae60166c4448befa3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5705e3c4f127824ec716e187a902d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebc59873c8f36e430dffe2ae611035149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c25a5cdcb5971eb7c883b687de97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4f6b3ce5ebee2aba0ce99651eb45a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e8d969f7fdacde2da4c7d8b2be02b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e42a3bbb74911a2ff356e3aff3c5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c9ff7d350999e3c60e4f26e02db73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302308b94609f730d476274bde45552155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8f793d396dcd6cff35e1f65644d36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb4debb037fc06c7ab931c3a842e92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad2da6d2b238186b3a9b3070a7b1e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2060b80e3fc55af805f57680ed02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605b1d86005e1588ac51b5ed761d3ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dd8033bfc28a8e7617caed6e0077a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4afb8caea15e7b832ca312c2f6b72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a237299406a9dd73857326dacdcdaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48dfdcf97a92f3876bb0c08f75acf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6679440d51236c6f4e9338374e02921165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034af60c19646144f11fe0cf3c3bc8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c453b922eda6d833adcafad01381703167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651726b26f8d41e8468c3253f2f747f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2313e47704398e6030c8f43e7aa05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e31d72b948bbe8976692f7aee38d59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc54ecfd345fd671c7947c8ff3fbbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18ff041fedc327bd40b9bed82e39d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81a1641af03a42ea1f565e94c78db2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885157c51bb6d9562fce2b9bb7edbd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd104f06cd95449d00b5421bcfb7682c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4cf2b2062cbf81f679636484262ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48dc2f48b61052995d0264edf1ad29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6372ece807007850835ee71f4f47c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d2895d98ef65bf97744bb2f87648179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c1b65d52cb3505cf4970b4dbd404180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63826b8b027790b7edd20db844397495181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3ce2d0476b0fd1cbaa04fafc1c11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300adfec2d4c780069ecad9f6ff58ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae690c4aa6904433b4a31934eed94892184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce316bcfaca0b2e2aa89472816076ab3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70159c55be2056887ba6496c9f3f5ac0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f5b3db1dc9a457a5f13dbc0435a07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774678a45cf029c751a3c1043218e886188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac977985bcbb6188676f64204b83f6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98618446f8f90eb66cd846483c99aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b8a131e0b768663bae89ee861ab9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a4770002e83d695eabd77768b09dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c2a22252570dd67275e398c644603193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae95a44706a330afac26268a057fe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd5d345475ecd9d158149f457df4e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687d06ab948a2e81b5261ad67a036c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe9b1e41461b6f978008e492548563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ec3f80d6f97490974c2a8998e23b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c7cc8f08538004cd7363f3663b77a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9bc518121ec3700a4585bd9fbc308200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fbe702658b97f48dd99c23f6bc066201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bbfbe19da401d81daedbcc0726070202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f3e5f5a4e69d4cb4ae5551eb1df8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0b1737e3c2ccc4d072c5e6ce5333a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02bac8087a8c058fadcd8a3466c440205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71e82892180ac1296e80537f6089a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285ec3f91df2e927da1ff350c400f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6dc04017b76aa4c1a62a2381e5ae7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab0a9c89e73521bc21eefe4274647b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d1e56948f6e93e4850a4652b72e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96acf6e6d26cf4a06cf5e8e245a210211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea06fbc3c71b6a5885cc8e728768ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928fe712f15282940c522a05552b4b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28589e8a5e062d64403c8734d2216a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c16296fb9a07c58a43fa63f542532c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f011f733de916c307f3b2deff0e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49f30cdddf160939e1373d3d40aa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b104814f1ea2125a8350b6d44933ad6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5170d3c490851c89a113105ad1c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f35787975a75a7a13491218dabc67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86284ff193c7213195d6d1f05983b1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba0afeba422e219ceeaf96dcb5e374222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb449c7575ef8f5aee4e553132b0ea8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79949cecdb434574d3ffbbfc1383d5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003c4c4a23021294907d230e6a734a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3fb035d06121c9a230734c542f0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c3e751b6f853b27d21472ba5aafb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe598df393a90630ea7b601d86453a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7efd003782d9887a4b5f8480bc715b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be35bfdfd17ef334ebb0a69a69e46e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0695d69b1da7e5f46ed06398168464e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0a2450008d1ea9160488e16496dd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e986f4e59f73c0b1668ec2e5e1c0fa3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d95f7aaf5cd527ce931dede527d19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cc6ae2f6caee6cd9ed7c34fb39d57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496266ef69e833ecb7ff164444339e9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd166f3d6295c773f9156979e6ef278237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099185b69acd2fe106d2f03b5087716238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efac4c1fd34ddf2d2c1909342f6b2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937d20e9375367f975b5deba97a96b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5b1fbe0bd867bc12f9aa8a6a3d9be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc7ad89c3207a67853f4f7864b1a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871964fd3c334c28105342f1a0f1a5c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9d554591c1bd3986248b84ff2935244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bebf76d7a0dfb355fc9771569586ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313dafde4e1c9295c71ec3fd5c76ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651b5258a8df1523d9450020d18253a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c8301b24ad12b4d4cbe7bfa087167248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec028b48c995a005044a269198720249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14e1aef30a462f794562a73b9432c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e441d364d3fa74b0c02b648312bdc16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac872d7e0600b0f0407a84c836ca91e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc22ff4cc3d79f7551783d86b4a1bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b95afc99a631e410626d31ba918f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106aded24f877e84f177af0ad82a94d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefbe08448bf42d38ef488d8b314153256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fedf75ffa74dcf08159f5abaa75d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049b3c9ab794f378d38b340d9d2f177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9af6ee341ff0da69a882597d98555259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274938160e75dad879847baba92ecca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255459951c499ecede5e4de5c0b6247261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a6fd6353f1441c41a238d0d00447262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f12d06da9757109da37c89f18a76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e892d1d98b32fd8d3c10645db0ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57dd15b9b462efc6b79576a30a0767265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc983e3bab2105831e48cc54c6a59b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66631fc3a7f53baa8878eb36e18e463267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60c68c4446445c7b4c3f5db14be83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d317c0cc62e717b46fd5b7c56ead3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e33d3299a2e6bfffec58e0eddbe7f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf11ae8a4ff5721bfc97ad7454298c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426df89724696ab8e912250caf32d9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0458664ef6b8f275a539bb53629db29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf21c7420c9346660b9042fa5f80294274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a324abf3b37e8fcd474746b4093a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2b5f7896043e81a4609aa8c455b52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096c8baa3cf8cca977d0c0710cf9761277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92ee96b4faa32b51cfb05cb5fe0b17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a348f4043425aa23d23dc64072cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03c7d2ed87b0fcae700f95af8b1ac5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7f8196b6e66815b1fc44d934fa34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaff5b61d37c2897468ec0bc697941c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d571565bc95503d6fbfe1032f59fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3636a29fb1cd2e9ce72f84cc7b3537a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44702a8c8300ef7b95db9e8810f0cf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf43deffed914839924f140e2f3cb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909db5be00f45c74aaadb7014d58d23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50e021e38181d9026484147f60be7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21947a492873d93db41762a5b0f849da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f413cba99b56fc7bdb0f6e56b9e98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdd07d4604e7ad4e2a37a0b686f1a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e356114c5e7f586b4fa4318a24f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfbc413db0ff732db5e44fbbbfabfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86e6af34c75aeed080390a08bc60c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e7c6a85e000690e610f375edfc996295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88110fdbaf71b310da3bd05e4e87e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2877c11d3b8bee6e8b94ea1c8915a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b484962bf52e8cee9aa784eab6cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1840d77e113ac747294a54f230b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3e26e50b695fdf073a881d0ebf6d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e67bc41b2a128c96bc2d44eb1792301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ac39a9aa9a7de190d88de4efbc38a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bbccc67974328098f9f28659ca989303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4434d885008404539e5dc597cc66e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b615d64ee6662dea57ce7dfdc825305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16946fe4f80549c3bb960e028c1799306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b339e2346cfc2406ac9643edd1985c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17914904a057ee95c7db0f4229aa1394308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a5ec13e4ee5cb672e7850b7e0695309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b71e6d9f7e1bb5cab0ba261eb3a4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7672fc543df906db09157fad37e6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98351e4a52254b64296bcac9840a334312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc113f9b715b743263329208ac1afb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f59589f959d715266c9a25ca1c5952314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6729858954e388c7b33f316d793e23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0dacfa350a480cf04272adaf5ebf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed655627c19ba7a799c5fad7a3c5e383317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b7a4fc44344fa2a1775b663725c2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1ef31b92c3a47f559c26c93d9320319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daba292c7015f7da47440c531a0ed1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4d4f1a293bcd6a02615a96d8562fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed979051fb1b63f861e8d28e7bca62f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a815ad518e58648ef8768621464be1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a19ac687376a79d34187ed9fbe7b6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7512b8bdf0464dbce541b3ba5f40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eca37f6dad1f7953cd4e383aaea5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb151d59e55a64012ea4cd13e47d0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b664b1faa8ab4de40bed98f612f1975328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f637e18d838f6f9b6e62fb5551fad29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949f8b4c0530e412f6ca4f6b6d7891330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6de875c8f2393902bb76dd34e1cb45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067d88a7df5efbb40e908a3dd4381aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537719d4e9175eb6b4b2b490471ddb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c092294d11dc61ae8998060e62129334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe42c15b52c13070dafa60fcb36f3e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4703e11e904806ae671c542c444b2a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b162af55bada365e500e45e1c91ee6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112473d6a2fce6d8a667821bec94edd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e6a2ad1553a430de813095224a2f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edae57ed95e653586fcc86817cd1e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c59e16c3334a528370b59a411f2323341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e8218cc171f28f9d37a5a4b61c18d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcb37305495dd438843a5993123047343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908936e7f9b1e217e1591e72b2266b08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760da62c459e1f870b038fb1ed707b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf28fb566a706000e5ec6912714c2e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a474cad834dc7b26b96f59b0cb668a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efdde6e82da858937afaa9cfa94f1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c5175fae3836f0460f2e42d601bac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe05815efb4681f4a5d78d1119afc87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f88a0f900e772713daa4f749db2a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67740fe3da06a9cc2776869ec5b38864352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319f2b6be88b6ea6a59693567abadc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f63d25c9f3ae7ee347770f2c95d88d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a629106345b727005a2529649d8dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15abd32f0f007529bdc3908444e72e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f84ad33088dd4539768cc0be0b0e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e89b3b9504436f5ecbfed8cd100c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4b7da94f3c0c38fb5d7321b5c2e73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869908651739b1eb3ca46291b76d2bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0fc9658b3c2373de7c715578af37e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a039d8e20d5ae3b63db4e7044f50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd272a021d3adacfeb39b0c7d0d76c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af15a791f7f4c58b01758b401b69d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410674e95d24026746aafdc7204684365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4636b77bd088c8e8db52ee524526199366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7989d7396701fa1f634e989ec574e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060309fe3eebabefad82cc2aae197b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd2dcdfe1398fbe42f341fd4b9597369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4352f980b5641f6efacf8670430cea4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ca70a8b7c58e95f7ac58891ea6874371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc7db533f21674f8441e7e3315037372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34a88ea9210375397a6d697da8419373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f87c41a3dd42a645f6a6737b704a4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062f7c9a88fa7c1ba17996ada2f8f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b53785c909fafce76f6dd929d17a32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164754a935e4e5268500021bca83a557377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee18363dafd742b99334336a2605fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039be4b744cd6afcc4e80f5cdb45552379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f619db4f96bf60dd4ee32a6d3172d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d75843dc1b8d7257c79a447828985381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981348817b60a49ce0b01bfddb4ccd0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fec17f88f00ca98f76dd5c1afa9a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6519c4fb5f4030ff74a322f113cad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a178dec045966c4631a85957f4ad2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0606f94017cc5485a9d72fec8a320c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c185ebbb2a229fe9072720809de191387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6d10aa7588c73575ee024af0cc739388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad97f86295df7d9c1a723971266519389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e20b6183367706872a4f6657b8090390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b78e572d91701af32d5a53f747ad70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689be8d5cb39238fc1db94c4d05b82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a88d6ef466e802d8b0c83058d142e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c825e724527846826651dcd756c05b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f25323715e3b1b078b89c20388b46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8125f4d94b454d01183a5acd5743c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5be6fc6c9b59d830d1f11a8c2fd3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bcaf43254665d4a924911c95a74d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bba25872e5d3f297ae636728b7a10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce808e85230ae1f9d16a21b8a2122400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318aa3404a70e0a872ff9d0b4e443dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a4cad56faf9f3e77175fb54775f54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd05550ca69d26715056d7e4f34e591403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9d3f7a3f84f37406cf9308c9485a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304195eda0cbcd1da890166af45d5a9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6786250dc576746abe9952555da28ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d15cee3ce4ade651e9698dc68e885407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6309e636769a323c8c415e4aba74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cf07cb6f4367242aa5c0a92df85a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026cea6639caf7b3e94e4d36358d1bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48308b11d69f5cb058f26be7ea2bc15d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ccfb73dcc1d83928e52022dfcfff0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c916424644876e6ff019936d2d46f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199757d83607feee3f585f411512c23e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01d9e145ad43aa20d11568432ae89f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ae6d8ef38001690b250ebd851d43f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54be87ab9384f4c42839f1ee47054fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb760cd42d307619669e6716b178c94d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd73e9651ed71a5c2bb4bd15f5fe2e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafc7eadec39facc56855b20a177270420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626cc5a61dfcd6ca8bc86766387ee5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0db98ea84a2156148f4d8ef59428a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099649cb7fc42ccef919330e871342423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad64e4e8f790c4784ca2cd87bd2b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c84675c2c02c3263a477d3924963f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e34111a89bc91b301c37402bbd8d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e90e48fb7dbc667f1f153f3babbb3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dd30437f8989e02dcf335879c0b50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a68791891248547197283927a644d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f365b6f5a36aa022c88c0081fa2eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b4f7b43f701b83fa776a1cc80a0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b42741c96d8cd8dcc6bbca9e65cca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2e3ddbc456f529900e59166ab5d2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc45bf3fdca404099dd79936ffdb04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb2e34d6df6e48b3c883ce32a4d98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f385c59e095228d655cd19e7bc263f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470d588a99c5a52f78f847b7db1c779437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8990f404cfc0580455568a6295761d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a949fbce6cd08bcb08523ade7a2b95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca54b685946bbb6460d8f164460e73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a0039a54c03e42aee0aa2b7b01f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c876f2d10f7cc0bfeb7732bb963fd2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72a386e82a205ba866aad74e95119d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75d2da082a9b8c9d85a9d61fa8c110444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7a3d7d90355e9f682bfb7d11afa97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212cf6466bbea5d7862327fc67e42fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7f62b4735b0a5f1e0696d8b4d1159447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82a3c45834d25dee533cdb8c5a35b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9c266d9e1b9a16ec996ffc725282449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d569b75d78bf443eb40b2d95e275b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059650d94d1983a3c6fb650ce30758451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b94a5460a2cd902556aadf8ce791452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8167cff7c3ad08160c8ae948125e75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49df1da6ddf805dc78cdaf48d9e40f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597462512ce286101698a83bc4a900455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd80c9e0dcb6ddbf5d26b4c28e74ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba48b99cae3da6a68d5d801ab534516457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e679a38b641df6a967cf530117756458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe503dc47910cfefd9b3120d8e513459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4254b534779ac513b35d74a16a76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4766adfe7fb97a5e65a8189614a7010461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb038bdc74867e3416ebb58ee76e8a6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796cbed7a4f590280394104b9788c82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46708f5c6b4cdbaf956bdfb328645e84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc5e82a498446f0cfaa44d1763c06a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd9d9d3b172127b4867f4f9fce8033466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf555a4cb53305a50c92acd6ea595669467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eaa1dd5fa645c0fd8b2457de42757468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39d0f500f2d883c46f505f00a7935a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039c4b6bc0f15295d3476fe3bc3f60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b5d6815594d87a3a393172e956ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9124a38b67da98ba94a866d2d006d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d3db1306f4b0c83bbee3349e9598a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03cdbf8db85af8b3af433b08ab823474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac0a3375c36037a7416d5107159549475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77818710a282a833d0c459f28ea3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683f716fd402935089bf345cec5cf89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91396daa897b9d4c2b3ceabd973f75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341c5bc72cbb0f632e586cc5c07e42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565a317507137bdae5c276bf37adf02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ec86a4a7db9ea21f2c3e79672ba95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3220b64eedea67dea864c954793909a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d37082d8a15b06aa4f5ab362b9dcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181002eba7a9068f146d78cba7ea2b25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f1a83784c537be85dcdcac5221873485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e13c607e78731dc9b5db3a06c073486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c6aebabe2a2d3db4531fdd97b7073487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4d8a7917e4ae72abf9bb9e11b8fc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455fa6f7f4aef5478ddb209242b17fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e998f25136b2e85f12bbf698d0f548e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbfb904b0f8b571fce5ac03f8463af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df04d5221111b6c4f6612cb1b6e5917492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c16727a83d281be5beb6a0c19c7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bfef48afb9d402f60c3c260e6bf4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0647a1efd6e015d98f30afbbfbe78a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a3e752d05b6924faceee97564e04b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bc47f92cc6ddc5000c5e3fc9c098e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9b0ff36a8977246c45d75520041a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621856aca1c751d933ce3a394a764a3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33473d568c6124f5e770d763ea349377500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caebcb59b44330a3e7469d14705a25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b9272d06b520911e1eb6c37b1c9ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16585a343d5a72b7f30c7d1f613118503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e780c2b9b203b58d500e0e47d73d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a813fc95788bcf847c3c98355d57bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3307218f9244e70717c111ba39c44d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a2263e5b11bde3988ab6b64089751507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7dec232668250600ac00dc9d6a21f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e4ec1575ad9a4cdef282d2b027fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32911405fb9fef03a6e01f7b2d7d6ba0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019836467cde02d1eecd8f5f1d630b1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4f2848466223073a4a39a27912b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db59e713286681c99aa8f3d6ca64a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7087db616c281416456f36561bb168514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58272e1875c7cf67697e7caa18d57693515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001b677c4c48b646d780cbcf026f0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82e7c08ffc745b076eb2a0b1656c8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86680b193f88dfeaff4888dbb67bed2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973089c2294d3625f545d464b4ee39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690aad6774077c969ee54076633398c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32490a5c6397811259e9c2d53fa3f208521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706e21d241ebfdae6974b540e687ad7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd369a565289fed4ff12a05050e74b8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb29396080af154d771e2b5f8bed39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc599f29276bd553158daa8f3a2344c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0df1639038a4ce5482a8e7a1e77131526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27411db113687194ef783b65e258ed2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea001ccc1664bb9aca6b7303b00760bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04350275015ab00093e24d21c37fa0f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62c4d2eeed6d1738569ec06bf30607530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651be9707306277295cdd6d54577517531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90b6dba064eb5ec6bd31fc84ab2f41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a45833afc7596419c355c95d9e913533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215c97a18cda418fea9f41a0be267ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93062f30e80a2f6b82e34e93bab505f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee66fbf8d5dcf4692cc9179cb49d841536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1c1cf126a05d87d27a814cb78826f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e854bfe163ddcc171b4d3338a4ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d1a019788b72d106358c6e835bbb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f0e434f1ea2c1bb61ea6c675ee7fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6e9d106339de9ffe00162cace6b12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba87c9e21939d4f6bb25f9abbecd75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1c4bd1b78e49be7c07c6b35f9a64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54952a2076443539883cd588d0fb40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59385aa0d3173715a8df19dd6a3bb722545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bba724d71b4b2036a19532aa803a98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e499e132129ef462f4f6040988acf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ff7db72abcb298b654cb69e028fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabce2d5e47c37c90e5cb4c662ce19d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134391c67fa86baded89764cfc5666b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a5e05f0bf75c893f2062b9d2199eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f4c923332e4a8a7dcefd5eea43099552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f3623ee4c5806da182e491a430f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a50fd0b2ffdce843b6243356e6499554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc2367cd834ecb782474d3a25b3554555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad8c99f8c1b38122af4af0be0e9fac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b599714a85a8bd036ae4be262ed05c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac8ffacfe0339a7e984aab96d57457558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c09785605f13de786394c57234ba9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3baf7fa7c678071a787dd60592538560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb14a920d0801eb03a2480280673b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb46ae833d7111ee3a5b8624df60ca0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c318782abbc4e51d7770ba1b2a1d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83642bf64ab8e8dafbc2657ddffff11d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3947b9da6f7322813f96f4f3f89fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8bf4a865fc4dc81c05523ffa69f6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5c282543ae0a102b6e61c886a3c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be71850b3ef0f815850127275132591568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79e818e04dfb918a69b2a6d84b3a27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e29d814fa8f2fb26e0ac1ef8fa521570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a9fd3e6ebfeb534df5c11777759ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b652634ac6cfdd02c200813f29e66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f050ccb0731361688390654d714661573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b592373cb8285ec5bbde101ecbc01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf611ef72d70f56d2c6c94c379bb46ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bd41f968c00894b69bbb50430bec2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d55f38e2db7df47a23cf8df49618577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b3735665fddcc7ad6879d94a67fa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb5929fa8190d4fc7906fc98dda05e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c025f3de24862a71fb47a9471236580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78112d5873c2c6db52f895d575804581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f3c974d8a3211eea35fa91324a286582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204058a2716291a416377920f1e6445583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0310ae65b7d7a75aabefce84d0fa7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd223b17fbdf2cbee71da41387140f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666d67fa909c61bd9f21a0a1f822d48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdde165a7997429ff204fa87cdff7e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a9ec68ba5e44c944296a424cfc9a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202017baa0198d29d79abdda527d70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f599fcf6dacd16669ef05ef00c42fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531cf276fd33eb4aa115cab225e0734591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c038b582f5afdf32493add750e25fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c3794cb107f98aab117c2b2c697f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72dcdd1cbbacfb49f3e64cc24d2545594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5784d8ab10f81559277843cbc1a60ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f92718a6f7cace59d7022b6143eaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e976f488b50bacd01f1506e2853dd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a752d51b50503bd8c1547cbf00488598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58628ecea1515eb50aab78132fa2d5b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb375a2193b0b64a5e2a5bd651c65f0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e75786b919c770796c53c87bb82d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90a09c0c916cd62ee1b3931524ad9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11034ab1a0849975dbb166a1953b0df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39716ce83efe0aa76d9d79672daf88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ea4145186b5f00eabd4a0be2538d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e172e8bb7f14629adfcc5900d33f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e1409378b2bc1d6f0547b13555e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c4ca05eff32aca2d1c14079a9a8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c14d0470d34fce691423fe204c0a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976bab2bac60e667a85bede8e16fa16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1ea0435bc1182874062c1858dae96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d11f55ad0745fa0290737229601d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7293e38af4ffbb1be91fc5d5c6e4db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c17c4c1aca7ece5f683d506b6af2c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb78317d203f8efeb698a212bd25dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da2b19ea290abcbb5e21772bae58f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b8ca2ae5f314d70bd73d2704413bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecdc10c9c584c04d31d417132c0cd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c282311f4403cb703427c7f733a85cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a6f5db16026f23cdf709dd8bce8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996256bebfa4b067950a31dbed148e76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb20d33c6289389a89af482816a3f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97769e2f7ad383f50d160e83865278a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc439a9b5179607dcde48bdf6313fc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f82f2a582249d8f79695d3f0474688625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a123c70818eee1d386af1390f4f54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1b594415e88993ed29d39f313cf3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34132d1b93e9f969452cecc73e752d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ecca52c378add81309ead45d52d37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b07dc1d8cba9cb206dc2ae7f3140b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da9dcf26fe47344be97bd59c553ee6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da14da77728737416ea3c6836196044632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74758ba673ebc1e1631ddb64830435633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0921ad08221550bb1b0b5e4b3b759e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebe4c87e17cf407c32aeae3d442f26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adf27ce591ff0377f06f21b1a1c426636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbb26042411f0295c14e821c2ea678637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2d06a4e7187c061cafd9f13b108dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7b0291d1fb9a3c66f9e5355238e22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09f344321369302e5f8074556f4536640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b2a0412b75e165755b844ae19db30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1150be27484dc187333e49716c1e239642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50fc65a3f11c6666fa03b4f80f9b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f328347427fecc6b4dbc5a47afa2ba7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed507e441af12e6d78ca547171e9de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c5ec26624ccb81bd653b2968fc6cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713acf6da779791337bab814a5c3cd9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac53c5164f5227f509f2ca3c2b204f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b17a3b170733c0559be6be61dc2a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aebca382e01ed902ac858a37ef8a15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05b021de62f6e53b3a41bd41289f0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55da2e89a8ac2eb3f8f020f198ff371652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a814d75fdd5c52248b4ad3eefa44635653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cba2b11bbd0e533f008012881300e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf875c67bcad5ef06a54c24d732247b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c593fe960c6a63a551cc8966b0a5bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9f8254f1cd9ad509db9e958d59c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e9eba5c156ec3a4550013db8dd59f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa7ae797523c55cb6c0887e908f059659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1b5fe6c4ccc3cddcda5f516a90253660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380140f60ef696c07bdf86aac3fcb9d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b6b457273f8c38a79ee7837930fc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0888880525ee2b2043d9291458f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8dd2674a6f171b0a30e4363c44a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0719d3f655df44d190feb74519a6ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78a9007ff45ab5d4e457bf269773c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb02340bc39c4f22c1e651890ee6975667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee14a4777fa922037039e16f32a476668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16278c7568526bf53fc9e3bd7c701338669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30142068fd4d2a229d496738b1a3ae2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231044e3a9645db93f8c1b66c6c29d4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54caf32641ee1a7529c14ff5a32770672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e1c1adcff537279979d16cd64a24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d6ee28bf5072f9c99c33a60537c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd86da1765e9101727bbb1a0870d6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07502de3a9eb5416df26a315f9f454ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1454d15437842ded2214bc217a571677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845774a5c2c5ae2148af0a4d0a6f8cfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058334ae734a15bf4930d3d14d688b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d8d25a7e272baab23c7c8af7341c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c14efcfa7f96cf2a242bf8755194c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7fcc92889d22949648b00ca292529682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b67b90d035b715c69b5bdaec7df8b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc107b523ea918e6d0dd64ac1d71f7cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde48e93545b6f2ef30e2b9c85cbf9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff176b6ee4c8efbe28932a796fb591686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7743f25c5a29a7f3b05774e331f73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d5dc814741682528680bed3352c1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1833e0beed2af012f83d3260b21120689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69eca1f4bff91c4a6d6df57ce19e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc78c10c7065223f4f91171d605bd17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea82a9695b085dfed65ab06c1b99aae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7188613360cc32597d8aff37b8599ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abcfd06558628539df2f13dd97444b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6fd7a3bd79780e55e7e139282edb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5724ecbfeb94eaa6261f1bda300e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9effa5fea06888cd8f5c4b96a5081e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93652ac1fa4f7c6e513fa3f027dc2aca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e016e429a82af35d4d51bf9dd34a212699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d917c635451ba51df25fcce22d8a353700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e89b7d7c62fa0fb8e6e8ef9d202248701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099df0aadd2b8f3040c89c2338a0b3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30285b5a4bd1f141be8722cfd4289b51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270796201d3bcb0e70db5ef8b16b57e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eec13b90787e5bc3d282724ba4364705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94b3bd4f0efbe21dd253d54fe58ad7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca27fa847397259a2d498e1e5a5572707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d8f98ec8e2bf9a809d443f4260ab4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e17073fc0512711a52c488a328e9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754dfd0047901edc8ee5d9db1808e8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d79f7c7f26a99549e47377b23f936711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6c4d65aa07a4503dabe533bd38196712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b7c80de68ee9532eeb6c9cccc6113713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b036e82c0825a2f32205ded4ecd6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c74e27f64341454aa6a733faeeaac9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810165100a7abf1a32bf16d5cafea7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a924f398884e8bab6e0d5f184ca31a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbca7ae5780eba3cac941af1b2f5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13639a10cd0c25f091277ec9582047a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfa8a997c8bade7bd4b50000aed6be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb52e2f122860c5a6ea3e49a04c28f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52674ca37f209fe149be3b73ea8ac66a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac471fc91cfe50f9f11d3185a2c4ddce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d14648d1430479fc1899d158065034724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd4d3e3ba80eb3c6f0e0998483fc1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d6f552d3fc1b0a9c423955b4f893a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8962d2dc5c8fe4e788979a62691bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07b5869b4b949a51487d133131fa39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f137dd699675d8fa68b892f2efb8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c99f3dbc99a52890cae94d2a16dd3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce92581d7db209ff1cdf2ab0c074d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995d72520444b6e50f00391d3689598732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234aff2fb78ac9057282d9f046b2029733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f4ba9174f1f98bef405847fd61840734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd5337c0f75443eabfa890d35e9dc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1952a5a71c4fd6acba9ddc7bd39e483736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33342039aa8ab69d165c91378d6172737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc45d40ec4c3955882c92126a40b29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb6fb6a79ae8d9c69fecbc811d6f1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f65239d68c4785662b1e274aed8ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf87d80c748b5872cfa48d94ef9f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d080c75338b88857b9bc9f30ccd423b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0154c3f31295505566f133be1feec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1fbb1c87f2241e1e16f7fe7ecff03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee003e567d13401a822924727751a92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb49fa25f8bee724e3ea3f749c8ced746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca44816ca6101cc2ff4338e51f7b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21452a11182f6c42aac9838076573d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03caae2eaa0740e8ebdd273f8cc6629749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63358e262c5860a218c037d9b6c895c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50b97ce9d80f7440e9b4e9577dedb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5935ced1fb0102b4040b172929b06a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449be86735063a8723fa8533d3b7be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd9cd095d7e8c3433d773d9bc8243b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8468540e1571c712e8633bb7c1ceec4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e77f24bfc782331cfb84702cc4c914756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c787ad66195a30c1c9c29252031e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd7ca3ca8b2fda6132b5d1de1a594e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6bdf4190704234a660b2f1a6a9c9f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9928b3c1e2cca3f48a87ca3b67921de760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709647ffa17cac371ebb7223a8fdd337761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c11b890e9dee8652a57ddbd1b2d5ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ec7bf1860445c5a62b2cf1e78af77763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b3ec2a5fe321f8df5aa10470ca902764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642f6f8976e92e8f74909c277b86f3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794a7da15e2ee8c68d5f5be941f7e0a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249baefff8021b5120dc744827045b79767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>