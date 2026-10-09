--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ef23a17b3613932975fb05bb5cac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992220699a394c69289d2557459a8242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d745141813e1879b480ef9792a494c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40672701c9a0a5765d269d51b4b90a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ea2d48389f423c74b7d178df9570b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffc7038c0893c7681eb97ba1dd2a516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef19b95abb461d80eddadaaf6d5e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78758192a3ab49870a3c7b7d1e23375e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b5f4199f472f8b3aa48f86cc5f0489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfe4e45b98743c8ae5911542611c5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f1d20e310973216b180021ddda3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42587355a10e1b841549daf04417332212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd9062235084cd6af4a6e8ac8a7e2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9ab6cccca5b638a61981d5a9d7a8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5380bd52baccef66b68c962c0bc1e8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d83102e7c24d0d6f928e35e6277d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4758a05cf630ce4c820e1e78964bd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d127fcd506c04c0e3024eb1fac9f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b391cbeaddadf6bbbe67976c470e74319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf1b1dd02daf5269147263cf7eb5c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9b2378a31a9eccb6bdcae84921ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112014c654606fab61c4f9b1dc5884922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14c5c6e6f0c27768ad117d7624af0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67240b895f5287cf92ec068de17fae2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31705072b971c99020dc7bd9b00e5b4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539ce0c23336c55c23a6067330b7c7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbda15482e6dc7dc0da4274271007127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816086c6e3bb51ccff7b52fd939ce47028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf7d146e723bd1df7a9d53c8a68b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d07cda53720f5a327bcb1977969ab730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc760ade9ffd9d4dac93701689dac09731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608b86269555129ac4f98b3d133211a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dd9d391204b0578c19767e6a7e3ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e39f64acdd08d757c97ed023b497334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e040077f669261996d66c4f0ab8d6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab1a295e62c06616cc4672c43c2c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21a0caf4c4e53038bbcbc9ee78b0e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334e9eb628f2451da93ad9e94e753e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a1dd31c2c90f2b04c0819ebf6965939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f7341f0e047e54c6e05b29a8036b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ac75caf2dd0903990208f2cba45641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975090bb2a9d35770b5794ffd545285a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056461124ea735da3180ac5b12a0a0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dca55ba81cf65daf9a43be7cca740a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25788f3cbdf823a237514aea16ba075c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856ba51a7ebd4b0af059513479f121d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfacbf33f2743ec8c8eb03e425ec0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed8ba41d05498d8083190e9094be9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd94fbc7b57f3923105e170c7087fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d59b5d72fc825de57b0eb4e06e1ef350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043bdae5a338322af07f41279ebcf2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23617177a7968fd4c1e100963698cdf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0de71f6488390dcece9b9e339543453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f240d74297232d8dfb1a7980a4f32254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688ac2213ec31ac0e01bd51af78894b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bb0d09edde41daf859a077c6c827056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb4536eb6eb3eac7079edcecb7b7ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26566e7ac14100b35bc8d50fd35530858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa1209e05b4d8cff14b12caf8199ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b340d87674641e38917606d77f87ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03778423e756fdc25338f2e9a48007d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb02957304608c692327f62b67818b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ca5813ad6aa21935992f1600e58f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a6d81ebb341d5965b7edc4b6023bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c544dff414f052723137bdacb2add365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb5977cdc1b3a7f4f018587e6623c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c2e2a65ea88a316599d079d56381767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1db39d8fe85cb8b8566998ea8399b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e22856c4c4b6a1fb9b2a6ed6ffd8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3971b24795d4e92afbf70351e16c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ee702e1a77a87a23654e0c404716a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77f687cdbe5cec63d1a6763a9894a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ad13028457d5545676b89e70c435873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e59b75ef1d5b86ae9c9e1ea44cbe774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953d4138e6cd7628d2bd96b7079d23175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d61f7fa94b172762b58d370149bd5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb7c1a4d3f85f58861409dfb8748fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c3c880177917c3d97100edaf83f1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2b5cb5ebcf57f825ad3f3cae692d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd8f6e86a14d57e727fc057fc6b8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345719e5d6242bfa6a6d7e63a46c69b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a54ade6e3acf250529a38c5da48dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9fe30058379f6378db5a99998488083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bec7881b8436f64ce0d1d212dba9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d34db23ac603690edb6ee98e912f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc5572903eb4e9e9a8d93cea97f04986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35956e39711d1ac496cada54127e54ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aeef8af847f7e8896171b5f837f5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ffbf7149a1ac2f41a38db760f0f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e9c847e9def6a42b4d6bb5c599d9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72806479c980f7f12efcf5000a6260fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf77561d9aff68ef54c94042a22d9af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d7f75a4b8033ad7fd0cb51524fdf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac500d5268e7fb106a9f1ed1fdebe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8977868ff072c5765397b0079e6cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b201c80cfc57a99922c29409ac0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e0b131d30912726c299a6e62ed4d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c7f7f9472151be71be603c550917f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537f0c5ad0d3e9f1154d3a1fb636d3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae50ab318c6fa2317e1ccace0e9a1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944efbe14328310a26413de4233a7cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f213476dffe51116716bc324f144d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d727ad02a5bb6f1e284f00694b4e38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88f32cbd856e150acf4772788e2068104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baf15c903546b0993f9ddfb2c2a196105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7165512111b267f3df956ba0e48305c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34a8d83537062ecdb09342cafd557107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e627e81c4cdd6b95998278fb3120f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf521cbdf67551fdea506985f5327109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bacbd9f6217f2842bfc4de3685ef3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d35adff41b348a8681f1010e0f5d8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f910f565cf07eb2ae889f06e59d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5b3400b532ac156a9d1daa06a7ad7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475ac12807687b8b6be98d8105f3364114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82a02deae4ffc24fe1baf7cbb0204115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa2aa85b1250f5ef348d84e1a30a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d379d317d2c648561edeb7692b90f94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adae559cd4958054014b805aab51159118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f04fe7775dadaf8325f60101da45b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9a257ffd516199300ddebeecb5af3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8c9a4fb6ece922f4af518b73ff7e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b59b46fdc5b04ca290f71df91b691122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be30e521faeffd5b7facc1850a6e7af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52449407ce2336a7cc0c3f40ea5525e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756650e55140c2a16b764f0ed127869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf5948baed0ba3a926090c4945f38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9f701e85cb661445ee559a2626950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379117fc5bd7c956e13b385a7dfb9eab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444d78f8269b719abd322e78fdd638e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe4d24c55cd6d33a08f7d50f49ac15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a22fff651c739957ca0f8e1ddd58de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d33d6ebc8d040377d131e123a6afd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9bfb162f53e43f28a751e20b15d74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542119bee0522c3949d4d91ea18cb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb294c565c4e56f0bc1e9b4b573e739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d192faed98f9fac5318b757cdfce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a113e760b64b40e13b2a75cea68e1df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e78232b045009133351b6a78c138dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791d5d0935508ab93581b3d9cf7ab5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096096806e4cb45c0587fb3b47e6874140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a646a6252417d38353e32900905ffe5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377277a3221da4ec75b2c5c8956253f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192bf430826d351abfebbfcf62c33f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efe9c2a170f087f2a347744de4d534144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b806114e5a608e423d5b3c734297145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4445441e5bc1e00c3047939c8876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8271dfd5281b0a199f681d7b520b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea384101f1bb4c6e6afd0eb3e7b57d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972398d657b7e386ce866b6db954804f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48455674dab2b192bb3152c4ae6cd8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452b5c55cf13256cf4693dd50ec8a22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cad3735b69c0d5b0ee2933f30ebc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472d6c84488f8fcf01ea76191f9f683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1436c3742d208b1713b0934dc8c5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8357a580b14529af1ccee012e732396155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cb2f1bb388a2550bafc27ef830f8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e78e563f3a962103e7e6d5592f2523157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62ca39a8e75952089fa3a37a028916158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339aae5b5294d3ae55d2277eadb1458159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ade0ca4ddd061975d4e20175abf6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfaa015a7eeb6c56f81c449cf1996c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e097cad636e1a2209be345601c965bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdf3921edfd6b36a89e12967c1f5ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a678732302cc994f6e3fc2d32a9c37b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512895adde40b4661f65639f6e95d648165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07710cd2fe8a76d1cc19d5fc6838a0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0364ae3e42704907fff1c4b79004d33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ed8db6b2e9a392544fe5dc96ca42f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98baf8263aa2c8bca9d45408b9fa28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3ef4e6c26b3113e5cb172153ff418170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2adbd142adf77733485ab96979d5f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9c1c16b35934c97ec8e965bb29aac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60363e889e76f13df8ea2975fbf1b54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45185622962ca65bf032a497fa7fc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6421eaae8839161d434314ac275d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d53aabfa034fa1bebdf2dad004d3f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ae9258bc368a0bc101d391748e80b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bfe01ce8757208978ec34222ed02f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de975f52069f01e92f44e3a66964b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec8ffa37d9a32f4c85f5f8ee58b776180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582ee7afef86ba82040e472adf835d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d4e4c114a7631a2136033bc1444e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17463252dd09291051fb9384e25804a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fee60eba07b4ad9d6a33339d4fce8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64349e87b4717dc320cc1441a50bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822ae9125374f82f3e8a48f7b42901a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269768b0ea2fd7d2dee6ce3fdb2ca1d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fafa0ca333cb30a652b0e4b2f05b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcdaa38d901f3b7f602ac2eeb08d9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55778d682068f408565dfd7729d72307190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40c67b58322a31557777d1746fd2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c90384ab8c6ff95c91488291f1821d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a074c956a2c3f01c91f8a203dadb9db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424f02064aad6d157290b5504084f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120c55f79ef40b1f59d6a6f6c836b44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa477a109afea6321411aa1f65b6f9b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b18956927f72e092ae38072fdfc49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b7a5b46c056161e77e16832fbfe5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89698dea70a48829fb8e569b71767f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8add7a8fb9c71068adf6d5b81d29972200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd936036f813075dffe8afe244874ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b3cc882203b8d1a7cce9cfa4a293d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab1d1bd54da46de4cb6990391d69e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227230c37a78164e3e8e0490914371e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3495152effeefd864d4ee7c0f13c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e56c7b837fec208b97eda66f89012206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36644e5b67b1d3e2721453de96b7ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2a3d6978e7fd5ee73c4801d1d9a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0c9a3fcd6c149d3a49ba7f1affea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c363b9242f372887b2cee9251e618d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244977a5ae1e46d14072e66c169406ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78167a02160c530d3eb302164c15342b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a9c858586c85d424f15505b30bef1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56067d6b283c82b5cf1c6bb052b656b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a581aebc942557486b730d12b9db0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cd5e257fe19d4353a911956cef88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c75a2fdad1983f63331c7a468e5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525200cb41c7346177f806857a89ea5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4aaaae65035c24bffd3e3870f799219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9dbb1ec9b64f8c3a3efb12e09467d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65c87d492853e123964f97f7ae453c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6ef7068538be6469137e802a613ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e232dad211afbd21ea0a2f275205223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cd14f854faeac10b36d3d14bb82a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee5b513a164ed384998de73df1eeea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb821de80dcb73b78570f6e3ec20d0e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9a55b5cb361f5d949702b70e5b278227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f38a02dfa4db89d3b0fe430963fce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c403ea5896d798d09db763cdee9cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd780f1dec44e6cfd5431c3f395cd85c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa680d994d3486c146f11310ae840231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467cc854e6e120f505ed505325d8488232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7279863c9bacde12aaeab2659619233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e39cd4fd7ca23f97d1564eeb1778234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdffb59022acaee7e735c1c285f9a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235f2b2505be1bcda809ba5cc29e715236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb9bb5c499781d70062aa395340550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ec64f663802c7a4792ef4b3f633e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d0d71138206742b9f396515d11184239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872132044b0d46ac7e7d618079f1daa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8a43633671ea14b887c45ad98b1c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80119f481fd0765e30077c6bb57e3ab2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f50c239a1f4c31b868ef95ea8a071243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78abae4f68350dd57fb582bbeb9c338244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166605ed5a86027c6713b3b5854c503245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acde993fef17597e4ceb3b7f1b2dea0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57327c11ea611b7663b0b71be87fa01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beca16f085d6f8290f5b1bdb895d18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243053aadd6ed51405c54973b561703249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441bce6c3b35a9486fe2cc6c62eaa0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeb63d72e2b7598d1181f0ff646fd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c71598c64f900d611968fc7b455ec4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb153fbb44d6e6d1c7214320ebecec3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b255ebde973292694467afdc953641254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d9f819b9bc114a538b67e8c3e6780255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b570eaca5c4d09c5c98fd11d69c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854d41307c8637c565b83261bd1990c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729ed54b04f87b5bd7e30679cab0e53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfe21bfc420b7c90bae9d6d8558a2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85183461b6012d465d7023a12bba963e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec47cf09a36345918bbb637feeeb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f61c9666aa97d1b9f008211b107c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f62289f12d74daee2c24a0e65e1ea7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2307a5afa2d13cb9effa08015cc8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b0596c9ce884d09e25aac21954660265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5567852afdf17d6ea007e0579d03b3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067fe2487a7aa1be88247c27453dd88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca47cea00c9471362ec267620ae7bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b47e8fd7a3a2dff763eec28ae162c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773d1191d82807c9d50d147b06095e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159ebe489128b5d05b5d4c27315c87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc285e8f82da8e1c487af38f125df742272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c5916f425adadebb33f8f568e45f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2663c5c26b5ecf298c392014fa46c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aa1249fc2f043c182343985c68f7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edb048f60bbc884b20c8b46b914800276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114207aef080590f159222de560eccef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0fdd0920c8802d4c26e867adfd5ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d98927b6ce64c2d2ada27f043ada0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159898c9e61f35ba3fa181bb8c5d0cd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dd7781655c6e9f400f0fee75bf4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710236e96d75a004a9d5fe35819b883282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f0398bf70dca41a60f37f30bd25bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980009626690841b1cc76bb5bc7003f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4a1c4bc9a5c6017c6ba1ca10fd89f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63482a42e372fe8e76f7e5c670d480e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0f7c08bf66533320479cfa6915978287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682148f305e48ea4b0f609ed44c29b73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a7cad982aa2b45029d22f5075b901289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862323deeb5f3c6ec8efbfc7bc5d03da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00325bd6317092f1ffdb2bd1081be4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddafce9a3deea131f9885649841d936292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5711e449e024be9337585333674b0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad48b4b93fa79402c8167825719398294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e6f5287908c79dc6a214bc60c7fa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd35f1754bfa8310c0bc93f3b4a2cf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be653f4c1cd3c44fa4f63e0c65c8f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511795f5d3c5425f5bb308def7ea2863298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956b4fad9ed17839fd73af9abcdf6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34cea2780fae17244feb70ed0e8e7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bed5d043effead0c760b51b2e49d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6c9c32326e55492656f7598a8eacc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d00a6f0f4f399958fc18663926a7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef738360f840c6dac816cb3ce88a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778305ab66c0e56ce1057248b80cbd8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ffb007cc1165fc88665c85ac6aa12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2863abf171484e8347cb65ba7f4472307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7395be0428ba4da6a43ec0715cdd1b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d903a322ba3e149ba1799e97b140ea9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a494b4bb62d1746d136af1de697c712310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d449d8dfc9d307bc8361a80c16b5b49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff51e85c3d05f01dd86925ebd9286a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16cd4780059295d3730cd7a3b0b547313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa964d56ab30992a8e0b4a0278a032314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774821d7d769c6cf75db3072644cf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a75e17594394b184c1153304e65049316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692c3ec7b4fa1cdf7814e847b7a99a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1798a8c6b868483d8622edb98c2b2a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6a41d379f49e8494714992141e2a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe8867f827c45434e2b3f6c1137f7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c54f8babb19057ead5028c664bce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e9ecb32365dcac7f05a5438469ef7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fde5585aece145311417368c4ab6c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c70fb371dcb6437bdbcef67ecc47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206173b8d6816436d3b5e456b4912eaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0768fee8cf96a5e1a5df78f62b0e19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5b833332e204304cf98393672f10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c403df2df68ac57477246f8f53e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21e867262255c4e331ac9a78ae412329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764c71788363ec41c0aa0f2333bfc55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202fe00d3c38af5d3f7350d2382cf7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca280e74282f20ddd7969ec6c61a363332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a4c4d3279e6193a69c8d6da880d94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc8fb3c660ad44a8be7ed1f494758334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba511b60196eb9546b3c07371695aa9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7f2b49bf15a5f4641b306989564e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f35542d461dc966cffc478f6901ac3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26bab798ca7a1fc900ddc7c06f867a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57be74534886595afaedbb5ece6287339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ec3e8da3456c83cffd0116bad0a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58fba62951a3c1269c40fb86166da3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5728dbe32fb3b99bd8d349152ddcb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787885860a4ce3b6b251083cd8782c5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a58b83cfb80bf02512b19f344184344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9676c94b4dea4ae005782db4113668345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec427e2f78a0cbf852d47cafeff8c76a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b342e99fa53c1d5d551ca3026ba3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482ab6bfd7cb5754547b4ec21e6c7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f826589c244db82067b1a7eb3d6a19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ff65f79f1afc6dbeff622c48f43ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24bcdb47825098041d017bc0e1bf1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94db27cedef48ae4d5cc9815552ac83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be8bcd567cf6b9b9454d6d470fa2a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3428406aee18450f9387823f0376b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326bc306b5b1cab5c56e5e1022d89c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98664eb1efcff5a49fcfa1aadbedeaf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcef4bec48f0d943cd178bad78377a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216769a8720e422b271303969311c9b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec511c5626da51fdcbedaa0fd59399359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25a445322457fb89e41febfcf42cf7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a0959ba1f9db6e0f0b7844032bdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93372fdb868966b53a09a6a94eafcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ffc0a2d95b9bef47998aa9c709043363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d14519c9961aabe98bc8d1b44a60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc42a09b678ee07394b6c9c25c3fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7063e1dbb12f77ba01dcf3034c670cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228dd8c6fad844f9b49b211d28fa6de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f33af017d60928e05897ffa82e2b2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515d60d0e249d8238f36f4233ce7208369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa150f7034807166ac32b10368bdc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799355350c86383692c98e1d1d3f357371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c94d6e7d53582b06aed348eb70832372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23b5a08884a856ce312407e9f35da4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e5d42cd7abc70e83eada1ccccd75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f0ae8db48168ed269ffa718f318e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f64760693691d0c4972874e4bf5718376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d21beca6f00a111a0c3dfeea3339377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429520d236246e27e96a0fbbecbab0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f839bef7f03276a760d7b1654a27f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502a84da368dbe496004a7e132e4ea8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c31e5134f7f41f6b97045445b36db0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dfa9a2b73068b52c4f7f72b1ef6c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1a1e181249fe7f2ce08db4d5dccc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964bfb4b7e500d85065919d980c8cb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655fa2066c8899486e8042b4fa109a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a12bf3c7a56fa4fce337a56258ea06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeefc7cb4ffb6aa7a35c1c4a79eabb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b0df1c50409a3103e785a189b124a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a29e41d1ffb93e02eb36f6faf214389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70507e117af7688a81783b3c2655520390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b348bd42f8125a7e93e4f6ae0000391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec56d03ef3d693faf65bc90368c951f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84e9bb89c703930b8147252b9d8974393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e7e98cea5b306deb1251f6cd2492c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab983cf089cc33a16e9adaf44a876ec9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a98b360b874287464fcc7dcda527396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13ded288cbcfa3452a274f9d0f9287397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d48eeeea6b72f665b35eaae4b5d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3447f091eddd636aa0c754f3703e46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51215bf406faebe0570f0845bdf4b977400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2756e1cfc91ced9d78273921caa58b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685773140927d7de8a44cdd3f6f0429402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56caee2fea86e0fd56802e9c898d29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc44502bab39f51b75576ac1aeaa2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aa2356caafe07c4d96ce3010a1a45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def1fac09e2948f83152915dde66d6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71ac89369d1940820783a1cf326880407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ff26a1514f1813df91fb50fcedd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b86016269c17524d7f4dc773bf6c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeba6a515d7909820459ecc45f06da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a9ba1a0b4b342cbf37ec3006c63e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f63a86066d5d62c7a11a6e5567b35b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada851b5546e364a273714d0bcc2bce0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c53a921b05cdb0a046cccae98c0b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46725c1b1e960bd45e529452c4fdb5df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259243d1bd333070fcc62aaec5f9762416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cb270e18539f0c8570f423e603992417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec3a230f36f6c973ebf9214b7dcd19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e8c201e87f389489c55c3acdc034f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f390880514980102f5be5b06618b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d22fd746d722cd3dc66a5b2f7da211421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6114a70e5401bd4859a38805fad36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960503c4405f0fd8ea1d14dcef0db3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617f412e88e54ad0a8a75df505aeaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9c98714e52c54a90c9a393ec8cbff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee40dd683490011399de44d6ad29220426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5168a3da49d07b4a02bc0d7118765b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda30c94e7e0ccde4fd2e1e516f9be8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e2c3026e8c21148a43fe9c61113ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4fae5575a4caa483c3216b35598ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca578f78ae58da615d45be86980ed3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9505560d4c321200d244cddaa5446a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd15d81008299eac26cc6e0dbb740d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad21cbd8b4d7bc60a76ebc968ba77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67dae075d50adf6d4c703427478f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47be41039d70c1cb3c5df4457466b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c84f3fe16dbc2c1c51a5edb4e702c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8de0b79a28311f8fb0f7bd0d50c53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8154550ab6c9666c271708a72f080b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df212c213002f79f4e02f606d7ae0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c3bc8a382df5978e28d2fd7f73b8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb09641e45c548951dd245fdd78e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e927c7bb19a5227ab14269c30e1e51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f171a53c28d2135ecebf77871ea97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef6195e00bb2a498c84e0f046dc75b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd2932f66e778ed91a512ef04b57ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05d0786ea235ccb8af8e89f0d74274447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed954558c8c7e664050d55fcf7b17909448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949fd9be432d62a71516953b34a5c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e97edf0784d8a382324206796f20b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267285db16ca7679a2a69e01c3f7eb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a075a0b5aca4e1ca4dfd4a62c2f2c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3992c4669b1fa32fce92ea7c01dbb15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3414fe17a44f31e3893b6531aca3e3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e1c439f4536bcd3ecf6393dde1060455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314b8f3abfad3837ee9439f34d01441456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd892ab89a1ad04342a0dbbacc83fc5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516d1868a9549c51e52072e7fcfd4cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd9c3c57789cedc6668799854eefe4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210dff7ce84a5c92522425e0815b58e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471875400e44e02664a36919e51b7a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56052028b48d4ef7fd4ad6dafd6d1ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52721422cafb4d810b48f473f451925463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42502bc9378aa70ba5124d14295cead464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e1dcf48dcf94ba80ed3366a6cd627465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66a278b1663f0b98061453f1ba845466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44826f81c5822982cd0fa382ed1ff6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f62f721b28a21aa18a68c976466155468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca6b0be2971ac3c6af0ce27b8f05f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b31fee387af6951422e235a9e294f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0056b4db3ff0cff3b146a6b8c54540a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1e68131816c6001d2e7fb02c11ce5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55adeb14f6d2d8be27f7807ff0d7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b2b7eef7d8e1d5121e23385ff4e4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4845219bf27f716cdc7b3d03e3840f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314e35d333b0fc434239ad3bdeb73e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e15edec67c11524e9c9a9a7905ab7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf6c02e06027b32efd72563cde340f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10251cb1b0fe39d6516b971e7cbc6de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34412d06e40b8c05802da09348cdab5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826cdcb1c763fdff60bc109096e6c4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ca050b21026b8bf1397f275c8f26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed443b414fcf4cf9d1d2145d14ebdc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333fbd2608642dd7388ec24f9f87589484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bb139e9960b489a1d8f687796a70c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8398502627972ba949396f094deba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97ad70c5f714776ea544bf1a7adb6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1712da537c97aeefa2dc385fbbad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e15a8647515b72d2a428b96f8d4b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c205b1f280bb8bffc69e5afd755b70b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c118bf0f0361155d323d4cc72bbafd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cfabfbe6a9c620d202b61e79632f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98617293bb821ce0c91f616576fbbe98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee29bb7454b0ad7728384008eb5c6d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea0468cff6927baba6434857c97bbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881517c1c84b34b35aae024a9046bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d749b3e41d5a64120f99d65c94b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8917c20f25a1b863513d8690ba3addf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aea8d9ff8bd09f661e5d42def5ade499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c738d07af20d1127f9ed0dcb16f475d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fbfa9f9a10a7dc31bd3d1655d35ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf973a4c310de6c31bcbaa817519e52d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439d9908b41d8c67491d5dd11b37c64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b514300f1f2930f8271b8ae8b77ce48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c990b1ed22d8aa52eb9c27d9b4591505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed6cdcca5f42cda3509e349729310506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a936bc911280fec267b9ecc5b3a36f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f461bdb8f5300ad6a1dd4606bd15ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f65680f39842da2b6a60c5d766e048509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d79b0468e64b5e64ece3608c7cd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa9c64f40f1bfd8c61c0a499cc8cd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58271acb49ae061e2533e09bdd1d30fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993538e2d76a571bed5541ffee8d23e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2619db12b15a083d3bee8586a0e6abc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d24e263075b74f374eef3bff3e15b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca438feb7c875da41200ad1cfef36af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70b96d968585f9db639ad06caa20d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedca0c1bb7153cc42d6312e9adbd1ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daa15c80bc590e236d18b05bf3efbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa732144857fc5f5cd55a2e5181d351520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50d17cb4b312b58c43867a3b6c3c90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1c02d8c56be16f8983aba817ff39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a408b160a7499dd3ad29169c91af8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9083eb4b7a361583151cd635e5fa44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dec929544134fdcc955bc5316fc70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc3fb69aff9de8c24da78f40eb1b7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111027b51ec5f159f9384072036be684527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609860f0a8685a86a4b773ad71ca80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbbe636745d58ff3c455a0d3b8be59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e8689e1f2d811a446e68548ce71b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1d983336e6ab97c86faeaa88c958531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750c0ce7cf98c9865bec4407669c479532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0af5adffbbad9e59e777a82ab3585533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbacc6ab06a7433cb3ab456547271a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0359ca05dca55c4f40b7fceaea046f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d129f7efa33a91da3813a532f3df499536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdbd1151f7004f3b15fa46887d3a92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b7a526c7a4b178880634826f41c03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66223fede4149346ecbf8e62e23ae87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4a033c69c387b64884350cf4cc352540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bd39af1d2db46fe5d4efa6fb59f82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a4a58e3566f2759eebb4583ca9db1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c58e015a696b32ca609a27987c738543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059571d84aaacc6a0b95851042ac214544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7912dd334e444dc42ce662444edc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48db991d19327829c590d12e0ccb5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdc48be2f76d8e3a6e7baf69bc3eca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2fd4cc32444590748928ea76eb466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aab2335b3b075366a88e53ac81078549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c612b7fe1abc2337cf13fd9a2befd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1d3dc7d4f0e076f6a9ed2fb4137e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10170ed581d947e6b5d8c9fa65ffc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6472abb58523238ff2508cd168ad88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a190649f694ea454f5b40ae6f8a52e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bd0c0a768914c9b6c01f6b1dd0a3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddf16b1d68c64ca507140f1ab40905556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d6885f1f33d24a3a10988834eadf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae54663a92ab99c9c45edbb4e7b3f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d470ab858bae060e0956ac7ab4d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da79d53c91d11288468ed9881087e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416f21cea1e297fa2bcf16d45112294561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adabaf77a398d8ebf1d05ac906db71b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49dc89ad1081dff97260f6455c5df5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca15b77a6a84898ba64c6af540c093a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2443d15b1d1254fa3128c9f181327565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c31f92b7dec4763d29795414dbb55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c115b6fb5cf07f6b84afef59ea15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270618d55021b96ba820b5c3bfbb19b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d269b6dee7c2ec25fabab2a264750569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8f029e7ff8ff3e241c1e02259c6c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57492a33816f0f23545a592bae20924571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca436b43787489ff762fd012584ef8ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed16b27d56801670b768d72f216421573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae617299a11eef2272132418d41a20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f6521c8094940f9b942bc408a74d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710d52a704d8273f7b18ed4bb2d703f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38b4efdf10c38c117fed02399eed26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9bd2ab36a3289da604e349506d641578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734c5e9b6c8539ac102e65fac63eeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc93828fc9792d14300430b4655bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b7a292832d6e24eac67f3c67c434c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafde570e6b3cbc0ee7a852b7ab293b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acc4c5d882d7687b338db11414ea36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972cda08efd35fdc75fa58e4458cda1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a35038e6eac3cded7dc45e76195b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a4b4458669b3af0436936007c1a5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71002ca39b09a8ef9f4392c633248450587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2ef2a03acfc730b8ded54c3dc9caa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e82a2373dc5666bc18e784f716a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f11fdc108cd30a9e31ddd128cb211590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b50a9277e3aa913b437a5fc0ac3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b797e88c0817e3f0f0a8a2dc2937f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f6787ec3b51f797e6d89fbfdf99c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18264171db14bb939f41e2264fa7c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e9ab22f208b3dc808ed0ae39976ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f827ab0b4b6d5e24656e51a7e3820596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e83e30d0bf9bb5fd9bd15ed9baf20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc00c7a5095bf0b2ed262b53c18350598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c390b6aa9c9b2dbfb26771adbdd43d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7065e590907459ea31a652c68199de5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37050002ebed7cab2dc4d62282159b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259f881fb31a8574f8cf61bc5844bac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb9bb9cad7e9fde2e7bbf4c5ff1aba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50b0fb7d63f76849ce4b3aa01dc65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb5e4641c5e07ce04bec4471d01e58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6afda49da485075b14cb4f0ee3eb8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91907a7d97070bdc8b5a98ebcbf9f23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47c31ce4e8c46198b09c51d7efbb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a440f6c1b704c2736a9662c4aae72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2931b8c1d4283876219b59bce35c72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d49bb8e41d140aef1538db9f755ae7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d1beb0daeed2db4d1f6fdd34d2c00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254f15fc73abb589bcc80b0f8e9c177613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d67848f072917e31dad8f4cdf29dd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e987e0c16b056344f309be7133d269615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648f25c6d179988542fda0f608c424616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32853d6a7a94a36dfee92deb5bc1d5f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3504bd3889cabe995cdc4d171a0fb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb436274f1e787f4eb514b806cce378619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702cbe80a1a24b80eb0e416929e34a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3a0258ac699debf2edaba59ed84ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7f0a7dc78be582f750001b593e033622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a63cfd1aeda77a2b4c96064fea6cf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08c9b24e4ddad47f1de475a9903896624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fd66e602f6669625513312a93b469625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7be5b153ac10235f934cd77780133626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad76c740daa9ba5284f3e12c60ad3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501ed11756fcc590e6d3ed1e41f94b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc844495a73f82a750f0e7b76519d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9714f55f7aad0862bff33901bad987e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47ab71acb3beb1dd681367e315ed32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ea98665975a0d9a1e9f47a38f25c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a056a4c77c5c548250dd9cc84e099633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ebb69b9674699dc7bf1761a8d0d7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc54275258d09adb585e81a9e5f1c82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6c5f1791ed803eea5051e1b48bd1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e4eecc7e9d6f2afe39c83ab35ba04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5c371e2e97228a8ed58b04df48698638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34588acb4bcc260badeacd6d1772371c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a849e7871c5b291de4af2d0c5852a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f551a48831e147d30a8c5153472b73f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493ae6fd394c7f1d9d1c18a9962b59c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec7af8a6a501c5479ec940181cd76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d72d1c14a48ca38a1446f89051798a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413c5214e5199f87b1b5533ff0a0b88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c99795cd2362fc2a841ff035f87e73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37d1508843cfdd546d0f5de1ef653d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ef2a80835777ef849899cc4f305b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207afbed179f6e19638be9e7cb7e4ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511091368e92c856c7a96f6fbe7f785a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1e143ddd69067caeb2b69e607e6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e38339105af847fbf5f796497f13f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8d70e8857b3781a84f816b0239720653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe342bcf4b2e4a1ada9ec0da9597f75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776af73760b3f3cb4f17f1f4c5a5f120655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e1e3df4b73361aed19adf7c5e2d5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98732791ca1bbffde861fd66f2c6d50c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358dc6ba231aca38f77250532f14e04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890dd06d4439174da38e873fe9c1154659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9df868b9aa96921defc480cf00955660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1fd1e871ec26ce637d45b29ea975a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493cd7a9ea6da9b2e6c26ed411aad4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bcae511124f2b778ae277b3acc651663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8c0f3fcbfcda4db45d9cb94d7cab7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680922380af8339cd47dae78a5d6406a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764728691ee57f5a623c51adff9bb3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966a5bff1406f3ddfc41a29c7b023d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126ead7bbff77fad71d33af69299c35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3ecb3f0da0a9a4d275db10f29a35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d80a259ca32d43c45fd6c4b264411670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877a2d98bfab3e004818224d6d6999b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf27fe60d327918c260b023e8ccd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172c3c2e563fee82e5d3a08c468b0d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0070faaccaef5981560800140663d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc91172d282f3e1e3141d850fbb61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b949c9220bf8d39e9fb0d1df3dca3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00acf62f3f5d50d01f0c6df76718fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc32573b6a988734a22ab459f521722678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d852f74e2f5dba7e981fa787575c1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97ce39c19e3927cbe6147d939670f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33401f61db39795a810f45c076474af3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265ad3cf57845985571c52e9315debe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f9853d451072e6ea89256deafecb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09d9963fb70c507a43acd1a69ecb4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944725d35cb23afb0649ce7a71b87a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf967ac017b5d9639f0a2988f1ba38d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe0266002d6bbfc3e29d6ac71a4e4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b040f6c474c8e19d84241bcccc1d34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e161d468155ab3990a75a071f15c40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dee33e22b5bc14b4c32ccd75240019690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29102135d4a7fa1a385f2f4b86d43758691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bfc59c73d2bbe2563ebc8b689e5e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927725b8495e7496a4d77583bdb7517693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b65f01529446a8361975e10fee101694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fec61aa89688b46e2a0d12ab534a44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9055c67e44e8db9391f11a651c85d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140618ab1b5d9d74fed7a32802306d22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a1a83a574253000cef032f6169887698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d5ba3686b4026768f2a3e1d87e8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880607cb1459a334b7bfb305fbbdbfcd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb1b90eb6eec325614f8f7502a01aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c8a6de3fc2a169f66ccd19e25251702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792c038db975e8370f854bdddd40d32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31506fd59e60ad2c509ecb261231b37a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58066f5e2bb7deb3a84900958daff99a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a2254999c229692193eff63ca1b81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6771d9abef94dd52730d8f7a5e15e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f04a012def0fcfd1867c0bd9a1ec5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474553a80825a8da9c9a28a1e3ac7a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada731868a3136b691a6911b2e672f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae3dc59639959208f3ca2f37f6f595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c588b7a87753d11b985b61417bbb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a376af164fcaa82d1513dff9709c30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99463f09c682da757d3cccd1b938c6fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59217889a56534c435c1c050a8c43af1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b453cf0fec8a6b5e4bc6ef89d4132716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499fe143ae43b4f2dc9965422209a9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbb6ba69b0b857ca0acca64c7b86c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d58af53142713f2c10fd388b97b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe39a086799fce1a12c8f6f2fda436720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191307d027b0029b3fbd71ce691968e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a715968d7957c91f0340b7bbb016f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925a54c9968358d8a86dfcad659d1da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee4c5ef6198f5ffab465a5547057ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae1f8abce12c0a4d238faa3426adb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283850049b7236ec9e825f118e5992726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5b62cb7c9f3dd095a7c843ab37ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797001eb86433b161c1643ec79c26534728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052b74bb36872c1937cd7a2cafb8ab3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fecbf7ded3c6d2f0d4e14ed2df864730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a12e92e182fe7f02544ac1b9d8d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0be56cbbe451d9123186bfaa20790732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cbf79cfc66c1ccbf47ce582b9777f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5041095e816d7b1c8348663548c36c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901999f48d17a924ba38632dcb34c880735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b591072725119b851ca95cbc7d5503736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a17d79a3ee734b24ab5aa5d1c9255737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c48a1db79c6f1ccf4612d4e89d04b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512ffea00083104fef24a7a18c2b68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d02abb2cee6b7a28cabfd12efa0dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c53084127626a4fc540fa82498daf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00490aa0b06030bb7b36548291196d5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ae3e9431d22541810b0fcca57ba2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3655c259e40ad1c8c3a5e7fb7f5e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34f0703d57dd4625fb709260cc91ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1dcecc6b5216cb02a8bdd8151b352746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e78a418fc645d489c1f298bd24939f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e54567cf95c75e447fed053ca70d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b0ed5254c76328099101fd521f77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4c03cbbff59adec34df60d8d82c13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b17727f8abdd70321e820b1cff9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e83e3b27b10437aa7af84e9089077752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1332f3fc82b946331d9a7ccf8b53a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d88274d26f0a22feef4443b3daec0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc6eb048799a5a7c1b9e8c2566c2bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745302b418fd828ee0a7ca11b41ea693756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862731d250da3d7c6de35f75aad8590757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832427131081e4490a663a78abfd1d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a24efd9d4b7ab76377e9b9866a804759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aab9188a1e75d09a279deb97090f44760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493c9de86e67c2326dd00abedf0326a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324eee762685c7cc38416f332626dd1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83268dcabc182308650bcccb3d498b53763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d8c0ef0903631b507034858f75fd4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24453fdb640d6928201535461a7c30765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e7782e04503a6ab00212a96c524cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d638459c6c13ae63129cc11258c2e2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389470c75a97edfb11e1b71c970df3c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e54a0e5cc09917f287b1f87a067bf3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadc975872ae9df02746e0e45fd65dc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c5e11afc1f20c45a11bdcf05013d4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd756859e47f10fa0d8223ea749f194772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b28c6acbcdfe4695a54f396d6853bd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83de339030478f49fc69d42f0c3be52774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b1bb84b7e019b7d19d34957136665775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b7567b6b43b3ce25944365696f6ea776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd65cc2e47527a990aaf22aee92dda777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399fb3e50985b9a43b9b3d91f526025778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e827020fb9830254be2899658ae30779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d4ab809c11dfbc2394351d1574d58780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3f90e673d0a06e3691ea051f3b796781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eeb9aecb0bdb501bc31c963e94fc9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b0eaed5501790504b16ab934d926f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca478ec159365124d12daf3dac0be8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481733fbd9fb702f6c15f4b83ca816d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165a53e60033a8c92d0c079f8afa1ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76b3121a7229ecf413ced5318a4b5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6230cba8ae700e64644610a66454848788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d23deb21950854fe118e7eb89fb28789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9da1ed7a2b30f19867c122458cda66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d373e08bff7a8596e2c8a190969642791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88721e7e6fbcaeaea765f1b00f1e286b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51481ce1f415c4651e948aa0b3363f90793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259f88c1347bd4513d3626890ce4e7b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c12f7d63847ab575d6be33894d3a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f950df59ea9087afd7c33eae834ad796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7e437a1c5e877aa620d8e36a803f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589175d761b6fdd313db6e594b3eda5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e383e77772f863ee07a69b869717403799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd096dca1c42a3b0a713bc6210726eb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7992fbe3f9e6e6978986f22826777801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3c490078a2ca97a48d3f4d7cef975802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548f35c274f2806760c8bfd97454816803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d12f5dac3817be2aa1382afb06b14a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8335a6dd7e9bf3f0791c8d233c184805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b3cdbb364acd0a7596bca82bc3ea806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bb21824f27d730c5f2593568e0053807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3267bda11524e519207f21781b42042808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7927775109a637a1a8823cc3e2f66809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6a7528664daed75364bb604d34f6b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026f14adde498f16ad7b060d45a625c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f3148bdfe742aba395735dd500417812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9ba035d66a732258efe82bb4b9222813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a1bd7268d20ce9cef908a9bd6bd19814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f03a015219b5e20d0e417ebf2beb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0d6ecde221561b7892b0dfa5990b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf17bb1dd3aeeeacf09c93b86132b0a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9563b6b1c5c896d940513e44744ce818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62ebbdbb1f56f01fe3c7397b44cef8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26a47c282492b823a770f261a467a0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a4b8a72713edcb32f5327dbd4b24821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412955695bd8d57c0daae6d41e4ed6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8eefe9723ed199d887553812b5fda823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40c78a64d97aec40fe7b92ae023b32824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d81d5ac86e95823cf37ff07ee28f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fbd0a046cf6848abc2a470d952a72826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02b573ad118ae1b8d7166df1b4bc03827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f71918948cb1a5011bc4daf2b9a3d1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330a5f1228e1be7ca380c548b6cbc8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0d96f7aff718cc9cd3beefcd4716c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669368d5f8c491feb957d5618fa48e11831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d62a3e4846a3577b4f49ce397099c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9525f2ce0c9fdc6c47562532cc8430833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5a06dd4ae4293d7765515a850c64834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fa50dd0c1c450926ee1351273b647835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56349558052402e7a24ac5fa21bb1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05764b7b32ccd49a4d9784db57023837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc9c4b0254671b8b617fefdc8a4577838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838bb829d291fd75790df1e74d8b8f3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9c745f1b0ca576712a53ca7785123840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b65eaf9e4932165d410bee0f6244f0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084acd7faa7144b28395e4f4667e4427842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a390100007ea7bad096d3d858d76a843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93298f021b0f0fb8d8246113b7d701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cb9e3037461bcb9403cc40ab735e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ce64f4ad80b48b7efe7448dddf723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e7bba58a8f7e7803a48267beffbaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b59d3fe7d2864085c13921270e79c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f0a3dc1cede70d02b950e492e7df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18342c5e05b7833e5ff9f67bff1ff197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5b90d26dd5a2811bae220ac8244c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2166c24956cb18f1037e88545409a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fd3a4bddec61359f5770619ea9e2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822a1dba4f0e822e63fbfca7ef8514e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725b6d74744b1f9df5add0867bd50f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac0a918e92d95996f9cacb8886069a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e72fe013b257ede1a7f2081a6655714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b9d7607c602ad873392b60dc9772f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1584606138345300236ba10487b7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fec89ccd2263d84ef4810c209413217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeb54af339d215517750ef3e1585fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b57c9fc7366872a6fb28143151c9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca1d904a0d04bc27b9ef505ac39e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962b7c9539f56d16d5441cddfa87fed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486dae3bb4318c7291112a1fca6f0a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416fac7ae83e82d4ebec6b7a97ae8da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018873a512d090bc95d140031fd614ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2054dee974850aae69872b9ec1e4e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbfb82707b516bdb71771485c93aa026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce278e25d14409fb1a8c7dc284e329e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f321b739981ec19f0da551e587b2fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174e8d576c17551fe07def53d1c69b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a42221156891336a5233dd4673e7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f992e7bb2391dfbc17cf60bea390231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa06cf9e64bfb0b0e92ca09ad1de8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af67aeca1f0e03d6fc6988c1352e0dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8d094327bdfa01b739f625a50dfe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4323e19eb79e29e5497ca84515daf3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c20c26cf6ff8d9d747d23a6462e64636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ecd4a619fad0d1adb714929cad4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c367f9216d4d72360340143d5c924438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562480a0d5736111328ba82b69c878e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78eeff5592beef2b8655a7cf5b359940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdd37cf7ee739afd519607445df56041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264110715871783ba4688d8deb7d723e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753f2ab8ae9b443e4ddc2ea6b1dc29d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3817436ddae818b30c8e2bba62aa57b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aa2965e6d3c6f0f978fb37f0eac5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04206b8138f263fc96712fc984b1be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8896cb69e712184984e7c4479c6f0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e7e4b4d93f4b3b4f82babe5bc7ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396317b4641cc5b61f5f8c5add9262549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a84068bac27bbae4d452604a36f62a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88707ce0afce27db2b308675a8331551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48c6e71b3e803b3aae4241dac701452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757fd69d0c99c86f92a8efe6a664ba653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec17324998df8ae0c1192ddf8eb24954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ffdba7a85785c1abae1c15e2ee2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e11d9a79fe4bed8fd7e45bc7b2721f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59367af3c73d2506003c63343386c83657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595780231c431222a5359a041c80388358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26b7bf997eba3e3c118ee8393e73de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec7e72dd8cfda90703889e3d770db560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b64cf86239f90b4afc0eb09dbd1cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6354b4e13dc64e5c778f3591e8d0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163541142ea7259e321462a88f91e8f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199750f349cbe74322753f8a563edb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ac71562ae10b177df35e98834a84b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a535c3a2668b4bb9ed0b73d1aff17b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f42e66e002b7355689d52f1995bdf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d073ba2c9b86b4001145a4b5511d72568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6eb0013c71ec3729c2a8af70056b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f52ab56e8a59fe0732b46f5aca0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333545c30461f15530a24e2c39e962071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24a68f3ec4288f64ce7ee98780f7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ac40a68a2d4cfc095ca3109a0ec1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c6c1e984f438e1ec0ae58563825d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c2106202db90592492a817cd34fd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a67232b31d3fb0f687096016509576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7940786234fe3ec4bf930d2fc4ae8c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f117f951a95cc825f6db9583fc5aa5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc1618ddc2e7db76394aee8172c13379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4c7915f974c72f9ab9e48039cd2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5baf768253f69ed979644fc34d8ea381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6378eab0c1a573dc80979da47bfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97784866158155e005effa6916794a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eea3a3dd93858829573d64c45be1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455826c0a5a0f384b59eb7666937e83285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10bc468a84981aa9671910619fa4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244b3e8fc34aa32a4d9b8f2d1c4304087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5668248821401943507a5153d6a65a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc86b4af8ab345d931e42780aba1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a31fd991ea64146ef4c0bcb6139be790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f387190bdba84bab450dd1add5b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f77227ebb8ab8de4927d4480d408c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad5ab535508cdc706a56bd4816549593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c00394f3c64dcac1d459a23ebb61a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66375d5431e53ff42f040c275b62fae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84352642db03cc116b685be182147f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d789e689ff62d25fafc304040a659af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee53ad5b2200574d2f5dbb0e653850198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1c9df3221714c0a6d1c932374914b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c171f26b7349779df68da62e9dc1ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe81fe18a70a115b19a0458e5300cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e87939fd062b37f0236b6abf26f20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815f49ad16e7257eeec4bc1772683fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663576745d9756a5835a47af1f97abc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3043d163be0ab7c7f94b5acf69e942105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1dadbfacb786db11b2f3ef0d85a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58800696dff2b2102a22021d327d15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b963f68ec70d4c44858f653731126eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbd6059a33d4cd82b6d24860011d02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed88ca600c2d431afb68a4025ee6f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689315c9e7d9a0298f96984f8a56fab0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d92b122e80f7612b71bae1b3f4986112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a0c6205f23e2fb21acca64d8c2388113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada2913ed02c330d337a0a15fc291b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f0c17ad7bc57ff5325d6acb732fa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645661c5a3af2776128afe9e8c82669116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be408574d152c9661cd1100c2606f518117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92367269821d7f0da6978dd72e5e3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c558b78e5d2fc7d6892608a2231c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae2fc2c1291bf03e4fdfeb0162912c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdaf0205ec232eca96726f7529189f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153623f7b99b1aa8c14c597d9f6d7ecf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328eb22f4d10e6cf9151371907b660123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bba8fde68a1748bdaadfb20603145124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333e6f6aa354119586a59720a7c4ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080986f1db7224eca3a4c9c1796fb80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105c5784a1005a0ff692cdda8adaed6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f2c77b9212b79544fb8fc9c2e7502128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e05cb1bdfd37ebc681ff1a63bb520129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9ba8f1dabf0269b3b1beb10fa0516130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d93ff5a9fdc96a193bea1bcfbfc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7a7161fe9a0b9e25bf8fc5e6db20c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ffc45d8b870618464143a629da2c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abe0fe34676fe43f62b0f50a8a1642134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd304341839106422f5cadf7db5b5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eea7b9cae0b8beae64f3809e8f5bc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454da82b2f2f996b801b0d937fcc593137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5039df363e79d72089a3800e1f36add138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24616870a632351776b58b12ff999139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b54fb30c7685318deba8689b7b6c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f238faab8ad9ee8ecd3d19d77dd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a057a71e74ce5db53fa3b66bff9e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a01ed5c5304da46bee868802c7cf23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eaeccf63497b2bebc5ad16b9bd6ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafa815416a7ccebb291822573ee2ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592596b854fb21b2337b22851a42dfbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd2a0fd7216f820d7c6053dbc187b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3dbd25a67506cc34d7719c6546a7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d91477dba6bd7ede5f1ceb23b31bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e280c8e4cc8c890c0d784e129e539150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dd6b9dfccdbf451cb017c3e7d098b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917c8aa3bb273a6899c07573909349152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09e78063cb42ba328722fe1894f5ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276cbcf9c3544d2c80432a8ac218559154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a966f6edd909600b75b8c1fc8275ecc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d7eed4b8b2932f541cd2c4fc8188a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08babdf923b8f5a48e6b2d29ddb19952157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd700f002320825838c51e3f368775d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fc393ceb55bb98232e95a1432471c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1e308d4184df45090e4d33a88e0c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce356ddaa822bbd91fa42d78685d905161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac389485eb358f7178b1c7f1b2f60e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc108a7bfbb3a31fc7b393f18c5c974163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d59477df2c12fe7095011d03a5e09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9441e2a31118aa05a1bad18cef3e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dde27f5a4fb14712cc86f12beb7f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc18bd7b1857956c4833246375143167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd66f5b075c4168b8199880eddfbfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b24cd1cb38d43f50ed9a3aad0272b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576132e443ccd9989d8e2be92a8bb41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41965e7782e05a7dac0e6d4872022a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f279309897340aa91c012962d07f0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c91e0662083a92eff2de6b1b5cf63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b5705b58781c8a8d4f41f747b6e3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427844cb7738e542e06402babbfd212f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcfc2364bfbb167e236b01a332b076176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d1a3fa9f244472ecfc348c2702371177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913f92c8d818ab4ab26e51e9858829c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fab8af0d1929a20b67def65aeafd35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9c1b7cdd412f065dc0b328a600dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffe4f2510266df7c8ef437bc409146181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bada5ef3bf9d178298d7f250785cd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d8b9cbdea07ff35eb4cc65481eafe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349daa5d7a64262782d3e474b4fa2ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c33e7f607855453a8a1cc168f1eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f39ebe20ec9734c19d7d9f3d3464d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6471dfc698daf0c39e1409c196c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ff5d02f477fe47763b13ad242c8f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cddbc6f483bb141145a494c124124189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e3691bd783f9d58ce0f10a6473072190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2660c70243577f82a8998029fe80837191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b4f4ae5a963b4bba3037cea558fd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d57255aaa6b6ae7611890bc8912629193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ccb8e3d707d49760bb3bbcc1033c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceb6f0b6d95f7c782772a6d047dddf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c32a7f55c0e518fdaafa8338c4f032196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460884e72e0797b8d80059f41abb4bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70117be9571dc403d1f87c659d6a35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb346feca0a2483d61307ff779617d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfa25b15f8056ba6ecafbcf476d762200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bb54013d665449adfbeba9c03ec12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47745c85d1b0ac1205a856ec3f9d80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a19d3afcd361d6080a96aaf59f357203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd538cd5d7a774326dd32746c74330204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b519b59b4428e344e0a4e8509a9fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f70c317fb23049501fd11a0f259db8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6317b81731a258a0079efbc540cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565e4c7a5c540994d6f25fa50bc0f91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288bf833749997ca4acfdab2645f93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c856b86b798aeb650d6a3a4355283b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43880e99896485d37876349a6ea2779f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990fe63a9617985b90dcfae89b9afe5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec8ed08cb6f0f767b06be2742a66d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fab74c6107dc8604b1c447e96013bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d018c7cf0580e2ed06b680684c3d06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379b42a724414b5982f348cbb41642216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f4f700534addb9cffcf3379adecf3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc36564b1ea49b202e0f6f2b13bc90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa3bf4a0514c6aead26012a261d1d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853885aea55c2e8bfd10f45e7a24b60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e068b11bb3f5af3286fcaa5c12cb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d97c47bc7119d1f96c78f43e6b314222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d2bc767bddb45381eebe30adb89cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a0e9444c35599e5c977a304ea8f2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae110f83de2641d2107ee69fcc1bdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f82a39b68f3f9382bd687c1012e6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28797de0d6e10fe0a49d8f0366868cc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f47e999e370e3d0388be6cc4e024228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d7a269b41052cf46176ea152df95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13013a9c12da50193d22d7389030b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98dad531e64ccee91f92e61b00096231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0be8fa731111774ba043d577314802232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786ac100372aaf13a64c99b8ffc9db3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f36d2260a30b2ec1f79372e1c7c389234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e2f69ce1df121fdf7348e14c61b9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e80b8d27c8bc3722e9ac4e851ea2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87f7c75c619be9c7f29498dc66ad98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d425f2f5bfadc023b168f631668f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6a54b8aa62bbb97f3ea1201040e3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9298b12c112975cf64c5ffd73919b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a96bec312a8d8007acff3bf6977a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772533c17b43aabf7cd17285c1d4e7f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f2a09f6c437662182bb7f5ebc11e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdac8c7fb5e83924f2476cab1efe13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8c7c0dcf9caa163e0e1c2b1ee61e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05ee45b8f17dcb3373c00135722c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1116b61ed722421af2ef4850545e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398b422b50981e771ce30fb79ba8e00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0188621e0f1b525f4dfc6aad5d96ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36895a433272d66d74136d8cc3690d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137f2cb5c529fa46ead74ec0f87a5b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd98a5a680b4572b57e92e45554980252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb0d7f3d12283b9e4ef854cc20ad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595f838959e17d14a6797700191a91a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5280a0dbedd1014210cb6a8428698255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee568b4ba31e1e72766e08ac12fb72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1633f1df62cef41f9be1d874fda6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e029b9c028dc1bfc20b88a8113ec643258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c758caed87ee4adb3bf33f940bbff5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307ec5af0087d2544da9375a02359df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb3c18364d3f9db625617591ee7e51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dc1598460e8d2fdd49f18f1e4e329262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b478230e3f00a55f898bdf872c8edc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702f4facc651ff7207072f1f4023c1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb849be7b403991ef8606ee8a217bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca6482b7c55b1802dec5921bfec963266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9799e4965c8d4c0f503753f5b82ac4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765c8245edbe07538af08a7e0a65dde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e419c90466a3096d0cc25427a778269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf155d5d8866e0c53ca6cd3d35119b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eca2896fe45abdcff62dd6da1a977d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b98acef74af63506b864f1de718243272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8493f2676c85bc6dbcd7df85119530273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f12bb68fa0cd1dbe3596449cd249274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74b0b9ce4ec500a905df304d1ad52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263f49be7d233d88be766b840ba322a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af93a3f104d744329eef508630233c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2fb4c1c2a29bdb82d699c903148a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a4c3d92934e9d2e97a5bd77e2f036279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7d6653163db5a9831a16f8c44e131280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde39073cd7af52e3071e711aefd860281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85149cca6967ec0f9c1eefb23c53df60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4058874c46b7e065e5b58386b5826ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889832de91313368de0f1c03245be0a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e1433f57200a74df293fccf4407ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e17dafc20f1ba71090db3a28b632286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f906909b61fd64432c1654e8cee6b01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814cab6c184b3df864693c58a7168c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c6c38a680b6cc1cb4684eb146ae1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21835fc4ee35069a82605a1239991777290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f7784c204afb06376c531e4e44e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416dd7fd5a2ce44352cc77c0d46ea5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51663b9b5af452a90074e8328088007293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b899f517edb78a8bb0fe74d9853ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4aff35fff7ca084177d1b5a617067295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d0bc8b1cfe485275a0932c4e5a350296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eaddd5ec7680931d2843ed8bceb89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d322592dcca87b667d5bcd98f3b49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c257ae3892b2918d832e16531f17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f2c05f26a48d3c18c28bc4d2b7c26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab911d2cf08a807fbe5e6808bd59534e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe27472b479873664a27145d97579d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe409b1175df7ffb382ae280c0061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f3b578d446b99625c3e15b313bb87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deca646e01a7ca9733bf43e742ce20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15aa6ca0ea6aea3ec84c4502d801bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12762c8589ddbf6573fc6b97f05650b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba3559a49d78a2c6c79b5da7c63ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ff83db0abab62df9864599a06fcd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cec6e6238f3f65c9404aa0fcfdf41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e660c520f2802f1b4dbc598c5375311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd59b6a459791601ac61e5e6cd779312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea34bf42520efaaf159a8a28f4309b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a3fcb140e6270547e9daccb8b703314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fbd3a855ea025e24ebc4c2642004b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99c533808a295be485f51d88d11e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e47dded225526fcd5744464c528d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795fbb087fdc627d332e69804b21c06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e522ac2cd4c6fa153cc779e2240a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37bd330fb42b7fac7fcfcede9f5722320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33072c0f7178e8babf0842f5a9374321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727d53a0d1bd87024da42857a85c317322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90090b2c0f0893f1964c0e12deead9d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7017a8a3387ccddb69f0c2a959bda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d83b949a4f3dc443dfc7754c1aef7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb3b94a13dec17395f78b06f2225d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca17ed4521d05ed4e69fa66428233cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843fa81c7cf12819758113a2f56d2a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6959b43a59a9bddc53a3edc443207c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1920482616bd7f9268ff4aef7a6eeee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a9dddc6d32f657aa8cd2388c6ea8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee278c84d1a6cef4c3219ce60fd270f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40a88524eecd64b6443d5d97c109c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28013d423cfe88033bd9fa2a791fa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038d44807630b75a814ae8da53b9092335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6298b3d2f6566a349f8b6c5a7359ae4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eca20fbf963c4409a518bc43ea998337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4688982c8439de3386040850c4f3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1e04021a8ef500c1b4060f29691f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d6c3db51e64390304b82999f42b6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad64c0309a0993d3ced0aa7cfcae64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816fdf78722d34240d88280e7438fc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c442164371f4dee21074501ec6a73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbf569de35fd1a6e3e49a02cbc77c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffd9ab86e708c38525c8854797edc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b9a5c5b4ed704074d40bdbee1f9b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749b41ff96e68a6eff4368fa98bcbe9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf570e70a31948ee5bc12c41b613f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2ed7197b6169d07d5c8d2b234869f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2e92e234b1ace2df6f71a67f842b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c3ad980b04b9df67b69bd1e1a0c81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dbfb904315a1499ff0c0a81cf2b52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f036a8d6b3c8963aa0b2224ca04cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bfddfecb0fcd93ca7d71c3c55067b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63009aa259db4688355e09ce2aabd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254405d2e2b00c5297c9838c9933a1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70f288d60a9392cd6cb4e9e9aced66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdfcc11655e9a4506458ba736130d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7fcfa7b75a953ccf3fcc7b4c13399359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7f3461e117b51e6f4397034255cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fefa8f8b1a1dd25b20f35f260f80c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62abd6671735c2345c2e0ce4660a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96790f4adc15226fb85f94a408a75263363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f79b8d2fe02aa0594aa64bca946d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae588a13fb241618c414049fd06ab4d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a87a7b88b7f719552f8319a78fae8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2aef77bbed2d9004a63c5778b097e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9e7d422fff64e9619a6043e7aede0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5441d8c2067816a20550cafea8db5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917068e72029ce87e7a77f9ab4644e2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f379f44bd6a7a5025a7a019822f699371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d918b1ff1c0a56ea327a152649f766a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403bddfbd6c1631aaf454610ca68a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7120fb6a50ca542648984509a04c8a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f445db8897c5d90ac1182adaeaf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7844ee926c69904b66a3ff50b277f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732964ed9644702bb4e1258659161cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b06302d5e43dea6608c39be7181454378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5cbdcaa13d78296da0c21f9b7c66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9def8d4471a25b51955e304cba0b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea683ea04a643d930ae73462a312d87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19ade08792c51838b942c45267c4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660eb332af40938ae17373f51dfcc9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a8a706a9ad2c43abbb7c75329962a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763bbb814dfe16f355b08b0e6c4319c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdffc815c7beb24ed7002f20a07592386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73ffec5e82c748346528484da9c397387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba3699d3c49b01c08e039e57aec5c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193ff135d8e97fbaa8e6ca505faa415389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2228d6702861530568e42a90cca884390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f679db82dbdce6c0482c40a4087f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f044f8ebeaa2da37a346695778692392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525176f1d11b086229c54b8ca96f116393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef297a91e1c4b4f584722c4717d997394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655288021ee008af8ac18fbe2060a41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c28a23ae4e28ae9ad0550bc6b903ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8075d5dcf4d7b3cf093577142d09c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be43bb5b9193be39ccce768e43df615398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166b1520c5fbacb2338adf20d78f101399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7ef888bf3266fc25b29463b58372400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c931aa01dd52d1b647584f6b50949401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6019b8890a6a1dc489ab8bfc6459d94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790cb1389a857cc11f2f9357feb2c4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd65c8e29674d1f2d1e2c80746f6146404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205284f7acfda81b1a514b45f7a3279d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a08ef35deb565cf67dcc5ed257611e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33378711362175e42b9a432d26c1c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9acb56dc158fa59396c9bf132d89ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a402b1f835f0ee7abcf550a9da6ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d367668061ff9fc545474f72bc9b5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a698c2ada81e122b09c353e5c34634411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8c03ed0593fa334f190e6eca73f4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf2a32b3c75748922d731b8ff89be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d110de85b8cf730e47a024103c8a8e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609598192ed13385048ad607e7b246fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304f76b1995eeedb8f1973d27b97ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e5385eeae1911457e19177a9fb98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78a6a05de801eb853153a99662f343418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e6b0ad376bb7bddaf114fcc1159a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1f5354179230ebf6287480278701c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daa6b8d7873070c412e4520cee3ffc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6958db48327e85b42d152a1041fa2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07168eea5ace08cb906b295ecb6731423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa48dff6ca125c48bff5b2f8a38a26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a94b1477896994445f464ab4c3abe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcd7e73e1dea7c5b0e9c38d8500ad3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795081fdd35727bfe84b4c392d061221427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896e8c61339e02fd095d99e8e8f4292428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f26f4cc5de66f340c3c9ba7a5f6db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d87df79b896ed45bdd84909c9778a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b98226e87c4b3d3bb2338f0ed89d6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d00c910e27d682ccbd0543b0714ef9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e97d3ac551c030656130fb39b9f22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1301d3ea929a8251dffc8a2fb15ff33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19cf8e91c2ca6c897c14f4e75fda49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a54be3fcf4ba1aedcb0a4f89872ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73d15a324a95fb3c5f4e85901c977437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3692e0d6c2d9ce664ec0699631403e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20750ae2f127841ca1e490a4e3a55422439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388f656c5d124b6dc38b0bb3060ee27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b215ca66f2762b3a7440342e9469441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadf5408334da421799392877eebcea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aa61c496aae3b83f0b7834e8f541f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03820fb455464a1e1afa885c3ffeb98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7753e44bd4e0b98febda3a7cbb3cbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fec6cbbff0e3f4574707f00a5e26af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd9ef21abc9cb7d9474047cfb1c84a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf65c979fc9878db27fc53de0e21efa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313116e787f9f7ad7fc8ce8854cc49e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fd9309d2d9d4cdda7dd995700040c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac786a021420e2701f5d558596a894451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463bd460ba586ffb3d88fdc7efc971452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672249b45b7becdd950111f3752a5e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a4a0a57bbc46dca255ab7e018988454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b1e69e7d78eeaa4f1e153bacdcaff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcd6d68b5fe032f1a1cd3f3e567176456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60186192f35cd617432c30f112778f5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843fdb4aef1e9436fcb9afaee477897458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24703eaa2270ae6f38623eeb64157e2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c2afc3eb0b8eec516447b8201cea0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2684d9a775fb16e66a076ffae2a9363461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801440485f3e4b7c60fb99b5f58754b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cf7b605af85fb4cd801f8b5e1367c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db72d0c0e69fcea7d490891fab545464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389c258ba501083cd0180c94043e97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527b047779f5ed122e6366992a96226466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223fbda4e6d02c0489100ba9d497cba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22996a17697aee9ea04808ade61b245c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c52c25de30e170d306b0937868b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34a58e7bf8e718863843bf95382cd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ca67846617828b06ea986312d8fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce84fdf90d70dbc0976b16f8d5756a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7efd7a4b840d6ac2c2209ef45f350473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe01995c11850409086426b1618eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc3428f07fdedb34cb7e231bd2797b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b7125e05185c7804950b64c1e09e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150cc5684c09f17f763afa45ec0398477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88caf7c1feb10425355b0c111ef3e4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39c39e6fd540689c9ea78a310a19b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda1120d09cf359fd9f372b6a937768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649c683f21d8aff0748fc40ecfd975481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd2418445388974796778edc2ce018482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399a606b3c8fbf4c0a88be9fd0fe16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f30e6a130995d021a52720ec84a4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdef646787bf2d3c26697092e609c86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169c18527727781e1197ca444171b5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706048cdc3d1228897fb3dc956d38a97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a094ad30b0caf42b8c0000f00ab77cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e827fd2b8eb4847a0abef84c97755489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926a2168cd7a9ef87ff1b555a685cb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d457f0a10cc122d7c5b7a01fa6d376f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70d056240394b59110c2e68673e952492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0a81f03ba5cc7c98eaa159b9e94bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb8ad78ae93e90730c7ceb26a9bb25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817eb97f09bb83c823d4c966fffe5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9478981b0f9dfb519e7df1d39f9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e166d8ba3c1e3b9d198286ba8d5fc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3288a3abd3a0cb81a3071f2ea723f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819337179320af21615d525c7092b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0be7c2dd15b6484596b628d19db8b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a42ceb206e57ee2ca0ffc8815c9e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a243763c7366a3af7753960b02fc406502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b5304fba063b5dce877084f03c3fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43e0bf8384b96868ac08ddc88978f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a720502bee869fb5db70eab0181cbbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea3e6931ed005543bbdc38f30c7efd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4fa97390b47d2297de82564997c8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b17edf0c69ac774c9be5ef475b3b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b30bcb3b8c730bfd97650799c14d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aed5e766f1031000055f39a4585f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e07e364241dc2b20de49f33facf285511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e73cdcea11984496f25f2df14f14a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842aa80655903e80b171a0a1921cdaaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039340295212b534192433a48845440b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1269330558a05b7675f2514a2a51e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe779b35bebc4435405c0b8a52000516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f41d68b2b967ce461a2f59b4d61f97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96b15ee7a3a72d263b3496c5c523eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b445c0a0cfd9a974e2cb2f17339c7a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49f62d296df9b81a4e9a71bb6cffbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d147f054eefe493572b69014924f5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e331ad5cd4eb34d2c9e7e7e0f82a4e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482e1418037f91ff2e8d27fd1464abc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ca875e99ce20619d6156c72d5827524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d68c6b0e13a3da06929228890aeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4c889299cbc69125e994260cc3af8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e56907a3ba704f207a6c98e5e2b5d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a987373137994cfd0676e3c6ef85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd65945b5cabdbcc497ff56e9feaf1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cb6dce5aa267f29b0e5ede5c142b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9607eddd7775f603b0eb2289fb9d33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337664cfe005ed740e986c356128eb8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58ed28855e5747a2cc9456b566a702533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c622ac96408adbe60643a80104096fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eb31d73d057d0347ba55d920938f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb37f33dc2cd61420483badda4d59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82ab2b507a56f7fa98231e599145f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571c9b730f280f84b414e2531dd6154538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734e29ff371547b2105e042c6b35d41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21d1f5c530b6b40b5a96a0953e3f7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b6ceee26a7c2869c11ea16e92208a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757291aa447ef5fda80dff9ba4a931b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb4133493283723ab62b3bbc9fa1f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3926e1a0c7185c00e8d8c0a44e26a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f4de58ff6b217cf210228b3af6e65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ed51fc55e487f5c8f3b72bb6c8bda546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61fd794300ceb8b5aff2bd06286c28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736783c379cb128c88f62af4cc8c0e20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1cd46ed6bd716f2a5e49a78e0352549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3622ce7db2f0ce066bf62c6b7536550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57127f45dd74eca053b91936d8b27033551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae58f17b74eea64612fb7561ddcf4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e44fa7aae26131427aaf1ee2c0032d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bceb2f2892b999dd14f4a388ebbb3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567f3dba176fc83642ad1cb0488b3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91309a2a7a59a473fa57b04ea5958f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2311e3cd57f8a9ebcbbfee0b9bfe5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a96144a80d5d11fc6cc7458e9ad3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180490f22edcf61983e15bbbcbc25c55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224d9e3554bc3cd9d1fe4df53c668fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8deb126267fa044960564903e36827561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb62b19c0ef38660ae9e6c7ae04ece562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5582c491908879ea21bc87a69ab1f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3090cbcb9863ae08fb9236ada0369a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16de3ac63729898bf531cafc46a05a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804ff3afe911aa2b56ac06ecba7af88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d631e7e2a6b581b6002550fe55b6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd35dcb1fc001c31769e17ccdc6a237568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220401e9458fb101c9ae92dde1ffeb96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35bb11b1acf1d407d9f2f37d48496d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd493a057431ea1cc83301aec2acdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec42d2993e751cbf28fccaae5d28786572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739708aa8ea8642bdd049dd7dbb414c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df912c9e2a2895a5ede277d2eae3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e90aa8a05b91dc5de79bc33827df6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5f3fff1bc81d1e9f40e903a246824576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47221ae7209bf4a25e5a23be6637d42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcb27ad35e740cf53dd09d82c824de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb8cb0a4a2a1af6f534d9343afba64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7fdf9428e28e413b65bcb54598620580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b37b3b494f046b2ad7adfc6d6e99d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311f36a96e047421e1e4f535bb8f9c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796f2aed8f0e02e6d6a98c57ac08cbc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507d9be1b8b6a145993720f0c51ec5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d82903047689d69067fc3a122edfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0e983ca840832cb1adb8ff260f9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eb4f5df6a0d73f43cd41667dd4142587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de237f5b7705e2584d77ed8a596837e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603872a45f9423ea62875436e6e5785589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9e840c67acf64adbeb8f30362a9dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb1625c52142120af46a2fc7fd830c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63c61cfc9724e573cad9132d4bacda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d997132397473e0410b4f7c42ce15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2949fe3f1abb7619d4fc23ff1f4bb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34858556be2efb5b93b4d70328e5ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddfb88bcebf17246248368c7a63492596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8d1cae4c1a13de23f8645f3cb3e2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42191f4c0e3fa7c7e0d5096377f69ba1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f0814166aa10fb6a1ccaba330134599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3eca57a5223c4d8a663f88b450532600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae36daa9661ede8e8ab3fec0388800d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa092e2c5b49ce28fd23013ccdb39590602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c32d64a59631387f3de5c08c7d763603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd6bb87a46d77458360638f9ea29d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be803e60aafd5cf833aae75798d8763e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3f616daf9fb7c90b3521c94dfca4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2be9fb8c2143f79f6c7892d116ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2717b60214616f8fcbd6c4ca52173b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaadf54805513cac1e5638547c60b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ca4eef777220a4f4318f7b86ba7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7902b52066956697a8ab1ec686c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e606bd6e6cc8bd9ebe2bb7e58a29324612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef1b732a2c9f8001179d116ecd3b9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3068d315e712b1215a90d3911bf39b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e585fd3791a5fe19ae41cefb170c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975302f172c70ab88fe8cec5d0a9685e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c237fa15d6fc7cdb35cc3f724450c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fe12551e71a981e674982a24dd6f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce8158ebbc395bbbd31bc25b82ff3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc1c694c9881000e27180df59636f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74d3dba9d43d4caae0eb8c3132b275621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efd7a48b075f6970d414ee080865d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917ccf213efb28794f9aa2ce8690e77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78759c36519b216eab36ec9e1ad6ea7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5ad827f55c98eb884fc7385eac871625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c72f48f63c4b20838e4ae400e125626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd924dbc4f877a9c8f4a62de563e70f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645ec52283fb9b454f059c56d1e696b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89453d8d13df580093f6bf5e57a81d71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b0773f72df3c5dbcbe12ed5abf21a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a48b7da924bbd23c9ad139f4ce43f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620b5805288370a98b6d1330f7009b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714dfc3fca6322a59a58fb53fa1e575633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3061095dd6db004c7df595e57546eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e62e4a616004499ab38406e261847635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dadd21ceb1beb8fe212a5473dafd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb3c4d4f0f5cf1c4fabc85d32f4f60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab11655b0260dfaa5fa3704139bd3fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefdef769cce698e37c93fff5a19406639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc742d17dc3afffbbbdcd612b8ff8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab08e2905f568f43a6d1d14d8837fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5637733e733352839ddb060fc585e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b2c7785f38c3827a978c172c42c4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6371b00386f4b07d98e9d11d88785644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88ee5a9e6d12d632d26f835bb833cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1b0432ac859d2dc12915ec02c97a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b481d62581259c6d61bb66598996a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37339146e69a3191f795e1b6c6cba02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79c16d8047becfe889ef1b44853172649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c06703b2daf523f1bb6040b2a858650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a04f7e07f04ff5f268fe7098c0f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477414ffe978083b5a522b4ab79cd37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cf6a6af932313ffff4b229be02a51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544bb395772f29838f322c3e894b2f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabd4e2c72f9a085e6a1d6d75bc80ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1bf42cf66e21ca91710e5781cd5e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6cbfe9892ad8e21ddb883e06abf33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af853f35e6be9eed0155d5ae581ceb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f2ddb08866c774cfd194dc86c1617659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0654d94599094772ed2aa189f0e21b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6ac41c1bcb8ad4bc09b2f258908cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803abb6fa95c4611e53d5f16841a182662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa33311e2d111f3fb73a2b1a9ba0352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a67d73a13c1073c47b2f1b6fff595664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5af55dcc3034baca48594faeae636c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8cc84ea05aa8b5ac7ecc5c869cdb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754e85430321fb11e20413b73fbfdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d9d7329c1d861ca94f3176694f2ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8744db2920804898a55ae590ffbcee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264485c3985b884a0b0948708aea1c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79812f95a9a517bb0f955c350c50bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105511dd7e1f9e0e463c07006f5a803672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1f37bbad72905c188e075839c6ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68d4f69862bf249d3c2348888308d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c661f6f95e5d64af58a9ff9a904b318675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd477398acc35c202e169072fa07b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c48e9e40115e6f7ea5f0b8382c8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d43b5dc3f8a8fe6fdfc79f2464ddd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb187cc0fba21503cb3961e13e8b36b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652760ca75a86f532b837c2ce6bc08d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1551acfdfac37a938166d5979dc826681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a46e3ff6ebda9bcf93f9e8ecf171f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa9dbcc6543b7117de6371081eb4c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48944b5bb0914dfb0659b154dee83a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc173a87088938573d4ca8731d93a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32395f27e977d5d3e47804a22f55dd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a0d2946bbf1eb4e729b5356ebc1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458444cffb9e795824cfe85eb4f46e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1201168b4d6746017b690a98116fac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce941c225e494193019cafb722a82567690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a7d2175c817b9da9ddf4ecdcab778691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe406f1bab207559ff5742cbe4745785692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c639d22ca4a5ada2743da6b2c67c61a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f16518e5afba32b581952832b75a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad8039c9c938b55a071ae92be189e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bceab77cf11773c4587df502e8b128696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0abbfd6b471a5ee58d0dacf4c1588697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df84542b498d8597cd875ca093b2db5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e0d3b3fca9107551e22c3590c81ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d4818ac1be6f773afe3e72b276c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198070daffd98a58f63887e3b74a6b8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d33638ca59f2737b73631720d0b22d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8e4400bb8203f4760dd7309c8a7a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811a0e311cc257e362e8d69e44239ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f2089bd8480b889b7a2ebe8c3c519705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167df91285e97259e30e5462e097e63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df859baf194895376e23dfd8306a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca7edb0d4880df60d49509451218d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee19494ff0e58c5854195dea87542a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eeaa5dc5c4e266d9b63b0abb5c7ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb52541b3c44c1085503e78d6beb47d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6ec8c0ef47bf54a714d1650812b00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb661ae5fa192bfc297fb12d5d61b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c0325e587188ad72182cc37fab4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15969f008dfd32b6eee3e168fbf234f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f90dbba81b67e8f65c65c1ff92d8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4f3aaee2ec5edcda2030c0e4fc3d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86374b0ac2ff1c8ff89593d4921acd03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51517a897cdda97dcfddd011b0aac2a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba09b34bc3b1405dd3e7fc63e0288b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc589334ae152eb8c778f0c7d2823d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c430947fd61c0114e39d240378a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a894ea55f13364c50af97d890b027723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fdcd2f849d17925c45178577d9565724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e774cd8930d5bcba6dd3bbf03a2fed9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdd29b8776fcf3477d55a98526ada1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924937ef296ce1b644a1353f84a563b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4517b3a49e20cca2adae706eeb780728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103eb2e507608ff01e0db329b145cc5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd494ab7575d167a6b205f1bf4437730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d771ba134e716ba4270b01d3cac8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279360570c4dd5d09a59cd5a62224231732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55801e9edd858deb570815e258386b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d35d7e3b06f81191e895850bc8a96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0906a53e5df14ad5a9ff658740c1997735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5ed2dd6707e22f5515ba10dde5bfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216233f69d91d965b0475a06379fab4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc9ddd4954a8e99f2d485a0f27024738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c76cf804e23e48ea41340c84e950ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1b77b18bf05922acab08778f8562740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b727164515cd40f9fcb732138bc2d37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef89546857152c51e66e550c7aded5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5178473aaf5c4f2c90684b11f713dc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b39803fcc056a62014ac174a02790c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f5c2b62443caae5eb45262628f085745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dcc4c946f4eed753a9c399266471a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b32ebf8cf119b4985aa9d42b356fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eba1665cee1afa5947d5d9ecf85092748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340347692e159461379c3b98ad03ae3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba8cc123ecae8f1dd7b749a8a22d41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0df0233630f980f9ad2ad7a37d6d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf569e75fd2af2a12f84de40bd123752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02fc299e493834fcc5fcbc69b476db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656228ed2ab1b471a01c0efaf52ccba9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9c022046997bf1ccea7752a28a9e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49821c1567bcc0efbe60f64f461eeab6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ab47b2cd7e93573c7ea49e4c7bf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec5aa1a8a7459e7aaed0ad714fba5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f254b5f1cad6811aba4236b75b0b3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e9dbd1c2fbd42ae59415d8372436760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1033dad20ecf99caacd53c1f076c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e97d5f7404a11bea986bbebf7a920762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3f3df799b3de4540e013104bcb5b0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6c00a7213218515c76fd91c214201764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2714a0e99caa36d8c2239dfadb903765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326de14ee0479ccecb4ca703ab78a7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86eaeb2de158ce7b03b1ccead59e1e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>