--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3613,51 +3613,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5d45cf263c340cbaa388e821c7521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413f8de8aa51bdbe9a7fb18fd6dc992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a174bffb161893cfef6f12bb967d3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc73817ce383e6e7be3e60adb98e3394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500920811cb8056320685281b65f3705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c231fff89d54a4ec6b90946907ed0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44872181c0b6fa7a87ac123f332d994b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbad200df775eb477af041c45fcb8878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb377ef615de0b4be0f331acfd9519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca875e978620435423489b3212a5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6995a7ce94292e8cce3e3fe904f428811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fce01876ef13e06df99018cf39e2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a553a14d9fe752d23f78e18a1f0b6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76687bca6f7bcda04cc562a294a8761e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9754aeaadf7b2b8e5a7e99b143755b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc02b9bc18398377a8542b9663a23116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33593c3229d887f4c673649a5dc47b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0710ba2df6e05e7192e35a37e50cab718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7b6f3fd806d89bc5e162191b87e3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bc3febf7dddb301d321303edcc6ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a1f6aa88254d2d3173365f317ea2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49887449fc0422d2e11676ed41f715b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3755b497b809e556f0753cc15d9aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2f9339a5f60b861761634328b56d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ed167de457f1c934d4bd61dff2f8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33498134727221808a2a3bbd701aeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1bdc1d8ed52b43a9274a0b4988ef827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba920c5cc1e092fe305815d53cf9b8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c29b8d1292a66823b4e3b647ec486a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b30f5ff6b91dcd0e40d463f2ee5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc28ca65b06bcd6de7282ff8c194e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a4d64cc360a0491df3a9435d1a31232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66bb046f10d3528f29bf1583f3f2ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69fee657e4e3201e6fffff4b0e5ee334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deba297bc120c6745952a960a86c2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646483e8c94c90e4373587ae13a64336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c140e67d463dfc8737a9b28b0112037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7aec2566c0e12263571d50a0b3d5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca364bc5558a3317d69c190d6d95b56739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c57e1b4828a3f8cd9b0f1c1ec9fb7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049b766058cab791835531b37dfc8bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe9293dbac32234c374d7a8ff96d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cff23d34dd433f75d1e220dcfcbf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ef01ede4aafba577973da6afdff2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc79a65179f94632ad1ce60796289345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13779d445f132dc13ba536d190de84046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0671fe9ffd507b20bf9c8a31ee731c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d57fdb4886b5d4c74200dbccaac3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9e1b5c289affe4dd234c0b8490b1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3135b3b71d30127b7bced925bd54650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950f223f37e6ad537f6a9051140cf9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d463326e12dc917e73aed2582376e5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157d2606c255a0a22cb04a51788beef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c7f2168ae6653b9d5e18ade9b5a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f12d20b2756f6977d832147f642bfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a917b93075bb392cd8418030f19a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567a694a7d4a21203dca962d3b15d2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dedec4c1b04a43efb5f25315c5b0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b0cc3ba01a72866a3590b4e1d737159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d13093004dc47da77f8ad5e3fc31860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f6de85965479b959737872520ade61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43d26a45b66973110092305940f73e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b065326e7b4449c915c0835932f9f9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19288c83337bc77776fbdb10073ab1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075f2a7acc855c04bced4cee16cda1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97642ae34a7294c8fa6d22f23c0d611e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b22a8f40a28e28ffebf434336ff2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be27e23ea9d964cce29e60e44ec646c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf225b61f49218d81df62d24a3e6afc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db652df5410efc25f4464b9b8cce8b1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a22aba72d04055e705892adcc939171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e177b68f04f11199a7a9be9266a9d7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b388d8bb80a1b8ab7ec6a63da42d97173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073014e218134330334bf8ec338167674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50979a99d33314ab079aa8a490ac32775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b169480f720f4093cba70e23ed5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8507415bdf9c1e4f61837ffaf8bc93b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b39915838aaf2ff978155cfee73e1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6716d3048d08e51d98c3d506f2fb16b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa464558409c18744baf1c31e7d21680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7824587e6c2953350a14808f8fe56a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba42af45cac917d94603f687a93cf9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706909d1eadbe93f93499d0909ab1ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63091eb1e681dea7ebc8a256d6ab1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35067e47ec9cc675b8e543298fa1c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b4a1acc2b016f6ac8c2d3b8f3f8c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253eb3782a691e6226798f24818a39887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bee7120272ef3d67952e67da37fa388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99ab4963af8be5182a97513b3bab5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e082a852e18e30ef93e35281bcde4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e7e81013e0d6cbeedbef68609cae091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f7af557bb61b7c5d7b0ef6f186ce392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4deff4481be6ce6932b2dbf8a07e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5ee0cf8024343afc593bcb6f387f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6682e70484a6b9b33d5ca42581bd2c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf2ad0bf7a70c05154e61ca122b8f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee10b622c035a1f5884d22d7f3b1be197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cc776833c7a3198a633edef71fad798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a9e1c8d6e946b4f67980c5586eec699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28396ec6867d89fb7de7f8970631f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12ebdad9f32e76fb0fa77ee2320d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353f26ed3f46ffbddb12b9409c8ad0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835dd7f93ea2497385c0215bfe97f10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722822fa78fc811b8022f73e358f0b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c05c0c90fb8994dc78883f5449086e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700443b13bcee6b2288e6a0b947b33f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee9f1139d80de96a14c9a299b16e37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79af9a43012c28e149a1f683c005283108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe25a934827bc772c0dfcc3f4ebf70d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac243d31cd5acb025d16029d36bc5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113a2bab0dc94f41afb75c879cb105111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0cb1886a3fb1be9d9eee292b33b79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cd9e6d77112b35ccea3726fb08a9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96fbe3d991c0e74e1392fe96b81079114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d83e2fa48d85791ba857e99aacd28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc41474b704be161ac1ed3207190380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36dc1dd325d914cc1d58eacb64ee11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6b10b1d8cfcfafa637327f95845f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b8fd7e9284956fa7379af0a667547119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e22d54f462063b83c90f6fe3a98f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1564899fddbd283a70cb26ab7f6de1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49687ac9ab34b12d16d5cfc5609f08cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6af2092ced36ae112594eac9a3df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd0dec33a9a546547f1b779febb8ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81a0613517ac29d4319fb730dee7b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e3ab489799e645b8a1568943bbb42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e78eaa8e37bc30ce279554f320988127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6c3cc5aa3884ab683db69361e177128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9084b753f125aa939a9a8e253afec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892ddaa858e0435dbceb04d842008c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2248ba992835f42ce5c989805e2008131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a019b8776e5719108c35dac544055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0405e1410b2b034764af03d5aeb95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5870ba87234c8cd56bd303ce5ced70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb6978fc7e12e679359f3a4fda960135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5070e889855acb8cb3b8a5fd0812e0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c2b2d37bcdc84ad81bfb8c7e13aad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9a0f956c4e3ec5523762672ce28a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058e1921be1be394c09ed4ab2a33c42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b595f6e97fd169a79b5aab92d7ca5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a15cca6bc9ed7c3c6046a3d734662b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab4dfcef183ca9e7b543c5e179a737142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960568847da8f773aae3c93474f9f13c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a690479a2862a916cfb6cb1c434a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761e234879ae6195a8431495f2de1c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ad6f44b155326dd56078d778df6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fa03d788d95a344053296f1533b1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bf6013984ced64c490e9da70958a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87063004c831b1f7174bc56c5f06402b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994fd489bbc6357f50f6432c7c5643150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89672a94f94e39bfd49da1bbd5a34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c22a8d91d5d35baf0d41d1f2a942152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2329b5bc0641d790a39cacc63c178d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c0e0ae940e7f8b55bbc1a66d85c8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbf031fabc3791a2a4aa92e7a7843e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a924f82c46d28de24b233d35dcbf34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad24da20e6b4175e79bf3f1b4a6a943157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc089c99da8e6f95a479d7ca33f894158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f0a7c7b4640a4d0e687e5b57f04f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ab8c0f95143154e20aa93a1388d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ee151ad72a2171546d5845958566161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea5fe4b546296b1210d00f1f09fcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d616bb239fd5002d8e9d35dfd18d07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509cff8aa8bbf037332f7571c2d4623164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30431fcdeb47a7107d015815ed634c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3d69f9f3480ac84fb392ca402428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08229a6c5a1021894e90d99c3706fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c826527d4c5aebbef3cf3bbf57ee3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc98324c2db47346a4344ed2470b82c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af370cde4f58ac6d6046311900714029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5554b6c1d17aaa8e7579c03f130275171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f382a675c00db6a4a764476575bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31a1a2aece17add4dd4181fc4bcdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e8335f48e6d0aa56099abe0abbe60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f34bbe48d09bc8fecf8dd4bef4ab0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec8fcac84183061d2d542bf71e9b08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6acfeb75e85fa37bbd72c495781d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fee7eeaa1bf2a2310f6d3ba45c1b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c7e7b32f938e199d907a85a71bb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb7eb823f8e28f9993bf5916bd399180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e3ac1f4c8c1debb1d5acaff847766181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc234dc0483ec7402efc722133fde219182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9becb4c4488aa928436c42d427b923f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6315aa1e93950fa7ccf437bb39f6c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545d34c30e2b240af0257cbb26f769b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df8e9ebc8bbb82d6ee50b38ab848a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebc51758c9371bc8a3ce1331bac217187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc7712186caf04b523310f9d9054a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7ea127d3d0f03208b4234d7b2c060189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e3df6b51a490d9ded4db8e933cd83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b800720bf59f60ba1939f3308e463a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aa8038d5893b10caf57773f779c89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b5b6f2fcbe057cf70a3fe71077e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cffd50c879dcdf8deb287db12efcb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9914a3c09213052c0188b0735abda8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36634d315d19f650f984a36a73cb7cf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b27356cc9a4d6253ed668354e9de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8efe139e431199afa8ff894071d70a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc27204a23e71611c1be2a5f04260199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e32929cd3d55d46c817c685532b93d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b1f8584a57264ef38912767e3076201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb015fa4be4d1b6561cc9b70f835957a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eb00b4e9f630e78a09d4f4203df4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0229d050ad3e1eb4ecd3d6f51b8bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1540e4424d80485ac20238e650b3a4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61573e5bbe558b2af4af7bc2850869c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fa6711d9a3dc6701ac7c872599a92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a7287ce711be33b25887d17606907208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79c238a3433bd3fc4c6591224ef409209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bbd2c90110b4f1afe100c72079e48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97b989bf9a6ffe9b5ddca7b9ad4936211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ba1344f7bb503d96dd39351f9efe3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f4803f8786c2435be05eb05cc1dc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112667c95b7a924a19678eceeb0fcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1992a55fd17e357620b88ea98cb5923215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a727a0e98ac40aaf0111f132b0026216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68704ae51ccca4cde10dcd9f3c2082217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb9fa8c420d9710c303977cae6cd98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f2892a40e9018004dba05c36722eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd95ddf5c0ee33b28d6ff172f21fa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce919390d988543561b650dc2a0f68e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e20e1dc0bbf5bd42e92e0556776ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e35399de523db2aef2452bbec84d30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8ff8d33e8a719ba466a6ae275df2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3c94574e85ea32c014b3d7b8d6edc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd4223636e80f80bb09c14db9f5b0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ef94dbde4542eaae516c7409d01e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a179d7a9fd9d36dba46da3af641767228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530f3f2b784b4f52a2e922adbcc9381229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5f21d68d6b98ab09cbad10ac260e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5356627f06e770ae1f96f0b939bcf68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1a6bdfcb5120798ecdbe862a4e50e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c04a39823d2358f6aff8b3ab00e338233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b978a4f4cf75061050198568d6d0aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f823e2d8a3e112fb7f9956b00ddeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f22d0b6d5c9deb6a9693c81d53995236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc03ba9d42e4b1487a41c06b38ec04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2061c4a4b4f42aa1c00bf9b6fa405e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd2bfc98947eed18f2a4cfbe8a5d4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ddf1c7e17380f1f72c3dbe754228b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f4c7cc0e62f275eb09fb1f019f8f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da506855b84a867343880d86fda9c641242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd58b84194b2875c20743729d35ab5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5a22ec3377092a28dc9f970e6ed61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f144e82a1fe29875a9f8ccace4947d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7a43dcb9717e75478fbc4a996a1ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465d7244210556dc16ff3a10001e09d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338140897c3a239c1e35958aeb226b63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ff62528996082898621e50e4eee31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b1c8110c29ec058afb9d5fe9b4f7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f996e1f0d3c934b2e51f85b994cb002251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c303ba4e95080de9e48efea3aa9bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab030b111afb1d7e65be688fe4e3e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99a8553b5bef3b31b682fb290efb43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136b7a4434b8c14d51fcb9fdad156ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe282e33dbbc27689e0ac440fd475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050a0bf44e5d7df14c3600be03a93fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d4266662dccbcfd70dd4e1ac8d1ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d580deb9bf558392f751519d36143259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495acc18f9cd95325aa964e3a2a5140e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bdd6845f06eb1209cca4e0d21a11c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab61b27b7fb5263fc34b36e308dafe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13389c5227cd6643d5ad3cbefe2e8861263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56871c513978bf924633dd9f5ffcf1f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65816b457324911c56556c8e5049697265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15acb7a4fe7e700434134f6a5d758a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768073740fac8a2d9b87bf8f154d4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b6c92c5472176f24c77f8f45f1ef2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9072ec861d2e1b60f0e954f446c37fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449363aa2f914daf061691a95c0ccf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1037cc8212d1f3e558b5fe695767e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebab2d496aa5f56ef81a9699119153272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719e4057321785442b6b94475954160273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033af1e6eec265ad78cc18c3307f530274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa485a3dee946b4afaa5b31e42f7237275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a213021bf4c2e3b3f7db609dabc3528276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0ec60ec3d3dc94d44c43d972bca85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53746ea9fb7c5a5da0676caa97cf73e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6a0e960938e8911ec023a626fd0cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5464adf11373b1c3850def2bff60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41887e00871fe5b749deea278e876368281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443b7a6a30eb9ad1fe613fbcde7ba82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d65ad8b5883009599cb3f3c91e9d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab34771e6039a49000cec62ae88c27b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc966d83a565d04f65828c34d3878328285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb9d5d7ef3cb96658ff5f5d7868766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929f3b469842e655cca6a1cb2c35ab7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab03b836991790b16ff69a2e081ccf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c66a1060e9d834a027b6ea77f33a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140e87be1bd30177bbcf5ad85a29f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5824f5c20c800ff947d51aab5718d52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec916d1d07867ebfb1a62efebe8752292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f1fc9b406dac389c9895baf90909293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a89818e3b24849fd0e1e4e0843137294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616755b69163dadb18b06b44324fb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0003329c0905a77b4b39bfe160e01e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de34ec959224c29ed006148af092a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603911999a0ebe570ef59be1b18dbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dab8e12c4279868ae87e4bee8a446299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aaac3ba6dce25f520a9fce65bfcb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d2030e434702cda7b03d2fab1348301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d15a0fec18ae41a9c5b10966d0c7d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48852dce2052c9df5c00274fd0dc0d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83440fcb57b87fd8f317f436e85c500f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf89595bc1529b5c05b033c62f073305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34291fb85e8c6b9ea87587e19e13f5b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6f4a7b130c0c89765fa442434bf76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15becd35b67c137fb6d1f84139e1fdf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfdf85b1f1b95d00823385a11e702d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aa8f2cfc62d3946dffe17a3849ace310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888260ad85c307df1407bad8438e25d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a5994644be054a7ed341d3ef0a6c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7deac07f5607470c3ec72299a67f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574247178a0941a8a443686079fa555e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188310f6d099f52d3a520b81d2a7e172315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3116263b91f0918d86b4f03525077a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b80f6624664a50e34eb42fe2b3055317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad07d313335ba7fb5493cd7837111318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95dbd006c8365db5ae4103293e5bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcffe1d857e880836313d221f4b31e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a28d73057a66e659b564ab2547aeb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea535678c26fdb1815b16c443987652322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ae9f0401dd4e2cac957a261c08b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28331788782758e7496a2cbd4f4460bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb53933b780749aed1922363acdbd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed873ed75179c1aed755a6ea05c6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b60fcba569d42766e4b6cbfb4f4a73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c102ccd59a4b1b923923689d31a6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70f32ae03590d5e044a4984b023112329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab66c2312c470082d77afff30f3a389330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82f0cf58c67d439a32252563baa44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b114dcc60657189686d5cd26a845b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae6782a6dcd27bff3f334a1756ec21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d9a94f2723d0a6c29932b0639656334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f482a4b87b5d08fe4eedca01132289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0218b92611769f922869afe1b133b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b6fb9ac2844d8abac714594e255c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272593442733a03c274bf565dddf938338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05365ffdb67d9493ed9cce5d0edfe55e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491224e6bd23e250f1b4f67571b06c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb39f2ce1752c3bea617e95b6237d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ed968c1674f17f43de23e30513a24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba92a42baf35422ea6de4cbb81c90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a53e88606cdf5a4a3c1ab4981ae08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81585ca21087849afc252f488f364df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260c8653368fea2395ddf83cda16c39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95581bb9463fe96a74ff8cfd4e9a90c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db9fdca55a039ba4c620a281eba4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c424104b52aa013b12e2c03040d737349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62875788395891871c4020d063b42f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac902d71ddcf7211a7f3d656a8535eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2fcb346f8319c6febf14a254cf540352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec500069031eccdaf64591ce39868353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b374fa8591d65c4f3e5ea2de2b65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2bbd4a2bb64f6f89b7baaad017ce9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051122460699ce7394c81aaea60ec74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce8d22c37cff922fc619b2403cd662357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da599271a8d805ed5d561fc139045d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedabefdf8ebb9d9387c2b04ba187e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032991b85a7a5a614e3cd9067bc2791360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2cb7cee41227e13961305475e1f16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3120006aa4818f5055563b4df07df1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257327633e33ca6aaaf69b6612570fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0aa96936045095b350c3cb7098425364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47203a576fbdb0220eb8b25a6b94d734365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178654a116c527e98019b0e28f35813f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3575856b35a8f67f4d7ed86279264fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee431ffd730d9f2adedaf96561d3d980368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebec2a3a7aa8d4f5e30b08ef17186b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ca3957e6a999fbae485601b237830370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857defa2e4cdcf74f824fcb7aceb078b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c3e11b00968ab74c4daba49633fca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf55421c0a3d3e12c8ab0250ae34d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a76b5ed039c6f816982fdbff17b0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aa496aaef2d5e3469743aca2710cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8fe7d9b58d12169f8b813426ed359376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6ff30a64300ac4b6ee6cd85406883377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc398983c8039e0e90015e5b7d7483378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ec2f06cc8fba827d03abf269ef87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8632b8295abf43975fa71e8ad3ce5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d8f44613270e3975e01c8fa34fc8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffa2bb06ed0dbcbd5da24a163afdb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522445c2752de88beb7129cd2c89a2aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918af430d36a7e8bc19330747841eb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8889c04bd5e8ebf16c77edb105a9903385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62017cfc1eb82d7c399bc8df38497c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679426cb73b51450de67bf6e5e734d4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30203f63e18e6ed515afe52b3c5ba2a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da26be6465aa30494d171229a8d8f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50055c09dc486c5c9e98b0a72f04518d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068467fbe027a2bf10ae6b30d3050b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b263a489c0e4f0f857c766ee1f0fcec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b97f4c3baa0388491851b979ae1bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83670d3138cff23e58848145bd2151394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b72bcf03caa74377f8848b28050e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dedb4fd5f552a04f9623941b1ee91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9dd58b24eec0c3f254c97e46cede7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d5bb7e6c6430feba8e32d99980655398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca74af6b73ed6bbf40cb6bbf248b878399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a34838c36ac1025fc484ea677389c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e264796bdf3b2e8e6ddaa681d333b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c37690e92fbcbb3a7622f62446410402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548ecbe9fe8ad06e09015477ee60caa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c8a9743509c9f176cde7805f3e24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4666dcbde83de3dcf29e74a8ccfc1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7eb5c4c7080b2c1c3a37b336e3a49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e04f71f806286c34ede9408ac118407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f820296e7eda6f08fb32401b63788408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c767c91678394b2388ceacb4a04cfdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfbd9610eefe9394e89e780b8f2cc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bce7e07a0ee359b5eb68208e81aca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a877e5bbd7666a2bd96ae4638f4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5501fc1aea99c6c214b584cf972cea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd87b88604581ceae105a7c1948198a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8f4e90a5d5667df29fcfc1cb66662415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d460c399e50fedf794fcca16975136b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7049a04dbd4dd174ee202d37ae5134b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922c326b431a4e8d5fe26e15c174a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943afbf7da6c4b9c1c2004d1e2c0b00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4550244c7ec04066fbcf9c1e5d0e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a90d33bc4e4430e0d5cc1aee67190e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aae164d135d247c88681cc11b35df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fec318d6da613cd6018e57a96b899423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9596c2a1dc3d003410b81b0d29949424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b75bd19dcbe29a4774760359644e14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480444b0490cd351f6d2053d1acb8b6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372452dc045a2e6cb877004342e8c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e57863a340233bb2602c1f7cf873428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b26fe89f06d013f4da07d47236483f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d854708339799c8d9865e472bd4d560430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db42da34368cc74cc419960b5072f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cdaec5f8e50cac03244475dd321ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e305e1c4e8fafb71484e6e9037ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a0e0a2018c1e11d50be674c774dd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f1ab422cff302569438b13f88ed1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c37cc4b1abeaf061a693c7078112436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfd9eabfb748263631e6a9d4d36f22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f9f9ff523239ae80ccd5199c2cdfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babba825166946389d1aa7725625093439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cf72259de16c4d77c8ed274fea671440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de704fb3b4cbdab13d6f590892ca221f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded237a621da2692f35e50458479880442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8bf9c3ff26199c7dee75ee616fd53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337615d584fc9c66a19885a044aaa271444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6d727de7686eab9d1f8dff2754650445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1caaa62a7d009669ab313c1164bb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fee4730f7081dd7953d5cbf6bffc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7eb2beed9698eb36c7b12174e864a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4b76375686876a3b6a8031b1c713449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddedc5f38e1bae7918020ecc31a904450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a739d9c7aa334b213914b2bf6130a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bedde9583fa081dca76109de2dc4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dba9e95b12c54146f45195330f220453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a0964eebd5ce2d141dd0b82b6775454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5b369e0e6517fdc7c710c1041d123455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940159e0c504a1e72fdebf910a1a6b09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891557f968b8dcb1fb1ff991ba9bc5b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86e4d3bf75758e7e7d95b535c94a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cacb01f2cc3cbcd9cfb457e23f378459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298961522500ba093931c8050ee2467d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7772b2c4ef672740b37f57ae95a8316461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef68594613fd63fda2dbc5e6c98c3e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a57fb1e871c480f10123a3b367edd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4651d79e93015559fc0844b038df6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44f2e0412aff3accbe08bb071b950465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee591335262fb7351f04fc7a8c528f9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc6ebbd71071e008e2f2fcf50005d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142244862e7675cc422bbb52ec89134f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794286f92f497a373fae44de96b79f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324bd99410fb0601b70e741f0991393470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2624c3c2767cfacb2b986737ea36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ac99f302bbb6e222da5a4e718d56a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24468c9a5c93bdbe1b0398d42e79fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e320c81f64ae62780f11c4b9401e7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f8b354dd965193f4c06373c2554f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb48f3ae40de2840e882d47bcfdf43f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96b66066a8df1d1b11d4c8dc92ef01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0309728fffdbbef6b78846ed2dde181478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2dd04913504c2c90334d3134558de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd14551fdad22d3ebfa864ed9a3e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab55f264fe156eaf9c65546ec3f12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96840028d5005ffed7333941e3315659482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0191b80f58fb2320241f35db8698f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74389e09d09ec227f9e71ae87925811a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93456a5a352a99d0c067039a98c112ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aa6ab7b4015406d7001e8b6c5950d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18713fa883603075dd3e619742bed26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed842875d6e459326847f47caf582488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e282c4c067f66c3574b5bd4dfa4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a847fa33fed82ea76f3560591c5681490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc14d30ecc726f21e20325cb42dcf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6413b883483773fc7e431ada3711b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b255ac3b2a29e53f9c3b05bdf2a445493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5fd1a23db90d5f9a24e36b38d2bcd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a8e8836c8ba01595dbd575e2b2e40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ff39139c0e4e8cbf6c84ee5a9e53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b6953111b502760971e3a4cec1daa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b54be7a78e08de6ab0e8be252eee02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c970b5da1349a2d36360b4a7cedb6bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f66c9df55876d059819eb6d8dc063500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049d0245280c12e2f4c1f1b79f29954501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be485d9d6fd66e795263d4428201d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa6e8ef161acc0e996cc701e793639503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f901704ddaaf34d2ac61a0eecd962a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef5a8d1c5b6bfcb1739e4e2a7d8880505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e044fc97f4f51ece00aa034def6a09a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad93fc0b1be631cbbb123fb82e84b84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa838bfb7d37091b5fe0db99ae0d6e27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eadde44607042d1693b09bf8ba585b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e2dd2e17a865e02dc84cafe851be8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2dbaaf43ec20fea59ba079d92ae2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a627ee5b57476ae654dc1d0441cdd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b7593e0ada87bd5bb1fd085b81c0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee19a5f3489ea08ea27b7c66c8bbc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85f5988787c9ba192732d1ee559d50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef4e6de31915cf51f2cc6a1894ddb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9786f0bb53551aa1eea59e9305586517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22099b13c509e056b9074f54ce55609a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bf290641800e528454c38ff9ac942519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce1c92ad841215404dbc749f13f824520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ac04fc725c15e12b70718d64c0591521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2008f797e5a845f4594d7b6f931c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e9d0595916c33b6717fd8fadfcf27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b549259fbd0639bed5f5824ea66ae0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86459f9d5641f1473e96cd588bd77f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44d0dc9a49c902fcec335af29ea85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977136237a3d049d8cef929b9d2243527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af573ea387f8a8f471caa15ce1a4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3e3ed8de318ccea094b89060c6627529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e315c2cecb34a11ef4a51825ea18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14801313c439d0f6290935eec5af21a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cf71659ab5008f5d278a61d6d7c45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2bd05ad8b9f19186df915c7aa59cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab72cd093f7944313270d05382a97c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc422dee6f25ed5290a795240910d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad728638488fe4f73236dcfe97a74163536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2c42f386936fa2531477fb4e7d675537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baee5dc36a056d797e378d538fe351538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51a5e4ac452417269c6240f7db0a97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a19e88016f0b0b623e16b819644b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8009e5591e44998f77434957bd80f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a78d8425e204bc110f2063eb92e8d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46614858e15db63cec4e3faacb5575543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffc990d35eb693b306d6e95c1980ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a2e1e25e7858f6619a9b45500513b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bdf846feadbbfffeeca17249df4a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456f8950cb8e1157210c941ae46909547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98fe1e5d2fa642f45cc4ed6ad19e8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c029762fd16376239eade6249de870549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bada8b784c634793fcc619b453df20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a14f2e8351833864bf413ae4016f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f2de65ce64cf6c3b3cd3ad811dc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea9b339029d5e007ff2f07d4873df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0db5e9676260bae497bebd439231a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b144be5efca1e6bedec67d79f1d3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d754ae8d33fdfd195a80832e4c5507556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282df100bfefbb2f9de2f6cedf46bb28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1636bc06f0afb960b2be595b2a1f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a124aa598861eeeecfdcbf8585cf0bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb9016f6745ee048eca306c1752c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbb4a76ed30275c1b879242062e15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a455c919d3764a377299cea506093d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182e4f1ad7ae8175043b90a36af6d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be8eb4175d5a352f9d1044d288b55c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080e37b3ec221d38acfd2f6d5084585565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2263f6c391aaf8381563014eaf652566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2682ddad134f7ddd4e23003d46958fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609a08246e578b4d8f971ff90dac5d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e9b56a264e2cbd9243a9d7fc7f4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e0815f3b34cdce554e26570932d4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df094b250820fcb282e9e51acfb94c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2fbe2eeae127e5ce22377e31f92a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601528d82a19f83044ebd5944aa71c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f340004634cb4dfb4c76abd45138574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b72dc2eeef8b06543c3e10eb28a078575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dfad66a7391daa985e998a7bf88e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba19a8eb012f679b4e0f3fb9034e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d28ab6a350f53d35227c6ff037b7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d550026a4d133d5a37b8d926d6be0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8610675f6fe607f3f00102774833b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4057229c0168188fe2ad81ddb669ff2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ef73c30adaecd22f35fa9e28ebe9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9585cea36e0529a03c32dca72dbe28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389363a8e70f857164cdfe5031e53a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbadf97455583e934b4933ffd5dcad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9666cdb7222bee68314642de90dd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9beff9f980949d2e908b28b7854eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e5fcddd2447e7b379baac35c64c03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45aaf143f3ca5dd74b9e24797f499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319eeb5182ec186ef68624aa30896a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b5feb3e2ecc3d27f73deed4e5995591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a83e2e6695fdbf7564abefe3e89a73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617fcc8c48756d92d5956d9aa3be7f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12c872798dfcf08f27b8df26321038594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e4e0c7b1c5768f291bd7486244eb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf7f208e426736584dea209bebaa40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b5b72470320fdf46c14945b840c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71309d2afcdbe498d0c1bd4bc6330b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802d18fb9a37da684b05f106959ee2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044acfdeef95ee2cfc76fb9fe0aed3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc94f99b014cb5a6f0ca4131251cc24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbfddb38b0fdd4fe50f43062e5100e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd64eb8742ff8b39404b058cb8989b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c48c8024800e1871e9a179c289ab51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fafb75b04e522c2924333a37bfb2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e41c7d38797f228cbc34faf4558cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d2811725d4cb9bc6fbe454b9c0e9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf965e7267e8ebc1210e77c6a65d67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a12c6f0477c5a7437163b75a81a4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6708cee2801f12bc3405f10a9184a09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18863d4649b286c0509a7403e58ece5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad262e923ce168267f91376e13d686612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0cf4492ce7090ba47d839d4084cac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbfb9387ba9b1bc984f8e95e035c7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe97ee39d6e2ddd04b75829a9baf921615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1194fb34a2b2f07eb73361d9cc1869b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044008373ddce7f1d78da5812570933617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8bf8d472d73794cc89091b58a395e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee094b3207043e496e60083539695619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c7f781ed2a0b0fa7f6899a057f471620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7bf5d76c0836c8de7def49adc5d4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7da295962d518afcc2dc5b0871cff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57096742e1ab0744f761def22cb93c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef51b19434bcc61da38941a8a375a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e32f291e026d06c9a221920517cf2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c28a8cdef8e4262adf79696c8577f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e417aee9d5ea95ca0dde7534cf3aed6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d4a3cd729882d22edc9d2363c09b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb647d78896ff9ab561bd7c266fc723629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa41dec2a744e7b1a909c85ac5538c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97027c527fb29c0492b85e246bb917631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128cf83ddc4f9d91d773ecc6209b0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8fde197f2a50387b5c1242dd53ae0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9794dc332c3bc7249f7a0b18635db9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140aecbeb472dff2ec7fc5ccf919a28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ee756a67d115a2cb56ed9a7df491e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268ddfbd30759449fe6a47c0986b090637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa3646779d74e6742d8a016813402d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f58288c1b65e37d03f206423d619639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d34196aec225d944eb6b82a69c3cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585076ae5d2e0104291ec73aeb074426641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f494ef8b1dee8ae90f06034d30e6e1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d4da59e888569c68554b7a393bd5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df37e3969bfbc1ba5b8358fe02c9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b4027dec81c1bac46c525d2a98bc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0253cf9ddacb26828a9e77ea61e3f7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6afc7ce7b4e7f7d83893798971a81e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dea0f27f8a61b5b9be7ddd81b2468648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36d30b215d2653464eb329cb5449c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e6c9178e350ec539710e514b63837650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd854f7bf5041f6afdf54a78dd51b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a3b1d8354e5f23302a9db9dc12a7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917958a918320c69c7c2d5f778e04991653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957759cae30b41a2910fca6a36ceaad6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354cfd167fcd729083df15ddc7df1a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f7e551d4fed970181f6179cd91c04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837c250d93e6545d7c6d97d977523d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f26ac76aa827fe5f83c9be059dea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9cafd58c8e23f37394dcb3f4c5a56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f76b19543336f9f2caa34ec38c8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a713fe171c2caaa78242c4ccb21f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794dbabef8be3819d8c9486873d641d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba91f92c69430e5500aa60ab9827fc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dde907fb809d48610bf23aea32aea4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c2bc5f494b0687c70a0d5dcefb1c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162057ae8178648c61bc403fade9fc2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f84bee312f7e0604b3d90504ae5e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39166b9c54a9f531d4b4f43df92efe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd62963769002d808460ea23937547669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61be1942d57510e41a5eb8473c17d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0b91f595496077e2a43e725cadeae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f3b11782ca9cec2ed941c04ff5cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd67cd27e182b3ee6381b564a359c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a901e25b49081621cacaf34cb11e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee27b4b2ce6669053569ee81988523675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d68c5b41132eea9149f4620c8528d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7545b19e1a6d1f6e1bfe72d6f39d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed9e00409fe0a962db92c4ba0db6b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf91bb1ff2acfd545e34492354e40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e977feb98b4176733609755841509d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1c843948a04c8abefa23a13f423e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f99791f19fb6ff1c13bba4dc9b3cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade6bd4652207484cdc05367dda45e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a4a5dab07b5ac11c7dc4b07c4555684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a463b9e9ce93ae01451df898f0e6c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756fc06e940570ac1eddef89606ca66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a224ee6c56bc26b97a24d68a73b22d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a12e95fbad93f9d23d8c99dbfe5ca2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6211e3ade53b16208b787465990048689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f416181d451a813ed83646a313de82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5410f20c2e30dc58e99fdea16375d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413fc1f59fcb6ede5e545d33529c947692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e0bf53a8587af86183b01eea63d2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203456b1cf41215008c80280ff35716694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b14ed1c801e597c90c5ede1d57f67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43885ad82bccaeabf5fe935a871e0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826807a4f8e495bfbd21ba8fe1351b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890a3f056ce594dbe7d4628bfaeed33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec368866e342708f2b353fc9c297900d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e96d9c556a96301866827e945b05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187864103928199204c566e5b1e41d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7536eabba2032aac0c87681fba4f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d2517b9253b454c4b84cdd11b3bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc7f1ef64bcf0a5435bf4fc3a29810704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622e180f60f3ba71cdebed1ecaa2848705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081fca5b0d4da7bde003cc9bb31f9c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828976debf29d3bdae3a6789db55f93e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5ca6ff73c7647edaaa52eabc927f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f91cec7b529ba4d28083f1e82d94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8887c1364ba7921e289ad526bf7af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa748fbd73a5f589dea5d7e1a43f99d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0c5b9084d65a4c3c5d2f9bff09c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7f9d666f425ea673cbe4d54d64590713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48bac39e1affcf9a77f51f4d44bf98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf70ec356dda7d941347fc93c6d173a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d59b3057e1391deb76d6ff8ee82ef9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ef7829221c9b4d013ef16189ba8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f55e33ec5dbe401974a9bccbf2684c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb01b57a2920a6854fd1a8153c19c33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c26cb55f128392fde5f6b7d0e911720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a15f99e669ac1c63c2d478ecbc168721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67cce6d64c761e6a4cb8d487146d46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd64547f213ba8642cb25323fdd9d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8aa94669778f9d57ec4ee0ff9bb89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522cbe26ef6779da6b1c9507262e8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f44de30b62a9dd993367988fb38ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b80b7c069559a8efda8ec88f1d61f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9a33a54beb02ca66e962d80a322a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ca5932e36dfa650cd3a9d70214148729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b709a8ca2b9ea7ccc95c296188d3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511ad88945544da984d766c341a8841731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164380eddcb4ddd7a075b0e4fdba427732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb0847bf8712e2209c10ff2c83548b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810f09736bf52fc8a206c8cd84b17fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405ea89122043b94a6a125e5c39343c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f3ba1af3e3ab7bc049747d10f6b7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27f9a7c5cccfa06d0c9b78bb1f02ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee548325ccf21fae1b32d6554c0fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1de6f6c4defb9dbc8e8e9c639afa7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01811e1fece86326acd05198bf14474c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0f17eed04d70ff72c00dbe2e0472f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb8ef283877fb105d6535601885bef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c356efd36f399dd24f2b7c9a2767743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad25a305632c6068414aab2bda7473744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08259b60e611f69d1b5b244e5a86fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff635635a345dcea2ad2a2c2355fbf51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042547a098e700782c5d1e9dadaac156747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e7c265f084e931d66f3936b3fe62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e872a0d587de44d4e5d407864e8236a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a8b07cf290867cdc2513fdfeecc37750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba203cd5dbc06c2b74284afbb1853d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5d354646f16a04cf889a2fe3561a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dccaaa5b32c1d7590e822a2034c808753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6770efbd1e8d2e42c88d45fc2436203754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94db17a36c3a5999b95fd0ddea94cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56491eef4fa2cf38f50e2cdba8ed8ef6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042cab14c7b6f767f835e84d55804da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3350069f103acc51115520efe4c93d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f0afe7ffc9e9b78dbcf57a6c0ffc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db05598367abfa6f2daf394598d3e0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dbdc32656b10e6f6c68c7024fcdb6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce955eb5ed03b37f34cd69039537c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29c722ba511bd24c3e364cc7362fec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6bcad1453b50a5f35867a5a6c424e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7905891207c31c8c1c00f44550e59765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787063e9c3106a5510875d6773129c23766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a3c329f8a935889c056f084ef5523767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff32184233e3f2fcf5a1f1dd248a37768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc897c229825fe2cc9547ae10f367ab1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d356bb44fc944e546ee48496bd750bc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d70918a9ee573c2b0e945e05ecb4a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e24f1461cd3350e433f0809435c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551ebf321e2655b327311bfeda3fbdd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba53443a66e0334a9c65c2075b74e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fd05e7aac79399d2eea4d8e0d8ba1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1fddab0e9e8ee4d8e7223d485137776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ac01368bed513b4974f8c78cc31f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e24c60a12a7438816e60970760812a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c1f857c505f747bba1b2a278e3906779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3fcbcb9859b263886c6b7a094ede4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14fc97660df285f51a6516e385018d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e46bd299ba7afefa0fad0f40d3be55782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bf87be1c877ab1a268507b3c5d2d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb803bc56409742cc35ac61d58ccce99784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf1e5a55ad00502080e4ea26535766785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181fecbc1b3c469bb40fd03098e5071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587548345fe701faba7a96608ce77d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528cca794878931688d05f9143b35a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179fcfe849a06c94c03eaaf30a451a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a23a3ccdc1e486eba39cdf142cc73e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13a5a60c47fdc289190c3db8e178976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfefd71076aa6b74ca5824c006a28dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d017cfbe66f7ee542e772f5fc45be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7743f03c976a90bf678f80c12287e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b9b622fb58f91cb44dfdd24aeea8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8e3069dde6e53734ef02cc830cd4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e093cfa02a46543cc45d2665a90ab212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f82d75500523e4698606e407049213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce1d8d19f05a9c0055b5ccfe93671614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5e275998617f56c91002eccd97dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c105b96329d95b3c8f6005a94317716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f1f43cd6918274774818ddb1a3f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cda078e8714ebd6283bbca7171bc4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b32472fc8c600d4823494438c777219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252211ed8894e7af5a28480f3467ac4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a028cd18f4bb263a25ebd547ce860121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936fab732c408d7abbc03308a2936ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522cd951f82e11280a0f1b2e8096ddf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67db0ccba762bd0069c8eb00048be6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751934a3c1e24fb5b3b26e069fbd4c4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dedbb0edfbdddbee9720e61d8cea9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027683b55d4086e8afaaf45637c6e78527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d69cacbf77c3b6835ab842224df7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db5c625d5254d2103b83d10db5528629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b16d48f9b02032741f0d169cc344330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399662e3469c818598ae655d2446700931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba1f37dc731755d39aebb3caec429c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed80d20af30ffd116451eadd87438433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad94f5f7f0c9b93fef3beecdb767bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fba9022ad86231c3bfe5f8b5d4f8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956338a6c1d39e72be3cb03063bed6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f2f8c9dca652b3226df19ddfc379b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5083d0b9c9c0234b8f0db782906a21d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77598dc7c36ba649277615c6dfb88b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f71f724d7d21185d6d82ab8c8490340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8ffc1ab12b0781127c92805ababdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb94a2637cfce9db333070382b18a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1b32a35e5cab64b3a7c49a77057f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3be139df04680c2f1f8158181f84544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862f8617a928041b1328d1407bc9afa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560e03b818b0075a4ff9f9772928d4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7439455f3374e0c5265cac38e3b92b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40943d339cb21469dc33a42d205fd3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f341cc90a922831eb99f54d74033149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa3d671a9a476c3db09ce1b1dde5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a38a3ba0a437b21ea84e1c0b2df9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a1d6197e1ff00b732e00471551ed952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11630c86085254aa0fe05f04fd19848e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47695fb11a0d0293cf74ccd20301d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568f3e354f6a70065f96d2f3a4be8b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca9f93311ca464b78405a1bd8c77a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6905d122c9f26fb26075433a59fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e86ab4bc853e741ff3d61c5d27b4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c002808765efa74f274554869cec33359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ae32b8481800fb72a4bff50ccd6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03a9a7045a566d3c9e47a280aabb0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18f736d0c62d6774ead5b13790f44c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75eb5922bbf5a1c55aee3d2fc64a5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a34771cc826343f6cec374311d14b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f13a13bc8306b61a1f6c3aea7cc8ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf93d71808b5e9233ecfb63d1a64e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dce61767a5fad32e32df4131f6012b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433488665db7f122cb46056e22a2ab5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fec9685bd81815474c57e656587c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb1c951f157c354055e662cdb833a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867bbc73786b593b818e16444df37571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58806b9e11b64e0987b54edc2f27437f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f4d3b3e2991ec19da07f7ec69ebfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564b4574a0fbdba2c938c3d2642eae174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550dd53e6159d66b246a167a53284f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26bb743553c3c2df368f540d76dd3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abcb28245bd52aa56f7b689dc66b9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1b4679e821ea5b403e166c2bb12678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e245dbe214a4ad0b668a635e4599c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d210e3be983d4a11ff5b159eabea59980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d2cecbc9f3d440731f8caf74365f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1652eb08d6011789dcd5e7b7029b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf47d0b4bc77724ffbd2c281d2d39f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46c66271120c57fcd69caee9d1472a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c4ea1ccfd005667bc4bde45c5477785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b9c97da02e8e0e6c42c71898defe486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b3e57708986bef79729a52fb0d8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021765da2abe6650592491da747c7fdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368760a4d314930169ec62e701820a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2383fc034edd36159a47bc6574f6f8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9f103541e46da24298e27bda327a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84a627ed78a3cfb000d766277ab1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d2f4dc38436941c916750709c2f7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26addabc95286c1b199d37104f7324b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb634f637a2bf132ff18b6bc5274b2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ab39201f70cd9e1e1307881e1d0d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc08f1ee7af44b0dd9011af9e5d39397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60cf737a09e9aac761978e83cad11f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abed5f805f658c2fe9af5fc5cad1a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4d2ec429cc3011d735d2554efa0f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49bdca3ae8f477d342d10cddb55323101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec967bfd154c55685d11f8fce0cc54a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b756aba8969454fc502aa7c1d78087103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f170451b256f3d85a5adad7aceb2525104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeae0e4310fc0407371e6b6bd1ace60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dca3e4589ed74fd42353b7ebca8706106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b06b63157c85e53e0e3585b0934ebe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a92e9151a86cc9e7d0355ce11c16e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf939516ad60870562cb35d45f15e58c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a3c17e0c1358bf6a2f567ac60b061110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd635d3ba4fbc1cf56e5cb5db57514111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21906386531be44adac746955f2124112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714a27adbec9a6ad8359cd1ced260ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f510dacf3e4c514095bca1e4bf26f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcc1206fee025e94d58a015a78cbf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdedf56301214fdfc57a26593d04eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a03dedc5268063dc38571de376d51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e84d724114e6c6989e4e02bfd7379118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ddbcd96c95efbe02500527ddf98f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d1c0dfeca0eca0c6c32e850ed7f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ec3a537349c09a2019830baece4ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cca4c56a511cceeae72729d6a019e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae03c8f6ae1ba0a73b8a5fc649c33c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317f301fb3e577fb5cd7ace542913fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb72101fa4dc52260ab2315dbb52ad5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823fc5bc93079abbf0e43be70ed50b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f354da55ed054de4da2598bd10a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750d1871866215ac91a60f54c0948b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710603ca1584e1ff769ec0b4ee7f1d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68226d21ef844805d35779eca2af4b3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fb90f98d71c7df540ff5317664d66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db153f0522f76584a71b77f7366c8d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e245d3f5513510c02759cf228c900133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262a21f72a76f308d19eb3ac3f53361134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bfce9ff50d291b42dd42c803fcd3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21416e17ddcdd88fe93ad04f3109b5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f1b623352357dad7d4d523e0744a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c71251ff37a01295d2f382457a48d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe8e4c67cb734b42d5206ab311c3c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe285f2aea391f5c5f97c4e653be5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b43f268ef77e4981817f23378b047141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61621f3a03457ab1144458886b47621b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90234c3c70b87b307dbab82215bac1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c41e870712c13e15d1eff37d7a7722144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d87335a9180541791d30e3c0241cc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74833fe356abbfabcbe9c1681abe08ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a788a8963f4fab0e93fac723823a32b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6834e9591923c6cb0f56eab6aa2f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0c16f55d5d80f071c9342aa81c9cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72663925ee6ae04c2bd91f6515a733aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffe72a8edddb9f889643d8552e90f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2e44696d5e7912031adef3200934d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4f9fd880a6ea6514f04b59d8a73b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f47b1f010968c4296c0ebf2c0cc94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eef842abbf2a2096ac0c7a21c383a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c99e706cb6436f58d16003aa1e35ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c18277c0ea7817b07b870d389fb46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e6076085bb43b2e26021500c0c860158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb1c1e9aee1b562ae8b49a8b62b839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfa741e958bec21956736820a980de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca6a702002baf238b8f2e58c35781161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ddf4d5d3a3ca9ce83f32b5d611b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c680efc9eb9288af0b108bacae357163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27a75e65c77feae12620003140e118164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2c08bc784a81d3c42cbf9031f82c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0d7efb0d308dfeba4d281db34b2a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6f5f58529ebb6b680bd63943184c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00ebdf9b17438e69cc70731f6af0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983be6528e0d51a9a2ec4e74b84ed3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e2b6d690f6a63708ba7aeaf40bfff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe4ed173a1634339ed9d259556954d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab18a3d29cedcfe6cddef7432ecfd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d6aec135a6ddb53927621baccab05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe6e31909aa10562dd0efa0ff33e23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda801bd96bbb753b621199cebeca6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b379c6e5e79cddb0882ad93a689e3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52f1fe51cd06848c7691d180f76272177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1019ec30cf60647768589d1e224aa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05928115d1ccdc14e0e13f3fa38968e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483b56691f68da237e38392a5a0f35b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf736691ffa56d897d2fcf625cbce90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a1c83340b36ceedaab082e931af1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6126aa822ebef1972791a5a33af4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9bde02b5bfa9bfe67dfd453ec2769184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e2d0c8ae159ce49f576d53c2e254b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a344fca131b8e4cdfcaf73b24f597186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbf8fffab7d90de581ecaad673c433187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2441b0f8b2d8d2e3a7dea7807290d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c4e6efeb4ee26b13e1ba2e7ef1138189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda583bf0e7fe4a64a2353ec2a22ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a5fe933c1e3ed356834a74d212ed5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aa48d8d18aa0b9dbfbfd9d0e3e795192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141fc4894852568caf9a3a4d6c5afc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec208f25520977de68210ab7f5b026b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32043039ba037261b7f58b57563493fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1562c4eb15914c6ce86d3816cadc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658acc51cef0a5798b6de51f240171a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c9ad52701b44808a49850b4cc7aee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc34384a7026782a48620530dfaed5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b56c4bc30ce0d656702fc0df36bc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd11294ed392a1d5a9f50d0a75d9c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00036d101e6095c277150d2d4affb28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abef4eafb5b3f7af394c2cfac792832203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b9a310e79b5051ffee74d60c8b353204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0fbad22972938ec21fec537bb720205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c2fc6c4de849aec3658eb638c3c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d533d969d43900c5064450d247c42b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b564023ddc5f5d23b916f0304dbeba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67621413cdde3b9ccc8a5d90a8a3f475209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cd4421b310b5f9575c0ecf16f62ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee84c469c651da2d8204f85aa4fdbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61720c4cf205de5f440f2aac4eac50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6ee28325870f1bf1635fa75992804213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b57690727a41f2e93bebe47dc98a8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee039c33c29cf69f410ad4ff3afa2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1040b20cdd0466e487023d4fbdd24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5a76a0b528ec67285de9c82cc06ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41255975e461e61a0f5c28f97951c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2faa4ef9cc242aca6bd7ca8f0210cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b2133d4cd5e569cf464ae9e23b4f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d81edcafa57b4f28c1338511846f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f30aa7c8586c9f3430b4e35c06ba60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fb2cf767cc34ae5eaef4bfc0ab959223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a23fb226cd8bd329e0c302ca21a6c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d10e2ee671011b142ecfa824f2fd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb572d5772e8d2a8521a8befb185403226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6975f2cc415543bcde35c440c6ee1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c59633596f1efb0c1b981a9d4c7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b2112239a439c245c8c4abd67eca7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce08714b273a44db1f314d55f2f70c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86809516783a39972f82d31aa9fa1423231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6be6ae2c9716e7ce11294b92bfef0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066848518650dd15797c0fed5b37eec3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f337f5ed04c7db669f2cec0a8b47f44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae648bb325d824b5d9667309255dab92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2e830fa012a077a2e39684202189236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6f7518ec923314c122a2a5eef019c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9540b609c2c89482c8a81dbb179f1b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1194ce2b264ca6ca5e4d5a281f89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea35bc99e1b4942b87b29780b6b5ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfde72968059d4ef318c899c1ba5c01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646817e099845ab8302161ecc1bb7f32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7dbb74aceb422d9d5c67d3af8557c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659a125d3c967d2c35ed6262035f20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b1378d534f962f7f98dae2fbee0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e990010198869e677a7c0b9d1fcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6272b924410b434eb1884e6e22f6e6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb3fb580acb3d69c2f6be1d0b03f63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3867398072b3d1cfdbd767890667e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aca588f0a0479ea8e9f5333e76b0ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8045a9ef917be14f38ade947966176d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e61d9d3c3f05874e6ebf2eb78bfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce090c37c96b4ca01e70766882fd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90157a79eb3e5b8ffa2e473926d8a55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e70c25dfc5fe599b68c77ecc876c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011185d3b145eddbb5105c229bef264256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be904650cb93f056d46bd5235a143a1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57770e8a06c306388579d64b5323491d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d761eb1562bc1e53088e6656d6323259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786943501a1807daf5f5c053dd7859260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80640380eb94ed51fd59506e66706f6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62ff031a5bd4d28ecc8486e123879a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e17af271abf88439e404723ef37ea2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94488d81cfae8791da81c66a0905383d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872981307e78609dba31bdcdd863651265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1f88bd7a13f61b07f61ca1c9774c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080047dd4948eb4392640451c3e35ba2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6b5114d6adeaf7d2b6f40561769bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1128efbd5fc033dccf14885830fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74205557da0993696d2f79be8997f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513210ba4174847892c8d64bfdd99ac1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14f84927e5546676f2fd41f49551a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889527bd4d5cc8db13a131b31bbe595273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c5de325251b7f482ed28d4875f8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875be9cd39aaddb3affa1554a1e4d782275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85438f319c1350ed4e32e675a79ab89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138b7108b45e54a660cfebb3c72bb92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49267017b95feac80c98cd906d3cf26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2094e23ccf2775f0b66a2fb5228af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b6d0a6d753c092394e5e4cd0a10a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ed4546aca4b0d494f718ff649bde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db82e0641ca87004aaa77480349fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e8880bee01ef17cbfec0d1fc3afdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90756ba8639ae7cbdd21b6e1b2e807284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65a1d92ebbdff8d1be601066f3df61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0608c7570e39f32b784199ba1e9d161286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad40f74e6638eb26e1624b3a657361287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db978b228164be406e840a916b8c5c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a22b6c5a435d196d1281e3465f450289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c975131fe527b2eeb9b4bd4c8604290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb942ba97d25d1813c9338aa157abbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd76e40183b6002eb8192f8ac5210eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c31641af5e72f065096609a8787500293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425865d48c19f636467998e8f56c725294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bebcc92a0814ab8a31043968f1d81d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc5796c401c2d013ee9cbc9cc063a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89eb2f59a674dd68c54676414c675a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6a7e269fbd5954059ad0f0a19b8ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e359ba52db0cc003eb22a53ba44e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b75d18b39e8b8eddb319995d37bf1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5c5e15849dbb9cd2b218eb7e77fff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b51bccede933d893a748d75d9600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14999eb7bee12c90ea85d954639f7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35424a4bdb450d61270d8f5bc2e03c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b6b9cefe07212422d9d23e6f62944305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f3bd94f32292fad434dfe8aedfa1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b1ed033825954ae6f7fa113096f2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade452aef4bdc9bbdb44fd8a762c70e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb021581fee32c50727cc8cf8a9aaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c705457b53a330a4df95bfd0af95b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ef703ce18719554de620c9ad1019a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9b118ef30c3ad228449f2d069b605312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed81c25621f866fcb5c31471cd28f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd828e3171963999151b93a7d9e2dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854a6ebfca0713f93366c1aab72178f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff4c7e0fa6686cdbbecc3d05e49d9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b5e9441b0680a7fbfc2941aa89fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d73696befcc317f082d31c04a891d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78f172fa9ef67852f963a94141cadc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e950f4d94027d25706d1fa327cd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f709578cfcd92a41ade7fe0f2f23b07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043b53027d0d7f58ce7eb2dbb22bc76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f988903b33dbe13af39939431314e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74aaaacbe6d942c82156b3775170b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd71a6b299b5bfcf5197777c36264a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cb945ec91e9bcdb9d7785a6d110f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7cc65a2d1a8abd0b0ab5de22e8cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73a3b4f37f301f86326a633970762328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde10f50a41372c43b97f7d7f6c2f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d4f3a80000a2be74095d31cc4a041330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093b6ece2df9158f66d55a10d121d2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f1e1b10bf1134f065a5c6b2061877332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed2642f945977c2acc500aea0ecedc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22956e770266f6f9feef93c738c57046334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12b60c9dbc1cd369fdbb2098e5998a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614373bc3724f884c07c14bb238bb62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736bef4d12e16de3136bf84700d1224337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ea9c61ec7c0be64514e2eb964a21b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66f819fca7ced59fe92de5782bbac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38c22cb25d6d3bb0e3bcfbec277430340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ef37cc6077ea4cde29670c6359c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b50c1a21802ccef228f5e48757191342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadebc82f5cfd4253e197d8aaf43bdad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d81932e6f0e73a95b583dee649cdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b93cfb9d5a08ab87e4cc1ef08f25e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffc279f241fd5336e9e96cbfab3ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76f29dbcc98d2ed109fa9d75f71b84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f353eb7869e47873cfd75c18d38dae7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f09342bf0a250f113d4f019dd73ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f102d4edc08b70d71d6652a2ed76834350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec207b1ae2cfe3528251ba44c82f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a931baad27a7a1f50b099275723b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0a6a4686f46d63101912c00eedc86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d537e389241e2820eab56f73c3df8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a8c0e008d7158b4e6ed4bb7c757b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d55015e3af61ffdaded03e8eb4c35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51174a4c0e5370c68b7c7cef426adf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225327c0517cb20eecc2692f74825635358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cdd1c1f80fe79f7291427a073e1a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46288123eaecef4fc6fac1a16e3644360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ac10c23c1cb2d448b382558e28506361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb339652d8e1b252a7666ea391664f04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b506393b8ba9299e4be796b04fc4b14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d1e61ec58a9e42d957a71ec06dc7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35bcaea61bb6a32a296c87209a7367365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386bcb745651c9bd9147fcc92afa210366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550cd4d5aa119fb7b5ef4c6bbbcbb44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8366a2bbdf62c05d40b8bc53cb25e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49930bd93d0ea8481e4177b6922df07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedecd546a8f0391d8f825ae94e9739d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c012f84e4d3c053bd2298ddc26df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3136a84913b49530527812bbf5b0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc20f61fb586b7230c870f38d3e7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097dc6b23b38ad4ea017225286311c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1be5935e7c3a52fe7a8aa400a5c42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca96d0ea204bce73cafa34d362aab3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7f4f3a0efd773e34af32898d26d61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf055102b1dd93b0aad18b737b52bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88896f299605f239107ff49b4a653f9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd531d2419495abac16af28e9b04b3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361bc55059d0f178c76dab5920b5148381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6cfce1b2df8dc5d18f32bea3ebf0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22252eeb9f421e967540877e48cd1df0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06151b0176d971ff303f39e3d9a48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45d3e7c5290bbb5ae268df8e8370d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9933de62eb3426a0af6a400947766386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b7058d2932b017cf0c181bdd42752387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30311b54e73688d7af64f78664a3e506388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251d5cb0f016143626221d1326e053389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d78f75b16d38c98af7fb7f7ddae24a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86293257f802f6f95519ac53bb1b83ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93bc55e257eefec90a9802f655e0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac1a8beb3a896447deb1e4cf358199393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d9320179deeb29f9ab9214da11247394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a41723d34502861faf1398e7946d78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a0b864fede8c15b64668bf4b1a9f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f5735ab16c9cf11ab675317dc9f6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b296ac74b923c17080fc5e39592e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71cc7f641ce1e98dc442704a290aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4631d432941f2a6edec5bcb2f9fda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e29aabf0b6f38cf5502bbd90979a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0722aa6ee6395ecc5adfeac7196289402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f61225437cc8de9d018b14fcd1badc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b9d2f0ee46dee1d3281e92737656404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d0f7df3a572730eeb8418cb5a15b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d03990876aa1c05eb85e67cd298c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0faf18b8284496fd69f7e7d43f9162407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93180f414c8eea82df53c4fff13208408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06af2352616bfffe8693054df4bbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff876ab8cd3f6bf9a5da68ce833422410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c2c2fccede965e818fb3324dd3eaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c8f52f957a7d97524d61fed5c6842412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51d3a35e67a6a2f0ee7cbfed97119d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdd65b721eac5d416aa3239fbf4625414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c8fbf12cdb92a70ff5c40ea23eaf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe0ba0df1f7dc68ae0d173bb67e0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59737739f425d4bfdcb117a9902b926417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519041b90e66e8da281f266f8dec3dcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd255223bc234fe20cbd7b2a0d17bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf74c1b91171f664567fb75181c0f67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ba997274ac7542c621fedc43b0af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bdcba6583ba1cb7cf017957202096422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0df18cf5cfdbac9868a162430ca2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c34fbdbaa3804f5427100a706a420424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58869b70f42223d76351346165ac7eb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092aac11cb6d2e07ed05d975159efc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523980f8abdc33355d90a0fe87cd3be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fad91f88a43923825a99464bf5ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0f711c63539083e29b6da83ebf1f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901476ef88dd7ce623f4c4c75b708b16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1ca461b61b063a3c7f892e084db30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7332e6406ddc9e40cac4f2e4e945d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed059feb0bbe5d1d293ae8bc3549cf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74199a78887aa8d22c06da3db73e5de3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0c094dbf809734c71580b8f0d947a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de894cfdf069567daf360c83163781e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7faf4c81eebb205545fa3ac0c37497437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61ff7b500ed4a075efc1ca7e814d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee61f7964c6cd435aa508738d28a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99232f86fd76bba48c90d03407d83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc49cea8ee63c621c66827ab7e4430c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bec5faa73c68655362c8069f7de1ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33352b688e81509dc28b9474e1316d41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3904141c1e39a6c497c28e02b79ff41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8d1668dc4e1602c73b5b09125c8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c305d59824cd5f94ed8e95ec154ae2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46dde4c904e61b8df5ac8b4858cccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2458f0695958d315dfd7dbd11b003448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af89258b8b6a99c19b6224b86292b7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d363c7933d02bbd3a38707d97dd545c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0f26544dc0b7c04dbdf289d142cca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673a6e74714718272839bf33669a80b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4509af8a848c6811a9fad942270b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7a0cc2882f784f41550131fde4df1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692411194fe15de75001aa96c0ae847455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a1eb25cf7a0f69aec9f537ebea791456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10c96dcb18763aca95a56d66443619457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5908f9ae9b2f0112938ca3c665191458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c02714681ecc2493e0f618c718a2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4bfaf19d75dc501d612d9185785ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43588118ffbdc0ae74e7dec87412d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a43671a84984150d2bcfb6f34f421462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93656f321f302e2f6b1abce13d7aba4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0e2f225f4488d48149e4f25c19a75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df684257bfee4b5eb31b76eba07a47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f2b836c3cab74058131e35b46209466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f392631df3abc7b23fa82368a58529c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306be7945f6dce6209a36aa517a5646468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021edc6a5385849ff8e21cb6cf9b6c69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d4a6d0f53a0ed3dfade842d9258ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07e0289b9deb33dcae9f1f51e2c34b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6b5abcabd74c5ac70828ec603a4f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b1ff7a75e5405956b9eccc9f06bb5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eec5e93d34f14c49cc2210f68cd96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f95341ce2ca164d8c25ab78dd94f8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4c9a71d7798742460e290d46a2b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28008b71de7be52b6bfb80e8b4b6abf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3359164a130f21d3393516210bd1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887b6a23b96ea2e203b6280cd52597479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af068b61ab08041ac71fb4e2e02ba01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adde3921a2257372d38141386ad4fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b070e8b6f66af10a2eb2bae0fb95138482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fc3816a3ca4e1ea0f40f8406622af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afef40e1ee06d0a1bbf6be2af879232484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bdbace4704f387ae53f057b12d5eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf236bbc8382f96a2b9c95933961de2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebc745ed7c20f3b9713c2a563a302e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562b25e9e4013069c226ecf68d94806488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db786295fb7730b051e0aa9cec413e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032d1e66c8665f2410fedb29c53c47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da889731cc83b29d79ad2fb47bee5bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd80a54b1b257fb6a3ed1407bc3827a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d89540210009deb67d672a1049a25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197d8bbafda9497cedba8d4a940c36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3728fdf98e6865b5fcacd963b5888f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53743f13418aa1a4fbe19f9c350a12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f27ed9734ab8cecf7c523f2324ad7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90c915f71b84e844fac2409af3bb08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df0f468146ecabe5829a37ab2e5cf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1881a0ed3b75fbe2a0985f6f5cc962500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd10038bab4772d6e4e64f46b292952501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e8414e04c61eb08a588e153b8baf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906a8cbb8fc83aa881fcaee478bf5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91526a8dc76c382806d9dc570890bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de4c7e351afc4cb9c52d4a1170dfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162507db5859105fb9eab8e0fc44121506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25160aedce1f981adbd158fee88b1fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11485fd54e3838007f89f299a03a9be5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094b5829d2d821e9e42dead4e011cf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad24c7287c6abb4c2e28b5e4057d7df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818d2f8799e39aae712bf1d68865ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f279a0be324be876be7a94daf222512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642aa4f41a546358c72b9dc877b7a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107117e61327252b007f4ef12616bdb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9078e2bcb5a931a2b5674adedcc87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2807fe5abe6286f22892ab7562b5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786436f919ab3bccf4aaebed30ed5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f1aa8bd60d3d6cf129d5d4506481518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40063a8a39ebacacdb113861986986519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f90aae72f41b8da9cee7c8e15a912520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b13293ee1468b441b94c08b04bc0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a3d7bd55c7a05640839aeed167e01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607d42542aebda6c74b66dfb5a8b1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf80f910d920b32109c86a112e016e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e546927008d854c73377765d9664f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99d31bef71a7219f58ef00940db866526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f066cc58f1d11650aac45e1f5b4a68e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98205b0775d243a3ee41df4a7b9feca3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842e8c6c5525f2dcc2a8c4f4fcdf371529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c3ef762d812d79667e297aaf9b616530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154260252dbedc60b2c4dab3d23b085531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1f219da430c5ae23928411db08b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae2e7052ad6a7e927afa40d0eb2b80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8fc125491e9d3844a789f8f084ffe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e403a4ad1cefc5c88ca1df8baa99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b25a4b7e7c00105687c0454289908b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1842c482636b8eb7e5b26909cd9416a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aefc953038427d78cd9359418b5a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de46daea70cf25492a1856a58af3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47e4f5e1d17a0667c7e06920be392e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343baec76ce63ba5a46249dafd4cdb3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca688cf2d671f6dd76107cc7640513542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94306121820b6544fe8f206ba73b9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51006c00fdaea3296bd5d8d21832a709544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407c210cd647d3cd4eae859dcfc082c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f69f121f395365755586c7a1e5a83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c623255b07f324907006de7dcff7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edffda79e169233e5d2940e37ac21c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12573653168abd2d0bbb0527be71f6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bd96f28d1a70740f58be541f66f73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f41475ce546ad63f6939d7ab2756551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007279a234971a2303168868eeca7d40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736c7de322d6467fdd5de4e54e74803553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73d98b2e3b304bdebd98fbadecdcc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93cf113456a72817aab222e567a24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361aa5559f6d02b69304ae7b5420dd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd5eabfe91c7f0d54048f0bd0f2e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be527d03e70581bf4d52ce524b40d3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa76614b48bbade605cf78ecd74e51b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb3c07956590acc28d05c66e8203e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b0b3f571528b2245dbbc5a5e423ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1241b823766644d2e94fe673b471e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860b5754bedfc9e3d04a9476c90fb1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea709c60d02d73a04adc8482fb4b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ea5614cc15d8c3ee5fc26e9f6916565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9ed0cb893ddec47c448f45554c499566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f9a5240cb335dde3d741cc6189a66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cce99fab3b890c230da5732b1a6c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c05fa72e1c4a1fee49e55a44e78ce6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da93fe45f14c1fddd2eb549e6f034570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43884ba79bd6b52db5d623517abf2b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c10a99c6497fb018c94bb3b42a74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1f30261f69f82e6599601edf5984e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7384d67ccce198ced1ccccbc98f7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96a4f48fce9e7a54e08b20274d2556575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b269b62eff91ad6d8eead38a2a0f69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab695bd69a19fa978168f15324bb98d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9149d9eef9ec27df895cde08aa449e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b37d1842ad3864e5e2af554eb89a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf31662cffe3231f2752b2b9fdd3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf638ffa1f5178525547696d307e247581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10a0e9a7356e9d430c04bb187e7c7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8bb82e6976281571fdb74b8fed2a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e52f5a9ca73f972040e19b9867bfc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f5d0b8e2102d6194fd7c5942f628d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b691c32eb628cd57cf41b1d54bdba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebac8410e216c35ea60cf9542f02f3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10396e61a52f85616102256fb3febb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea80a7ddfe694f3088343e64ee3523589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73352b846bf4ad4885eff2873cd6ddf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca64a5bd30b291e362b89c023fca6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9342b229a02c34d91cddb335b25d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e59543a2e68d0e53f1ba3c542145f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27a8fdb6c97de191c957e7c6c7071c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d783837f9dbf7c7240b44a7b0c82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61e2413142c6c8beaca7116eea1b04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c27ba0b74fa69eb42cdcd0261db82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c137243881a5867c9c35b30c9400598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697783b44071dac5d9e5e1d0a12388b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f905b14b78e2f1211bd0f89ee841600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e862a7bc457a883e09996263911dea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9606630091fdf03b5023500b2f60e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e717e1e1896c3e50a1cd858603623e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51377a7eff64bbc73fa92ff5cea822b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee2bf52ed28fb3843fbeeb67b92a72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe8038b22e464f7cf2246dceb9942b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9af02934c4ebaf658a3e3f28feea3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b8132301c4c2c625141e7491efce8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe9407dd3d89ec5cb1916882750f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fbce8c750581c8fd0ff34d910e050610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06311bacdfec986037ca1fd87ba34da7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcf03f37c269b5bc6f5a358da042c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d1ef2c7b20dddf2d7676daccb116613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203c059c53bd54899abaa345ba53ba0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eabcd14b65f9e8f11027f25264a31e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc27e6c0ab52446a6dc9108d9abc625616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2cf53bec193c36445f551b586f700617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0dc8f19d335784fbe69e0efcea826618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed6d52943600d553b10ac3ed11a56c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa5fcc99297984ae343d16a80c60e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1fe2e8fc38763ea475c37992d00fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b882917d7c3bf5433debb66332bbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90b948c7204d3c5c5638bfa6750698623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd674ff6f4981fc045eaf592a88cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec2cdc2734dabb3a80927413ac2ee3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811efb5f70bdaadba44eca052464d55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6fd5240f508dc950c30e6b04c9894627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128371a77ba012b8d465466d69e798f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf367852c316b5d271c3e346334eb23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00649ce598e43f687f1b96e59021e82e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101325d793a1aa44ce2b1d1607c1f71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8afe14790b957698bb2dff0886f10f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc93fc73802a86d49f9bdc7ae08405633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b7c331b10b0e1c0fd0341348143c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced34bd5a2953cf3687702956161022f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab6c8f187e051866549537a3f6528636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a679b7a95b041ce982511adf11503f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a06530cf69bf19d8353ddf9339dcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a162dcf809c47fc69613efcaa2fdaad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f1cdf3863cc464525ad5e7dd1ca1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dbe0c1e7dfd2f65cce79d09be9fc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9c275fe5ecd393cd634546de6bf29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65566a8ebb9c3b93d7509d85350fe7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a720f331a9c3a3e35c9985f0ad6285a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aeea68fd3a0e88f4ef1bc507e70c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5229e4f51d44a4e30a2d8208c7a2bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eeb32acc90feec4082c78c34a09bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3853c99a8a0671b74eb122bc862fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38686d9e5cb1a62a87040cb627e7ea55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34067f848f01f4a27bf9cbf519a8a75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b4bdb36bebd499d4e49769749dc63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28024541da4a5036320dbcde186da45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f30684647dec944252c78b8243259653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df01953ac24b16524c7b70ae7bca84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f35f3537071aa6bb18bd7a0fc3d20f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce4a182f5ebfbd0c55ae91de98ccb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2781c3abeb58ca11f51fd6a9f832657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d631500e0eada0cea0a59a1359404658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43f35bb0efca219e526033be2115a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d756f418d8372448cf850448b5270a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e738ddffd7ee6a5ecbe827be92e740661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d14a866b69cdb19259c6d9ca946a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b82e7d209eb015031ab56b8dfea97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f826ab3ccfaddb9d7c83da34ef22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a80401d5fdd63e325f107b5cc8509665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64fb2920d0eb66e92c54cc1c323fd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565e05e51cf0c97660c0426fe0d92f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f43c31a082a81ffceb58b1e4d94bc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394da2820f2398a3d7490d2d0a9a7924669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aee54456b9dd53db758d8800489e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f10aa1419601a325e1207e08156429671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd91e187506e09e1a097bcd07295626672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad8f63eb0f34c3aac6a390b85016bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de38b3162cd44b38f425a9bfaadf1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb1e51a1cb865d1fb0be17e77a49f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675ebcf6e65fdedb584c41e53e982bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d71da12b29b354fd31841f6af7774677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0070b7096a1540f7b4df5fff959c3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7de236866a082a2727e751d143152679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a56b9af2ea0f4b0b730cbebd731d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0668446ac3b52d0b7e04c8a138aaf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0af8ec260aa991d27f5346353c0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2cfae76b30843520ed41b9313bf83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da3facd56c7be32fc20797cab506ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17625f10517bcc316f050e4773c28bf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684b1754c39df6407af5f02a9eda894686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe78a96169df66b83ec75e374446db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4673508c9927b8c4050ef29bfcfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e70244fdda2fbd6543c4338e1e73c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e53d1027f82c31ae8750d0a2a805c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02646d1f354862038836582106ff9e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c428de18c746e039cad163838c033c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c855aa7f44a33764e8efb76b3aa3cb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca1cb59efa832f1c6ffd675de2308694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e72cdabea68f00c63a14f32225e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742291d7d70006f5b1ab0428877d2e4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a883f3b484981fc54f89d98b5834e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fa4d824422e261ed4dbbe508885ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23a7be4c3c607b0b12dd2ab59bb4c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748804951f558d41ef80392b3820c9f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4127dd1b5f5b817bb39bba9f153dda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b13f3c25c3dc076557c44f7eef669702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967f449011f7aa9fb7756ce77f40fa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a834319c0f673c2423cc5ca0a8800e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98e222edc71a254315a6a58969256705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3abd877a4490f547ad8472f9142d13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d00c43d3444ab38ddbc89b2b291b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226c451ee05931866f7e2db3f9549f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75151d930c02450c8202fa1b665dff74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd06c2b9a824dbe378b0ef5912077cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5ed61dd9de05f235b75115521b4a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37812c3dbb9d122b2f23671e0224a1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca7d796f2c2cc0d7f425d0fb71ef3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d873c754850381ab30a094ffc0d43af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86180738c6411c2d779845d6136aa02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a14e55753bc09d0e99a5e95e6b10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687031fb27e55a320b38b505d2fd64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479145beb58cdd148cb2dbe7655715f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48c9371cb65101213c6c2f95c422fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d0b707637fc172c3c98e687283f09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6896f106aea01c2c02303768e223a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2120b62c49dac9b44a0cc296c1a4b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb5a6e3f0fd52f63c36203b92a02fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e6935263a6eea0665d1ff522fb3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859db5fc01632ef6b7d6a52c7d4ef9ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ec6b906bc01328248a93fb67dba7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d144bd8cab932cd2b47c2c0b70a5fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43ee4c728adcde02d27a62d4f8ae96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafdaa0cb45acc2af59c4c280008119729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5f0fdd66c61fbad998f240434da06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0ceaf10d603868d4231fc7870af1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21216b526e89bba3a6dba168d8f125e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3055ae5f4d6fc6d8fd8666b18d38fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152d10d3d6e287ab5f2d45aae862abb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad970b8d4db105620dc9e3db2bc4eebc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97c2ed75ed4c860cda5749397370a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc951c24c6228ebb4eb0aeef5a2f06f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f00f8786cdc5524b2342105ed736a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9aa893ca285d45a46b2b9ee284b5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3520f01451849003bfc9dbec140e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bf5bf9479c3af0892446aac637cc9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941e120c5d2beb01c25177f19cbeb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1da7730d0f700e6c76a9b7ab086539743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74c96d6d767ef400c7a6daebdf622744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd13cae7bbd2dd746d9c6c3b99618f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0762b64db81d65a4792f207fd3dea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09149bf712b4b64f2f20d845ec17f934747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfd4ef3d066e9478d8d2395a0fd819748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831235db4507be62fa34aaf19402c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd949754cc14242ea70794389e569514750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8cc41e5c144e0b00699f880478cce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51238908412edd9e923935056fb5fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30af3b465592189fefaf1f2ab212b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e958344332a647dfcc9dae8319ddf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58d1e7e9caffb2d7d700df2d4a890755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd700107bad95164b5ecb03d0cda404756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9f6ced17912f9c22ca395278f553757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2c509964c19f96cb73d866c628ba0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a32cb214549e91379fccf4e72398d4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82348a4ba727827d44ed0c90ee330c77760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45607faee7a04c8c5297a0f227d932da761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844780d8cc4f05257a8c6026e3b8383762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ede1ec5b3eec9f73736298c600aff5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed52f66d43a219180daa9c88b8b297764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f362f801c1a5601ee320f004de5781765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915aad6a612afb0e99ad668e039517e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2dc9a8b0334406b24b865f2cffa1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d506c416a96f20671814fb432ce9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dc594c62699ae00779e5c74933a46769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3b5b9850a2ae7c0996e03b6b8e64770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300a2efc89d9c9a0653472fcef9a982771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d51b23a282fe5db994d067ff9ea45772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1351e774c0eefc08e705ec5bdafdf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e956c5433b9b236e9c67ce0e0071b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7d6b537f440274b33a801cb7ba4e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77f4def368c5e73a5f778940d5aebc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce43f1e76b5ee3b16fbb21716ec190777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2800fb43c0b1e766737e81754065778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d3c8ae773286be05e46f4855eb841779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afdfc57afa3f6dc5675b7848dc0237780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac23165c6f8589d2b9119da1dd3683781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd076bfb96be19ba5b796094c4c9c91782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b19ec43259dec8db5225a36697e7d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11f121be4d89a0f7a88e397a407895784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee812dbb6555f73f35431045dd3fc785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>