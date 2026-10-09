--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb80c360845755925bde2850399aae61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e6f08cb69bca396c3527fb01ca1562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1cfc89416f0fb4939f0bcabefb2cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c828a48e02fed2252cb7293612fcad24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1681afffcf82bf7c319d7d772b248fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82b162ff6228c0d6abfa167f606ba26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60e3e503cc6ec41c4bb02bb7cb6687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f20ba2d088a72c1287f6c922016b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978b9ff19e5e12ad0eb7cc9765bf0389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a48002f0f25d7144fb56b61702f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1d0b9f39e51b8478059ffb7e705d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39d6cbc21c03aad3681bdf78fa22f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98ae7c928f1ab6e2593a2627bf7fc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314350b8acb3edccd06fbe8cd9c9d4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a3b583a472f03d4d6c0468109ae3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5eb2b7641cdec0e7039b412ee518316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5453738ff1558a39ba08e98109d6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc0e8df94c4b540eccc70fc77a6cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad81bc72e57adac6eb418511da9f3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246c9e7c7cc23dfa92ad35d2941dc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceca8899f56027df0ea7faa7c902c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d3c8151d3a9488c366173b9afc36222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a524a28717e3636fba480bbfce549723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2c3536067e4b6fff02945a36895024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9822b4dc89d8bb015730e1dd59ebe125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2d26cc7f185976f40c3e1a5d4fcb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2efe4a429e85b326d9087d86cebe7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f6ad7330b02879bc9a1d2ecddd7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ba4056d85ff2727e1b6363316b6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca4c11632871bc5675afcbc28ed45c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e215081d24b4a67468bde36cc90fd0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b437b459fa08dc4a59ae8fd1446a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c709842f45f5b70e5b9bea0543d3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb26b81884520582d90449fa26603b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee144b6cc5b05f9cf485bac16db102a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835a4a55978a75b9e49e416c861c7eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4939a58acf30c94361c4cc0490250a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e102f099d6c5658c8b07e2d0aa7ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c63d001ab111c894762b13e74a5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b13c8fe1ed0d4d8dd8ea3476b4fd8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de966a986106892b4d29f5c8d9b65a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc18251ebdc504cbc471415c3ebcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279790309dbeab1c1d6241b0d931455843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa30c8c66c1aeb02a0fbd8f76d20744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e61a1b608e54d4003470d77055fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da21d5723590b5b45c07db834f81446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582edb88a28639da88bc2ff910c438647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543560fcb743f4e7381b460801665a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ecfae47016f3b772b78640a56ec949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa774feac3769a667d87a708606ed050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fb6ea7e7401424bec532185d694a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c0cb4a441ac2c226309dc73b8016152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f31b9264ca0e9befe017c21813281053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe732081cc0923b162c5d85cc6ca844a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676f3d274afac35e2e17ba0968602f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f176ca6dd58eb2de113f211cab6a9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32219b401389a6ca72a1a38dc2445a0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb30c91130c70bbdd8caddb98410cb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199c775e255cbf4d64603004b0d831d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60eaae52cb15de17771fe3be5fe045b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa103e4c38c5bd31467fad517b268b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40caedd7b04146649788f8690fad1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fe61fd991170b5db17f38793e2bf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d5c7945413c9e3f651b9f0a525a7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cbbabe7a6d32977a17b4e0b930f6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa439804708c4116f5b20fd35dacc4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab15d59de9d57288a5b1c35552e33a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ccb77f976f93f2919f19b796be24768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c311e42f1505e185d1bfeeb721532669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7ce41e2c3cf7b72fa8719449f41f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81e8212bf2bf11ff732f762df1e6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2a16a5c73004e9b086ce8e692226972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd3c241235baf4221dcb8243c3ded73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca436c821159d898350438846fa94474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff28c6d1dcff54c19c651d958baca875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47e5a4e880c3b2e3fec209d1e8742976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2833ffa83dfdaf8bb3429e4062c781077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170b07de6c190a3b39379f21dd351a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f6e9266fa6925d8932808cae1f1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7a9edb0da573ca5fafa007ad8660a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c63b9dd45172b7e36bb6e6dd2c50b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb149ce123abf5253f62b0bdcfe294982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beafda504cce88543407b84ca92c4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30b60e7f0a45d92939357d7a6b758984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec739d259bbc9ae974df8a386a9ad985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba29202a46bc9e30a59c02a9822b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b8febe19384ad286245b8f79d00787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fce1eae18bff4a026046491c0e89388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89a7cd3efa7a88cc38fdcf91c7ac1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95773e9bbc945bedceec9c56233c0c0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6431611fcd51caf34e376a00aab091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c086b0b5fd14e21cd142c3315463c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ded3031311694fd8f4085f608fe7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549e024585743d746e6e0f5a202205794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2af1b635a1ff5f071fdcb1356c85f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929080ca494721dddfdc09f947c5324496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377e51fd1b2604f7074e981d567ce8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12baba492e960c55c1bf1a2b69fbd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d630a5b8098c75b89da5062723877b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ec9cfa4e55d539eaca039df94f80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d1361619d5d78e32f78a7863a2194101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcead1d3a60800dbadbaec91ecaae603102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b25d4367c611d7526e80d6950f726103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427c1a8b5c54d28527e3f00d2300b90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f9433931cada1408e3dbff52e9ded105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5c13aa10d3cd1f91644c8a14d6f72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535727fc0be0a63610d02589710fbbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bf7d1cc9bf146089b0ada5089da0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f61d9e9d6092f8d87d962e34c98dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0080be42bbbcdd988fbe7c563aee917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8fd002d9e977ceed992e0acfa636111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f704218593d2e723ddbb4d379f5c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda9f46de61a1fec2f49cc792e124b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be7c2a57ceaeb9cd684cf2512fb397114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4159a3fbac9a1abfd59a02cbd31610b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a59179a8efffb3dbf0a704795c9bc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e08542e41d0ee37b0811527450f9b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72385573d406118ac4dd66bc5d1cd0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e6fd81a986fdfcabefb84fe2ee61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3e20ea4194583d621a1f2b5f18c7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43751078f9b64c4d1693b03a67923d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c46e0fc307894d78ae9dca8460e9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fa52afa241dd0db21dd7aee264016123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9762fa2e475a30ad34440ace3f27c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f569018db035486146ce0fc860fbae1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64956c3231049c689b89fb921d470407126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784afff2537c722028c1cfd0f9654f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd0a79f57918079cf9adf33212789128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6c986fd04f2136cf035afb851bc37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39156f7f37ee2bac323cb0b68f57afc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c497624e654236f05e42bd976f1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f29cebd95eb6830f01d724835d7bbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050650a4e6d84501241bcc112abdced133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03178701b6ce5d43ac846ee1ef20e865134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125641875ad8acd15df8f6e30ef0cb82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd16709dece4779fb1ddd1fed9695bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372b0d92037411ad32e47994837f963137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c216db76fe4edb118cd5b49af1b6dfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac6dbf6a966fd6be890a5209f4d11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0c6ec1ab339bbd4297f8c5ef428df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0155fbc1033e1028c6fef2b901d4a7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a54f2dcbf1ad5b29b7157a954ad5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98f3a8659bd070fa7468cd4c261de1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c6062eca50ebed9960305d8004cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66295402f81d48482e2768395f730b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e08cb5a1a43ada8142847cb17a15c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf64e5c75d6af17d171489667ca0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d766250178f9c5739767ab74dbf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b19716d9351d2f6f3e364e0bbb13a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4ab6c42b63ed9a3862fc4a1b3e3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da7fb532ea7705b007e851643b5ff7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2ad0979859c2f21b31899843dc311152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277aed858b895b646d657df3b02d61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172b0f1c7986b2f7246bebf62b29f58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd884195669c1f629b8e1d071338a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ae657c61ed602a18b3bf5c08ea71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820262b5a4d183be42fe327ddaf38dd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31724efbbb1523d5e9b5932c43920159158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cea6f8e9ee25311d9eefd8973325e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15758c746837f02aa71c8bb21a94926160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d60098b4b01515861a7806442da12e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62796ec0c5b256f435ccd77ea1b8a4fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b813ba76b07a451aa595c945ea8653163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360530e145b633f81ee2ed42ef8d371164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643848c0320e8f63e7a87822ac77adc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490bb0643aad58013fa2473442ce0ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7d104f562a8728ad196479a8eb9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74a8898afcf3de3b3f2cec9a16c588168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a34c1137f07e8da92b3aa1046fc5a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc488f91452d00a1278ecdd786258170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d9d413706a463367d55479d6aab0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76090ecc118ad1213704a6e4001a8d0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cd98709640dd041937f266c2de517173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c614e3a42c0996c0e350927f484804b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8935f90173801553bcd6258580d44f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738b876fdb92ef57aa333e314647506176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef0164377abac40a505a774d4c5373177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33fca9bb076b0e55055705793b931d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48983259c1b585aa06142ddd6743e70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f5f329dad642bfbb395c7babbc23e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb215cb40ac18d752d27e400c910a7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9fd254982804620cbc0de530a43c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d05fb5772292680003647fd004d17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c9f6ee5b00ea8b44d34ea43e27940184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df21cfe9693ed02dfe7f337d1855b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c849c547cdb1b0540f01657c31746186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7e383511ce0271cfc7ac9238fed25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4226265649a4bd08cbfe813bb5fae2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93d17fe229363d25d5b87f3d8d27d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f5b25f77fb92c92e8cdb52165241190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b156949e70a3b8c7794acc66cad211191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88449c07f5de6a622eae5f46c3a272d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c68669bdd7b1f0e83fc6400dceb24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f4488ed3ede3c45f0d173be302f54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f6e0bbdc5835f5f151bcd3e9a8f4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9893eb554cdca419d2569c5bf9a91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a66adbceedb1ae164193f78b7a40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14017f83921f6ba4a355643f61a3c496198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ccb0cf08f293e67b126be04a0537199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc9486b0650af2ae924dd4f5e34205200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047cde4f2b01d05049b479a117f7798201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af44266e700ec3a8af33916b3771c92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562541eab5a23d5501e01bc1c836a69e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2161cc2b854cb2dc712761e7dee86c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714fb94aa53812923bda88ed8b9fc2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176a40adb36ea751bda8ae3d3ebd4c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adfeab5c2a71800a97db7c20db4208207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b7a7d947a246fa72fb994fd8c68b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce8cf435a1c9ecbf42c2a7e30b0a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858e20bea520af2b7352d3e36141e1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887c860729bceae8126490c32634aec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a17951a1623b8225a5b6c66d66a27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcb2d0df5a32369c1a7cd13b67f343213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd91359ff0f8453dca8fefe30780075214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a662dedf5b240f92c1055d125d57882215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cfd6696659cf13182ebc74e7f77d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bdfdb18764b960a5924375d2f38d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb494d9f82510fc03cc214795b339f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddc627484761a31685aa2ce9821c2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea980a55bb923c477f345d92ede3bf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b86066058aab35c3477ec8cfad8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d2805b0f43dcb1674d93ecd43ad94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d8b8b5a6deee8bd7026f01566c2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94457f0417982f2f6efee83bb7599301224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d01af2b3023e882694bbee52ff0dd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306357846a03009e3993e51c3ace079226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a2f2e87d9c934f181871d9d8c5258227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45e327e209f01c02ff4dccb6396994228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e114e6cbe1b23e642fae6e7f465948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f385a5d32569f50ff5010828669fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb2f6b875999b208f082edaf70784231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b474dcf5da81e30f2a133125d6199de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87533a940b236817735f37dae1400a26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2251f683ef6d5422596d491572b0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd8372dfccee74aacf0fc62690be3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01afab7f774a0b934c19ad5904f43b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4847cde6e6d7ba191b67f8927acfd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e6227ebc764b13b605b1324c8270d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1306522454cc083cbfa7447aba86d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665590a7a98b1a33aff1cea07e4df6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463790852857a18026001d700c846628241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6647e420529d207815aba18e6c25165242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aef5d2f84cdf3eb7e5460a0a84254243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ee5f714ee14edc3c06751bb4c9969244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22455db1e0176425c90c5e3eb385130245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce38d616926f5341e5c66ab6d40a82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a91fa42f3c9cff00d09fe844217abf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d8e4d5f64250890de68da499f7a55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a5cf82f5e95afc530dac3af58e1c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6cd705da35c0b9a2a282165391b54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70235b191cc5fc922069ad2e37e292251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2d35e6fed4158f3a8e8fb6d45218252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cf2447d8d63cfb569e575636bfb1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce64f25fd2bc45f61ded32813746ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b15d7dab5abad26544f081569a55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ef148cc5c9880ce85958fc305286256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b437914b086fcf96fa7273940ae1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d5a2a19f7441e04896ca9edba65d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68170cdf9df988a4b37d4fdf2fddb591259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650fb9df58b413bbfd6f8dd11d922e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b2dc821a3e1dfe632dffba4fc38c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529575f813f4d0834a573465cd09b72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1230307f54f6a069d285cb93bc1fc05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72450eadca4a13a2c8a11de97cbe7aea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d19f0160e7c9a6d5d47b0209f8d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16269010ee32b7e599e29f32c109ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ffda58b062a861969d57a0fdee45f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f13917516501f4dea8d66814adbc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8a5b5d3215af3f2a771e9db4c104e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85262a5eee9cfcdefeeb2b30ede8a3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa57a9fd9184dbb077069f721d0ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4800f7ccc2b709d289775517160a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b559695444927c472b6177db1950e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb3b8d5ae29b554f4436a5b2fccbf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c05a7ef05dcf36ddc0343b57a58932275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca4927e0d61a956617570762180f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607854d34a947ab38f1840e79af6c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccd7a739d87ed8fa8d3baf419c3587278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748ac4450f6e63aeae0c9d2d391ace7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf961b5775b7146c83854225a7cd47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa07c354059ed7da7b108583853b72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8233a53614615320323a28d274062282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431322176a2e41d23f9fe835d6b92b91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d97b070955cf44db0d7809a9ba150284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ca9f47daea96b4d8521ebe4dfa5e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5c21d77636dc4aba0129d3e9e8e90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cb1804a017c9c111de44a0f42c3de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6f69b24d7d25db68c8d3864ee2e9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaec365bfcda1068d910c0b3b7d78a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20d2b8616bab874fb86375c9089c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c6d549f28cafc001800720bfed3f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e80de5597773e273fc01e0fcccfdbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db392681b29663603f5ef647043b467d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3558976dc73616a131d810d24db3829294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedda250c05c46be5da7ef7ba5b8467295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfd9c07d8014076ce5d9618c7bb59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de7c674cc57c2ebc1129cfc93e2aaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8efd6af9613986d40ec8883f8c04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d32ed0d72c51b4bae1171a4a65d10e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d64f54e5762b14e7ef1d3c2addf7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23799c2a4dd35fc3718abd3a92b55f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09156dd9aa4aa14750fe30b8d46f1845302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5d2a96b92ab4188397fe098a018a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab40dc65494de56ffe44304339a41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317311d70ba4b6f37a9d942e382c823305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659211c191346d149cf3cf67989d344306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c26b6dc29a5ab6a8bc818f06d3dbba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeedceda0592ba98067ff4cd631d4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739aee94a12e3d94327168168bb5d93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cc9d1146056946ccd2d68708d26a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4226adc8f9d9ad9acc72a57dc42f26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b054ef88188f302f272417daa5365e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd86a69455f178ff3985a54911d36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0c3f5d611229428a6f528e34bcbc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17406f80c51f0ae2a7b65e3ee4efe0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bdcfbcc65fe49dfff4a9fa697db15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab814f60827d3aa608b3d4384451bc55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c7ed8d227e621ed88080cb00f5b63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd282cccc6fa10219081784975d38d9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56d65f7e2072de5ac2fe86d002afd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9218f519702a3ca4cd97fa8205973ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc627802248867be64d0e59f473ca7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd4b3f7de811fba1c38030064b6fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024ce9d38f602bf2fed8cf7a3fe84eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915e1b08f04ff591d9545fb8ef03b56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323e78f8d7bfa178d7655abce3f7508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aafab67b9cd0a08b88087d4491436327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e47cfffd5af52b816f52633f71e8d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a287587fcdcec6a180263eb7b05e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde8f0e6a419126d18592f5a245fe81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383af9169eb6ec032987823a2711ee8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058e8fb661c45dbf8948be74aeac047332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea112abd0d98ff244f482eea22e45756333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c129603d134c349f6e2e10575cead3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83577a62a068db6f1e5e1e0fa7936335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d11379dca7d73fb21956d941d5ab1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54417cbb316a55898b9e69dce4e21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8a89495f98f5e8bff5089b7c582cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027261ab73d61047a2352feb791b5806339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e7c54f1eaf7b0c3370e7d07707f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869006839af77af5ce7505039717dfaf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ded77963e787cf65c04c1cb9ce63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403efeeb585bdd3b282c72edf757f495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb2267a69683c855bb248af372c0ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5358e118e951bd8487c5f2849b3019345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b867c3453cd19756790e83a2435c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f216e4b6f36792a74b2d9fced1403b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efbb5308a9cafa640f1361b106acbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a05dee84163e731657aa69512ecfb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9639ec01636d05e5c8417fec8682a85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee322ea81e30ac836f658ab742f7ca02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786a903ce29e2e08087f9b2377b9b07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e5e280692c656b1122eb3c83c71b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addadf1329483a0b81ba382847cabbcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d429c558f385e9ee6075abd656687d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29abc07ebf2560a3d3ecca017ad8ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c935bff80d37a4d5135777c02ffb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b24ab6e79e005b7a1358234b746d70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431e09b0555251e0a0ed3415a3313d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c05099258b23d86fac99e833d41b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e804baa0561dca1c3905a14934e7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cec8ab9a1e0620134e0db0664149d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444295e1d274b4d3ea378c9c08593546363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c5ed52f0544bfbcd4e09fc1b6d2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56342011f07bdedf5682893eec539b49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330a67d50bb8bc56ac97ef62292a23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf013a86b457fb162664894f28f9982e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b22fd9e546a2c5aeae9495494e56bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803f06294df3518abf8b10b43fcb9c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425b475c84015a3d198404751f29fe9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b824983f2c8c818073bf8bb61427f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c1ef845201d23636837e47e9ad7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432045882952048b1dc768bdb2842168373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43fbd54f5024de9daca7c623789b1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f772023207c08dfbdf7bd6a407c38f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce4479ab68b106fdddfbcee203709376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cacce83bc36bc85d001b98dd8575a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48413bbdc7c1aaa90def140f57e06816378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e5d7ade4ac68204400502112935f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a537917162aefdc7f91c43e838758af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d67e6e54074e7b8ea35c78544c36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeb53dced1e37e0bc2f4d2527ece33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad0deb9db9b15760e6906c1333e3fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a16a310699257cc61f0e4b6561d21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275faf3b7f811a36b3ebd7623ee1d67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993574dd18142340186844eb12cb57a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5750c880de17c3daaea27313130196e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230577138867afb0568a747940da0f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c0385de5467d59b7097e233bd022389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6695c2b09aca29b677371091f9b1a07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144267dd73ab3d3465550f54ffc89dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78890d06adb83cc02112835e7aeaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5333b3b736ac2cd1605a0d3e468f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d4773be96a1df3fc570b879db7da5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe27966269dc5d5e964c81a29907c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446996a0e42eb103cc1ef042d777541d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6feae1c65a16445ed6a92b904d4bbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3ed308c307adc8de851acba954007398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9462113308ded440e063883aae57f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20b47d9c93d19a3bf2bf8a54acf1c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae598ba350d57f5eda094a090b577401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc882bea41f6d38ed4ecc37498481e91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d074ac97b00b6a4927940fe44794e43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07a42b6eee72a6533d0b997f06b25e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d2202a17c4ada365536390297b2a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d2aeb52af34647d580ed56337882406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8489aec0a575429ce2278e950723fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed830cafa54c1de76beae3f8380b5d6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1136a790e35fd570933c74170a6d3ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca074bf7683694f963a35142492ec71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5a703ec70a242839c2248ef9bae68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560bdf65fca08e94db9c0335be808d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a7fd173117788ac289041f1cb25fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f639ec1b47327a51cdc438a2aa4d827414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b864973c140760d148f0fad9cd5cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932414419c30118f563d4c08b5afee8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b832ef686aebae498fa3b6508a91e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14def3142a937f85146fde38bd4be22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4e5136cbc7748bd76947c62721fcd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ade85400e5c21d283e0cfa1610b3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3686b9b46ab02cab205ec84321a69a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2d5e36fef318540a14d6954f6d11f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee84d1ca0722ba20bad4b2492e6615423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375c2e1739562bd4e7b048987ef3458424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d99b017a88ea8eedd39e04c0c2e70c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7974b1b380b14999aac1add1cbadd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c231a60ad67c14beb4561864c1a15f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d331de84cc47747d7c0bb2d773be0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d53a36bf07a80cf57fbb87c7ac03bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded0ec67aef3ae5dde3ca8afb296436430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2489364d44faee15fad9aae704ef91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4097cdfb825d5d9b4d62838cd3cd581432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c2866da4715e37345825552e29c55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c9707165ab35f19eeff21eda2123434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee500f98f3b96e287faeda62852e5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f57edc8ec2d5fd74b0a3a9d0ec98e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c297ebecf603b4af200b9c36c4ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bec4a818ac4e5497bf8c9649fe4b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f185bf06569883feff664d507131a0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305ef4684a17bc0a8557652f561b33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d2d8d432db174fe2a5faf47f2b6ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ca3d9ff9a090392f6a593e2dcc6c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d397b8658788b990fca857194856443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26581a57f8a661c7845bd33c2e79ae3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e91781226cdf91fd953a1fcf22cba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28948b15262808348686d01ebf529c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5d6501c4decbb8bde705c909e022447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821979954976e8d649560d2ced2ca0f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee3843e7f09cdafa2da3f1d9e2bb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265105b120bb32fbbca3c4e54e9279e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450115aef70d5495be4eaad56fa92ebe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d905c3654236b5ad85271d884804db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99c5f55f9b5a340e81c1dfde16a035453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e9fb1d92feab9858adf97fca6e049454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8268c498c89fa430a7367e40b01a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f567f159e0194fd8729c15a55c13d74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939854f69f5ecbe328c1b33726e0984457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e7e74c07a4d021a43a119631865d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7278d70f72dccd4ed63c5d362ade430459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db51dbd98f80acef46d994782621e18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d37b87f654a597b7847cfdbf4a5ebb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44625bccda29e6b659506f3f58c8cf5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cb44116cf9c64ba31a08072e1d2ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5cd38df3897877d1f848aa2a4dc7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c320ae36c440733ebb2e579f6f76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ee48c8520b4e9c8eb0a8fd2646b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9462451dca78c3434fa248f91a4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fbba657226f20c010fc3284fa4202468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855008a4996e621bfed49a5e734e8c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7cde9b0cbf94767df631d9d87e03c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cebc6d1a06161d86d67784a16a08b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd26c31531682b5dd302a1b1b7875472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563b0718c3ee3664834c983ad8f41f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e10499e35482565ee438359d5ae5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb4a60ed49bfa8dcdc6e39f44b3f98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320bd5af3c99fe27aa28b124b4aafc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f81c47b5b96dca6d218533b22500dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef437f459671191f4bec3180defdafef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b90bdacfa9ab72c8bb6f29b00389d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7e9928d4a9829a08d1dbbe7facea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f361e12d30b648773d815914a7caa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62f81a482feb00325f0e9e1d4cd2c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ef89f518b626470355af4ed8c68c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ab5d9885a7be525e627c626fe763c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed282e18e3cb1b91ea16e5931c859485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fffd2fe63ff42b170ffe28a25c9bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9585136252e434d6dbbfdf2bfcd1006487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f7737ccbb207072353273ebbadae2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26077a72615a96d18dad4b788955100489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc776fddfbad563ac070bcc0f217d8ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d1933d0a070d4d406bd499699b2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e93001f4e5e1ab495aebe24a6bbf88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3cc20292b72a26a6186a2af1963d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d395809365283afa9bb8c41f836ec3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff700da25735adad91998ac4917178495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc7178a2df0827945673b941049bde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950e0f0974e943414f07901c8bd67e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098bbc93c5aa6b402120c72450b8086498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8470bbf76a4a457338eec68b5b785499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60d8fa80d0e49ca0da029439f940f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f80519098b060527959135f246367501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc617c8fa39fd0191970941d43c1ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f5af6cd36e34c00865be79aa2191503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91e77f7fc303c307cd98d3493c6b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322c9945be5e42648c7f4357daf190d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee107f452630e9860e5b74172ec15b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf30b1975ca9f30cc214c2644e13c41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cf3bffd399992148eed28d17abea1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a2f8ad4a0da08d013d5669cf201a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58bbc15ce6e369b5175e0e8cd68a63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f208e18caaf58582e8ded7536a036511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3548a92bf211e3030f05283350014512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db49e2a62f8e8a725cb5dbd75e2f044513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ccc06ae99b533251018ce8f54ef2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705b1789fed7a1d3fb422ad8803dad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4032ca94ffb82a4ae04b24e69d1e42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e6bc0b2b54a41a97b72978781c54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451014075177c919f1ef15cb61763a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece047cb764da612c1e98bc5d6ad59cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbe633d07348d6720beeb2a63ecf59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c02b9b1ef90c4e4e6940af2b8216521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90286796ff06e70605e91a4bbbd62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4592400afa3d96fc513093107db458e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b5b94f8fc8d23faf852dac00fd586524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a4c194eb907044d6e07849926011525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee1d64015f261b568e7ca757b8989526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa087a66f8be17d7f9470809e6afcf15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3cab4561bf3b4e77ce1664a3864d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193536746e2b4742d8354215fd85ca2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa37978831dfe191463d7470be6a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff73d08e09af51b713b4918e37b61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d79e6cefbcc18887f7fef7859276a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bf05983fe08db37dbf050544ab1fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acad480e952cda3900c79e32a34869534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484767277133c244f0e583002df434c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e3950f183750e6a6d4c8948d71e8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a7903bc7076157e89b510111be8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485493cd000b6d98fee777bc94aa3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc67316ad1e2ac1c28404068c47f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddd92f230e3ce3b8959442f2eac1ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764946a09af28f0a1f78af205dcd140541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37911f28b21a20ec9dfb5360b59263c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f2be0d3a6ffa69bb2d25b304bda5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e12c910d61cbeeca21dd420c52f563544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc79e571aca3c4458d0f4ec2b682ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c899ba3ee7e6467212a9aa662708c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa39bb386588ab6e4bf1a614b2d321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb93676369f7620e4dfc8b084e90058548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec534ccf0e58a148e8581691038cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533508c1b67f98114ac65921e0c98e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988191a8fbfac76334b5ba8bbeff447b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ca5ab797da6eeeb85984797c311ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6151e33dc8eb7ecf0bd75148ca4e3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f294737668e62539de1e5365a0922bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c0d50d2e062e0aac3097cc1075e90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e9fadaf7f18436177e50a4a2499a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e88e0c4af43a52eae2912155913ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067dc455303d577610065209f8b4db1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3432c76cabfc52f0364d6d5edb002cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84260c5d4f330270babe4b17eef8ad68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba7e09854fa66ef16f70a6e67d16ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf29e1fadcbb98fdf5f4f9629e443a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794a2a0f7f94924c99ecd9e5a736677563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e90ed5799b7d48c554ad95745fae0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb993ca3b9451462d1c11b015f7d4bcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d83229c486214f9dfe314518ce9c77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b01ce41c830c2ecf9a5fad510c4303567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420cddcfec5b499ab25799128ea23b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce95dfd3a20504d8798fc473e7bcbea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b0deef282d8df18bc168d83fcaefa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816341b2ae01982008826d5b03aa60f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a190ca06dd55ec0bf250a4b0cbf785572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a876abe7e4de1dfd547e08c6f7de7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1df77a6278c6d65723502567f6c892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eccacca8e6ba5a4f7cd9742bdb45dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fbd64dea84ea1b52e12284eacb4aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa1d395550135ce719aa1cdd5a4523577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af46149688568f4f84b4b98d346a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283b8000b8044eb6e33788a68d063c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c509fd5dc47e7b64b5a899c36ea3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0877552f9edb06e4d9f0a3135182581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816add8cd20c33fe55fd94b5547a4bb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a422b00d6ea61e6983b3384e2e918b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5e589eb0f6bb53a326ce69c3f1f61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495268df8c6528dd133b3dcff38cd020585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2339ce51e080d44a5806806642058586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476c9410cd4d30f4558a4924e62fc27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0245079dd4c9942d01c2cb5ba2719d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a316639c3d06a0d3ddb34a4a1ad271589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d2b13529a3b9d547659b58b5dcbc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5518a8044e72022e82764eb85ae5449591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f5389fccf49447bbfcb516692ef29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1db94bfe71baf7eb7287da34e3bd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1b4564016f2b7f50b4772d0ba2d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab57cbc5f614e3393922a0a53a0bc3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41367a61d02cd54a9334f1922442b24c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7552002fde28b0aebac2f534bdab4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef007abd6ab7d0a06816a043bc88c4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534794c0845a2f2687dfaef1a1ea5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387cf8d31a03c252f38eb39304f2b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36365e480636d51b91c9e5979794fb72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f1c8a618f29dc1d45e18ae442377e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6c9e11eb33aa9f5d6932b194e5363603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd95afca55d6e16968f9cc92847a97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827983dd2b31b16964b8352b95a5790605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097179d0c711a73103bac2b79b35d0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287510c904b5d6fa568a0b1f52b94e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671575ae4ecb778d5ced32c755ff1e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552436c2fa5edd7e9695ed1f71194d0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5088de00ef839d4c874d2254e8fb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd103b9bbd8ec9668782b511056b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763993ba43228ca9b892dfe9b3576fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b0772b4a3b9a5f046e9a739463705613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c60a6d5a7353fe957df268b6211a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806353e7dbf82d23970606d015459f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a64e70b61870d1113665651dcbaab6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a221b0d37aabb978bd7adff1d0db9fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647c6a890cdbd44924d1f99f5c6f29b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186331f0c72ba9186d789ec14d65f4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319019422d3d14a353ce2bfd54bf21d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f856e3d19cb55e289b63c9981fa5c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a3a20fe2583beae45bcc73937b577622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ea272f913288bcf5ff2889818f2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4c810b5414940071a546ec2b75b05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57823d78e4c8eb10d8dc1cbb1cc6a8e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c85a8ece2332fa90a8b1b586554b56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc3168d996faeab6a179d71e2c267627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf98863954bc9d8c089e7743aa31268628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a3ac41b942e979373a19ad8828847629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fd387bbf9240e3881faaa442f3e02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c52163c26e7b60ea65b0cba922df0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0287a8ce54d400b2ca90611c361fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b2c3d4a8ff481343c8dce0e85961633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a791f92638858b75ea4cd221aaf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358660a6d1d162f5b479de35d874623635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a78156b53331608397434f3f5faf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e2393fbd6f8d2f6fb79f1ec98b07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ba293809d2d27333db5cfc6af1ddf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d702401f5a790eb867875b1af978639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3546cfd4ac699251983c928929f806640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf50a6a24249956962cecb958fa6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111028d48c066d4959116f41afacb8a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6cdbf6680c1779389e00bd39d6b80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45843a8768c2f644db6877e7f3ce1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f0b37bafa415bfd5b367575b5fab5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8651c0b636fabd76d7de0f2b79b52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635332cacfde9661e0dfa0d62b75efc0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de27372b6dfaaf15aff30b9f682d72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f742d3d10974ff79261de98b32e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58a1435b7300598b3d865649d02600650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec64ea90a28047aea78995fcb74fce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82003729943f4033aca6568ddff0544f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f71e88894e411292f515534148fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b113b08fabb253f2e712e675822d30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2ed200aa4e59206c9bffd323d2e07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be97ee5fad83268fd8973698223a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab9a7d7b35984a4575198b75b22213657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736738fe8f7bc0671336ec70143466658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7709bcf1f3a5ee017ee445928402659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f639e4500e3d7b81946271105d004a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500ed1e661b0781d1adb09193758bc1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9dd59f9948d4a2d81c94a68eedfe6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe14694c82dee802290ca8b0a9f0d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e316c520471d6811957f3d2ba4390664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210a4370ed4fa10af76c552e4f6fd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f2da5f5041484cce86f24c01da5a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e92addc1acaf38fa4ab9980001f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d19c658aa2bc35c507aef1e30779bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8bbe24e6ab635f52f32042f52297669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436aef917b32994997b1590f0dee69a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d28ca8c66cfce9f01b57d087003c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d8d78f108147d1ee84a531af38e6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8905bd1a5388f208082f762fa13ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f128c476541ec2cb5eb94035439a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b495584375fec4aa8c9bda22a0028a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa9c44c9b53ab846bfb1701f75a17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174589610db708e5fbcdcd6f63e12139677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce4bc4f1aef56bfd16a36551c4c402678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc8d30ff3745bbc2901316814bdd65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabea71597989a2200d17d0f8e19bca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba2a75e3730e16856425f871e1b035681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a42e6edfd46d3ba3baded7bcdc907b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d21bd2ef40f3766ef4eef460bea400683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ad312dd0db6a23c5ab64024aa07d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e80aa0631ce21c3bba7b2b1d18fec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aa69488e734b984213111faa8cf94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26d578f251b40c9e2baf06d2195d11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf948f901bec0a1be2601bb759b2f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828c3aa4d6f322ba6c3ccb0a8f8138c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c68f3615a4286eaf4e97418c61df90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da666119fd58373631875d6910613b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8aa5909a7fc7a6b0a0b7d9a87cb81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45cef075802a10429d9af23c7dde98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131b301e8a444968c65286237c51858694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90a1f158dfe689cdd74f304cfc4901695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375646a2bac874d46aa6a37d1bfa90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214152ff681ad2cc15d3bc3b7e377b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaeedb4338f81741ebdd019a9b93a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa46093edb032d1825715519e9fd922699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09fcde90d237eb9e1afc6246abf75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df851f8b57ecb261dc6c546a7115d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c428b233d7d913ecc0667f0da8ca15d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e57c4a71ff8444b53b2d53712e71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a571bbc54c9e4cb9349bf8a3aa8847c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf659a1577373405a8b872d135386363705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ac0a42f8c8a30f038b104b30c52d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d0b990a7f79f80d49eb15b38823c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead4e78f2fc733ddae96f3172c5f01e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b39d47725658383b4912e6151f64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6be71519853c8aee710d55738f3720710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb21897fea5d513bbe62aa731d43b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e50a932b5cc9fbe1739ad57af08fcc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1b6096779bcf1e089acd6eb9673b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6d4faa1233ccc2f11ddbd4bd28b6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98636e17edd775ce08180e7f42a640715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc867dcb83bb206129bc604fecbc76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103f264b081187f3b6d3ffd0109eb70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea3f05378014fd80585d3e33adef3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aea304ec58c128b7dc336f1be6719719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb009aa3138df1a395e4ef384a2313720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce54341bea61021b764e8a911ac514d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fd172f70fc1d41218bde91611dec2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aae18158373ebd85c9c9cc5f5651dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc303621e8f90d22e42845f0440a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d860bb04ac9464eccc9ed9dbce458725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ec61a1cb9b3b0a77d03abda9e7c1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf38a327833cda2f75d3c39353f51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4857288a601d7ed988628cff2eebf14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403d52d4ca708427dd4c66a03d89d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01b9fe15c6dda167b9d86e0ae2e17d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb947aac3a768427c4ba0845204857731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf62b98e0baff5d25eb3fdd66c3a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452814161f272901d461fed18a81ecf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa021422802411fe7ceb7da3fb05dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928fe79952339fac5ecb53ffad9f3a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700628c76b591666aa0938607eeb8e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93402ef6eb62b93f75c4c99bab69876737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f181bf570d13aa37342ab7021d86016738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5f9570e9d964dc863bdb5e61f4db0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba2dbc11675aea4fbd73a2595995cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a66ab5162c3af32c5fb381f02a7a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6ac3789446724ba0bf336cb074f8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b4e7a0fb0b27632f79538007cab4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826119e44d414bdada2f3e2ea83b6601744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6554330951681e40591643bcb8ae6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ad8ede03d95b20ce7886681821d54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fea91f0cfbc629908e7fbf800cf57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c86ffe4c22f716b7d5768cf7677893748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753ea59d0614894cd06d2ca9df402b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed02eb2e1d7886a7b9dd972ca3eccc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a886941e44f0ca7780b336e7da067dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82ef2c3c8cb347453af11a34cacf2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938396625ef66602c66cd0660fd96093753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14847cca057ade8a71970f08ccf0be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232991e12b05c6a00a8034bb3695081755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e251e04125382901daeb08dcf00acb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff522c68a9ba369ca2dcc3fc7ee17d44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe47c2d97e1d7e688660dbd646b154758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3b2c5de53c2d4f7c91366aa9c9fd2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc369d691e59f4d7656982fb18549760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2400e68373cfe7c7b9c4d819b5b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fcfe76dedbe79a30ce378a6f32291762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c24a778d246cf3bac0790abc7a9cf0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38c3719aca1289a413b22c70c608e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52756d6f44acd7c4d06de9af27e4f5ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513a54425c3b5d47602d2f26b3dc3c9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a932eb7fcec374a7e2a6be0007e6dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db05bc6d923366ecb5cd2a90a1e4c2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d21113cba7b355036197eb1892481769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8feb06e208ad93ab747b15e252d416770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc9633ba80c147f1a0cfb3c54c4081771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625fdbe9bda4f410525d11b422c7b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495f7f226313e15c4045264fdbbfb12773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bae588e32ff715a9e749a8d0d022c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575bca42f3c67aedd01f141b8666a4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5de4d7f4a278c4cad386d2cbbce16776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d8cf162fd38016caaad02423232e4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748e1dce8da010403266254a248e95b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6b5ee51515ecea11d07c9e3c10b1d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e641ce94219c55c52457ad22275fb6d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae64da148089975bce7f7f69c18051781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ffdd89e9dbd1d0bf91e5e09ebfad782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda78ea574c7317e386a0bdcd113bbb7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0837e731b9f254b2f0808e48c43005d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46833665d54fa8fd6372bb03c1b24f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11156d92e1c625a846930dcba48878a8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e089c1ecb8088c1a60bfbab504283787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973d6c90962643270381d433d9e648788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ab153a74a5a56b9fa241481f1d326789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6625326e506ff51b00d4373c680a00790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82947c6f5bf8b1e1339f87dde84884a6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978da91aff627ceb44bdc6a433b184b6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50c1721af99234903c49b8e19150f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7887e1013b295fc0360c2103df80cc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c8ab6eb02fb4fcb301381e84d027b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e13ff8e16759273d1c313bc71369796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e52b008f9272fc90aa689812f2ff48797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a2102fc52f5de3c222b8741f0e9a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fdf7e125730659d747933764d5195799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca443ca0ccd8f561ee613311644c7af800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913a39426b6cee6271cb4ebb3c69dd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5c29849caedc93785ce7aadf4b69a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14085ac35750c9d4d7ecdf8eb1e47b69803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968694c149e8713f50a089b8b09c764804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f22f94b08c41f702f3790595b7a88805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189e3e7128684cb4f71e60d41652d94806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20138102f1f9f5f3f867a311ec53383c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c31a682016e38c8b54556d42f5b4f4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df521fb20c2212f47c717fc1a6029ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dee4226c008ec78cfeeb6ffb7df46810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128deeb4fb007cd7d023c548d54d027811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40ed65d2a2d78a013b2ee779fd50e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9488ac1361ff44b80865c0d0df3dec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d636726f6fc0916872b4e253a287814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b3a6c82df1417b54f82bd78e187f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce5b3df60a7ca9981f615be6797d8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dfc0c88071bb57007ea020b35e2bb817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca31dd143d160bd068e2552b30040011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b08817718c65698bca326d75d511c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3c203f471bbc9e868c21a0569b8663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732fe8083e15b804fd50c26e7cb4724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c9208eba83e9f6405b07d273bb1045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c07f167ce55aaba45aab4caecb1f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74420e2647bf7f019821d6b528e73f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c78d9345a0ada9579f7b27ee6696118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b920e2bf52cf104800c257da40a619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c501efa07d1e9935e17ad2fe2e090b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac3b28c8c832a3ca560e79e06993b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618566b9cf3d6582f1fafc4bfb49a6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368ecc50fd3eb1f0be8423ab5f74ebd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e404d1374c34e738ddaf468aefab914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309bd77274937d83b259a1880f3a2f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3e9d427ae4f236d45018365bc2a1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb6ace84fb00fa8757a495e859edcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c189104b221be31b83986cea6e641a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f231ee577df3086c6b6c7323dd41b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9c8d7cc0f5fe36aa2427ed3d568220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ddb8116a4f729a141e902540f399421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5f4d7221462f7ea0be60b1fadfd8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ae7a3662c2ea1eeec6d3f8f64d0ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1059b9daaadea189927726dfc318024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063d4bff6db9f2f40b5dfd998c047525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c00aa16f7d25e63e554cf863aeef4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ba7b9a955e701d1fb33bec274c5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde553eb518122b65c176873c42bcddb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d9cdb901851b16929878de100fb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd8c32c44e15f1a94cefcec4171f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7f3f7200690ad8d73dbf055ae57e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223843a3a49d76c0239cb3be4d6449132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3503de28158ddcf01714dd4bcb4cce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619f183a4844558b0acf14f4454b1f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b60dd17a271a11ee8bea7858e3fc2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc601c56dad6f5425d765159bad44336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c639e42ef8649c5f4f49801a6d8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55f7d225f5c14b5f519aac541e14e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca68f67cef02b35db5b57cbc1ceb42639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987e44bee966c3f62de8b288b15cc2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb579effa06c40ad9341efdda197efd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc5b34fe892888ecd1d77b206edb7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af765d243b8139fb7435c4f6528d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f815f8c932af6807b64c97ebfc0b46344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e4bb828640b301d789fcb4c097f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500355f3dea2240bcbbacbe5f41409b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be84ae19c7b2161412043df538dccd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111cf001d3a67ab09c343f068dd860748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a22b231eb7a1736a4e0b2f1cafd1d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710912008632339c0f23f8d352c67ca250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115dce1174dad89a28390cd1a205bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb017dce9a5f0e988bf57e3b5fb39d9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fb49d56bbfd22dc906fb22247348153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf704064c01a69d0e1f0d1897975454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c705f00a8d7bfa054c4e62107d4ecb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef2c093611fce5540c0d19a604fff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5352c120f3f301c6a1961a3691272ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63ff31575dab9f993e9c30867bb0eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071c315abcf9f52d7fc3ae70cba8a1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeba4a4b6ce1e7388c620bf1b6307c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20037d5160dcaa1b67c536574e4dd8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a77953949d2443170b40706dc68862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e7ea42bb7b0e282d2a2ca70d9f9b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044569248ab037732e3c3d11cbc795064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573480bb8c7b73bbcb4f5867fba17f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d878355455d8d0759bb99000c57977d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd7d139066d577d3352d64738d021d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eab0008edb4c304632e9639c4ffd7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72d82d4933958a7feb93fc1b872b2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303ec3603b7ee801743bba7030cc7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdec32e0fa8439fd5f0f10ada6dbfcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ee0c399c92ecb81975865cea504b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611a9a1014d66e08ec2a2b1eb65e6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49121f4383f03d1edb101ca573b3c14d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f70ab4b26a7da389b4c8c693b4c8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3cef3ade613c9d4a406431248623476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d3e883f0c3aec7e455de69d0e4b6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c6ae46e8dc44ab4c50621c02316fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f48aa9498b43636121752d3d53c0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46102b64f4e272ee465b764f4486d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36bb70de128fcebaf7f890854a675781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b019e400b76dba6892ed59a0e3f6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7977990505d57656cc2f16b3edf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63abcc06756c98bfc3d260aba50a2a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aac3f90fb894fec09608e64d39ba8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088a8350868a8b7af670077fec8f1f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1971fee81bed54762dd13448f54ee2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f234c581bb36a5a56a6826a7b10bc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d89ab535c12c4d1410fa51f38556789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea055308209c25bbd95566e8b0cec990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59944089344efc2ac17611002f102dbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61187d55bd1b66a2e2cb4e7e99136b7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea1d47b1fd6a93f1851cc16024692493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc42bf4633a648a0f98a2244afdc1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44889c00e034d5f2665e6dab21953bdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20014ad3ebdb34f44d653e2c852da0a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91727ead6d02b7271606c27f41dcdbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee3099369f5861baee6f041161fcca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bfe6f88af597cd5833126531b509d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d65151cd4ff26ebab2e1443bacd074100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823be96b7c9935ddac2219939496b3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86dd0f1de5ad8a4207c5a6b98420ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fcad5d7f25641d4390fc31d4de0f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65084d0bda8fd12f6c9036cb6adbf531104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8187d572c2874110ee55dc306997f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49a959380934bf1ad3ac2b67dc4562106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc27c3fb44ffb0ae2e76d4666b56589107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7cb9d5566af3615e95ab747659115108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6975d93d9f287ff7c37ebd2770a21f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca70052f56210b380c24823b9d0e4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463cd83b195bf5b6cb1184d6d261309111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f16fca412697c00adb2d46d081f45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5094c9b84b650e22d67b1fa6e833b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9ab1ae0547e78c4242fcd71244d99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbbfaa3f7b9ac60215fb58c6022e0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d8b6f14ad0a7d87f076404278a380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5846f4aec78d06c25986630d7535c8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4719f378d2f191f4dd432441c373f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db32d3c3753e199dec24dc500ed793119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48196054ae375d2a41f0e5898fa23585120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3e951e2bf13921aa9a719e67abdb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc177517d6b8b57faef537ba2c098644122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7e1d9c0cf2330da9434c095d801e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca11f902a91795511ce52c5f464638e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9741627f75ebea75e07d5d77877d30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1d498e8272a20f2608bfee8d08afe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07427a68cffee63fad23b5e813996342127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631d3432fbe209c179c3dd9a95e014128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993671ee3db73891cb114bbab3a47d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de9924cda5e0525461ee1a3b25ad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8fd4ce762a4ea4079e3e1d54c3961131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3913b0e558863169ea470877ef0ffc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab6fb5b7897106729e0be21986df1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73059a88d1c9bea873fb227c10d1cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705f16dd27d72a87e0f3d8deb48880e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9d94e6480684b8a977a715dec6a39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a0fa5d2452266e46214f9d8f4610e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a1fee9d04e6b0b704807f67bce8f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee2b1779634377c86a7abd71d15148139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f1fdd0c3b80f14cff187db06fa66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7661945bddc33d475e24f2ac93cee70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25de494cc505e64dba5d19b0e17d672142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de961be5c7418d6af0b1678ef9e8055143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004191ae7717069843623dd3d6ed235e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ece86bb002d0b48dc34ecee1362b97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fff9af50469c5eb808da4cead1c99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333f7da9ffbd528c927582f92ef2262147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04c1dd076826e44a75c11bcbb3836148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1185591764a5e7ea1862d9109942622149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09678432906efaacd8c5f022ed4ca8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9ac894ba1a2f0ca32bd3db74e1c3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae278d9ef253968c2367281f5d5dd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f3985590317465c9006352e0e7852153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a393541c72720b34d06e398ccbd95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b726080c6e2bd65bcee0781a3977c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73015552ac3e7892a277671c640804c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7eb8bc754d5718ee2e0148f1b5e41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f25a0c38041b992960daf8d220705a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5abd675e58d196106694d58c38c7d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad264a899c824d54e0d4ad2a66652096160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435586e0af468e2d4ccbaa8a7a52ebb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95992c64230a7e95e00005a6f3ca9a9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98727fded81edea787c5171200f77b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbc6387ef0cbdac56871dce101d717164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdae2f599259c89a8cfb030f1f6021165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd39d8384fba48c388055693cb0010166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866820bf064a58f315daf4db9c4220a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed69cc6ecb3122f3375205c52355fb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473c249d64de49e0532cf4be152922169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2b8965b271b51c6aeafab67196a6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b646b951a1b259a0af4745b67bc00f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f08199b529dbb330886e06faf6ed7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf59b98a552417f9ee50ce8b2ae13ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107f0209df5cee87f19b9bae6ca48f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9178d49269ade4c0326fa0d5c4d16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342e671b0118411eba9d50f6d7c81b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dee20da6b12c8214d462ce9d6f83e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79855b1d27063e483ffc6e0d97eb9c56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916c710b94dd3568116fa7f310f08a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055dbee5f059571505675ff55696a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba33006d76e18ba0de18ce40bcd155181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fab2a5924c8d6efa287a48250502d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d4fb1836157c7100a67183e1f3655183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187dc0b57a629693fa99c654e9d2bd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c319fe4e5dcc6103daaba973983151185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde37bda53072d6bca1046de1295bee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d17cfcdcc92db7761f2f00b52def8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6684fc4a87ddf8ebd2126dffd0dea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308b53d1d08e9862cd9e6e436be9b12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642307d5f5b70f6a910b2c21e7745045190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858830e6f4209311ca3be2c11ed29ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0750be8b18c927c728b16b2c01b3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b66b1c78389fb85ef3bfcb52db5477193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db904ac8bfa8e9aef944392e515351194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658edb410446b7b201350046144887ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49af8b6b24e4a656697afa0a9447dcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c2df87457636a5e479778efce9835197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f5e565cf493796846ad29e5432f57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef4194ce7099deedc9b3ee1f45e833199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b430364b33c73d747749d04c0d66015200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944a585098c59f549e1ad4588055307201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc302344277648244e78bdbe3cdf749202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0b2bd165f064916f4f676afc70ee0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46be7ce5552ba84a32efeff1f34cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0081da98820c4cd68cb40f00a20975205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863da368a6dfc347bb6e12158881e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332b21d96a6099bb3987f632666a0c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a62b1f5d9010c741fa3ed2e34d2eb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a24d3d80b8a3a86db8551a3b517c27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e0bc0b9708683c13fca842058a98a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ba4e07e7f4cd08bd34b3778dc7f22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35153fab8251c10c3fc54162d47e9bc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d69f3b22ec216f427b3ea8a9a1dde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa1c7de6c2b1ed16fd4b2da1dbf526214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367557db80a50d47ee41c463cb6969a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837ea01bd80f9bfc16f55cfff02a4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd37ea1121b66cb06a47777427c18a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54ddd985f798f4d834a47a0bff7f39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d50f193296f9260e6b0cbbec4b148219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247eed953f5d9cade280f17649de771220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c134dd01ac46c2f5e0c4c233b5073fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5cbee541d099a4f175930e3420ab5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4658a269d98a19c15fdf0c53d66f52e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f2fcaf4a17901c00c4c96fb879c36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24252af91f02cf32433ba4bcff6db453225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcc1cfdc0bbfc3b2103cee8dcfb6ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacdef9bd4d7fcb5f5962527d465a0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b22bde8ee33fcf5b1ea0f4867668c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a683cb921a744a9f26bf2e9259206f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fcd29657da2cb438ed1105f82279d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af347754bda38ec9bdacca0f6bb25ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bdc4302d5e65fa5b422fafe8a9556232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac70e587f4c61ba70faa97ba0d9a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96b7009cd33b82d00cac0c0ebf7fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d427178b8ea8ebf45330091e7cba3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc3850881951aea2b51f6a3d37bb92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d1a80c053dfd3a467636d70c3a61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ff28141e8de3c0203cf7e23ce50a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a755a523e8eca0ec46f7b671118c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5197a061a392b640ed3d4ad67d13078240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698e74a86c5bc8c29b7d7ffd4dc9550241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a965cda21eb701a8ca790b45055eb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2930444da8267e0091d3677fcbabd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b3b829c928981132197bdae0922fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c44efb303cedc3ca0dee934714d61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92dc1d3ef6c5626fd0e8d3b29a0f13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bcad768ec450b8ebe30aa0ebd0d41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896aa5ecb0a29d4fb97af7e20497f6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6c2b4b3cf56240a354155a2f365ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b142f3c3a2e4f35c27dd4a146ef416250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc2f1d42ad8d1f2c5a28dd190c2e2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2156d7f06dc2f44f40d045ba48c30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11651ecba2a288b15fa3d6f4a9495d4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a7618e1638709398c24d37b984d00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27ebbe2b9fea018ed6ed8e86e68d31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14424c7db3653f993e6d589259250001256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade78a5f94da4198c57cced8188095f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32963b6a97c98c89b65cebe85ae4a86c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a18bb8e6749b710e25398757d9901a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e19d335c550de281c0e717e704489e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75810bf5c8d2001743e20428b8a017d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6acdbbb5ee16168627d3260e03c7ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2518533242e6ecbcb54c71ddf79558263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb4ae54a8698ce091a9c9d50060c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244821125fda694f95e191fad66ce4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1ab6009d126e7cf220a880bc4f743266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5314f920175ad7d229be3cffd351881267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef2b0c533dd4487a98f97b52e2bd89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719838e5b2b42b603d77f6aeb8d028a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08531a5fcb479de79e0fdf7f925b63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5f97f301ac9f298063daa6a373c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820ff1ad447395c024162ef0cfab12e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a0a08ea5e90316a2031c0a2712b0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce8755cc3860c247c769c006c041e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ed8c46bdc9f42c0763e5875a4efc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e9f4be80065869f0d163c4fa75c81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6367f101cb5e28cc1a55b1af2a5884277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d17f2cc8ee91dc06d5b48e5cf1aa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc87a624cdeb67f8ad089b1fe7cc56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8e0989afda19b7ef71a6a7206258f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb114eb0543d6b6f9f6f7c45b39b3356281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54bcb7e5859226fb0aa3876d546a83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a214f1be7d85f4562994244c284afb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af3f28737f767eca38f4a79dcd99bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278ef00b511380bbd85dae6c33f0194285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fe7dc94950033cd7dc908cb86a645286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ffbb2cd46ab975add21d531dbfa82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb62991a9beb581bb9d91da1c92b66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ecc00e92d7190e114a609f7ceed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deabb099de53bbf5deeb63652721e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f052aadd0c4145f88aa7f3d578926cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6531e4098a72896c19201b4bef2abb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c73cc909f84eddc850881d89bf3ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee70adc9fd0317c3e6e3ed6cc9eb0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714983db3b155997ad20715433632400295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e6dc86a8fe8e13742d00a260fe5d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b79465f896c87bb45df4542dfdea42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78d6a4f08c341534f1bb8f70b00122298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f903e399325b7a6fd729ac4af7dbc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703bf5f7a171c32746f3c865063a293300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eca6429d57f2fa42d2fe34e0bd06e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426b4a0cf6ff5f8f81b82e92bd8f2be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ac619c06342d79235ce70c6a129df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1ff99ae88f4cffe66485d22c09212304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb642685e0a655783cd347e09daa98f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2f46c788a49a8cc915241f8b34693306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8395662f4bd08486ef6885ada7cc69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b86678e48174a3445b4a32238265d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f573a7cd211847503dbf1b2c4d4efd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f01cb31b897327b0d3878cafc7359f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e7fdccd0c421f2dd4dcfaa37f9e12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce166285f3cb354015dbeb506fda6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd17c8d72673f0249bd70d944ca3cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b502d97ed7f0001739b34744198740314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a911b560e8a3ee6ea5914cee589ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdc96bf99576707024430292ea0da4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843c5538fecd87fee9476f3350669ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33a243d12c22a836b3c527d6d156b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f4b5a1421b8153ba8b2102431cb0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c64ff08017d93f8ca6537646950a3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7b688913248bc585ec8188602728c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315122dca76d44e568c23af9332c621322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c354aa5824998d9cd3a779e24a8e8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858ab96f3309ab1c8e3a86c7afd4dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a0344548e556e71bc695c220d52f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8628886cbd352fa8609eabba4a65b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be631d995bba88e614856fb7a8eb976e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66ee96b9bcd9f3debb714ecb1f445e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adfd2c81b53076e8da2b422f09441e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006973ba19306e0db444097bc1a6e6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315ab6bcfcc089ccc08b4630475093c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1b99b568fd87c0b852848bc1410cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f647078db8eec5a0b20f85e2ad1e43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7e7d45b4bea933103f65a413fba34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0bf1a09432203ea01f3bf4baa78d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8c22cae702950a99b8efb765e390f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e12edf9ae9fd8953bc51b5d0fe1fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da482d8656838908a8986511e9dd4909338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f608f8e2e11fa26dc5250ed5720aa62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c5741810d74dfc0843461cccc0981340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12169f4c5659ccc64c257e895eb3b82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9e21e44b9cfce6f75cb998757f145342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ad7739d691c0864fb18095126f58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229e39e08ba1729a8bcea3245967f26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99aed965edd4d63237ccf456c30624345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d87d3fea82412126ccc212ccae369346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549fc7aa9a277063fe479547fa0ac42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c1e72f2045ce3972230105488cf3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8d1c62ad9597d079901803ed3c8bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a630be708d724102e08c6884b416d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01704a81f80983b5835374505c588ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcf210cf74a89dea7fdd150bbf18e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725019975783b3cc237bf2e93717cb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a961508758687e3feac0b8fe3b02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d779cfdec094998b90a9ed964f5b5a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d438b611358a5459c98b92c446448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705887d3f6402ad3bceb8215eb819bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f936c197ca492aab5019f6ff709dbf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa689a9abe59f6c062f2df2b572345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519485d308761dbc441239f5556c9053360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf512f4fcbf82cc0549f62daed1844361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ab157e219ece84d0ca29d897eed76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d94bd41878bb066a592093ef2815c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d3d79b223baafbbd198b11481115364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae52329c70e8f180f672cac0173170a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc163bf217c875143b3636eea4e12eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5bdd7e1d066cacc00137c0cc41b7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f40b695cbffe86cb66540a47d1609b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd451c681cab8551e6367a585fcf9f4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823433fefe472befa107281b5e76b454370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a97cc473d44e3ba1d8e8ea11d48c72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223e12581ef86d7652fc10133a936f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0212894c43c4e5b3315ae253b6a19f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb77223b5831bcbbd36a6188318a9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e251a81b85b47c058c565ee4ad77ab1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b46f82084be2beb3d27ef3c497c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e44fd96c65fead65dbac2da3b83b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a9a51e4cdf00b73cd5e56af76b96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd980ad8333bf54231037de23e30d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56b7c293a9bb9713fbc2e9b5328ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e15421d20b41ade434e50619ec36ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442d80071325f4a39801f0539e36c53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee6373d01a4b858b2652218f4fbe8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42d15ee6a159fc2852e2be3b1ac10a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058faea3002cf8ba7d4ceb4aa839cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e545ffa38b0afd34265db41cffa61c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1551ccaea2863dd1d0782f8fd920387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccd1df64f04b741c298b72fb61071a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656bac81a55bb6a1b35796abd326c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7926c7ed016d3bb0db45784912b9cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736289c4da7adc74cfc78837f254f5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef15f9fb555f5ef5f5b1c4b04be4304392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b70dfbb51b4af80ef260b9ad1d9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc992434547a0da05cea2cc31f70bd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc520bf92abb6ec8cc6222565500640395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193c70bd59005e2427948201f6f912396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289c54a32ce1046a6f5bdfff38449e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747eebddf1d9d191231958a3568cfbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcbbd44307b6c1608705a4b2369c33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db90bc4af1a64b8b71b8c25b382e71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7604fbd401f237e4495e13b4810e0d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091b412bda5525f2acaba2c24c8c3b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71741ee6798313fa02d85c217d215b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997f705dc730ff074cad764208dfd76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18d3535f2afc181c492a699c673cb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493a653c9649981a1d7eccfe34d5d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce60ecfa6ac185187a00efbfc634b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa941a80b6f9dd72a128c4172c4ad25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2fe36760d5d88ea7b3d9474ea3ce3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdfc97597ed3a49517b870f4cec267410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e427a2eff6e0e39ceed1b37ae7f574411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad7678362494258ed675f4b37cdae5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7c1b7ec2b82115e329f44c99b9118413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc4e12322dcd5ec92425d2b01da43b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d53af0e18b72be3fc8c75045ddbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70bb2b27ed98281cbf06de9928e00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898aac48da5fc509dac95abf46d4bb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a57ac63ff6f45b50276586bc02ac4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e0a5ffac38694c12c76589ca086a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac09b5769124714af22dc5642486227420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54966af19055634f489f24e9c02ed0c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4365d00b624821b665bc2877bca7cc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bf4603a74517fb2d205fff830517d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393233ca97b904b82465bce19a45c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d358440e1912506fa10149ed893a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d46f34b5b5b31f7787651ba7942b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508fd69d1ced6e1f3d806bfa3efe507427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07964014376002d107b7ba0b5ce73a4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d937c69dc85f9addbbaae0bee5d772429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e0d45e4e0b409b3c3483f066c8531430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7f4aafc442e6bbebe3d19e3f7a3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be267ce2d98d71e069354a9a3d6e167432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c62a3c2158836459fafc44855ef82d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818079e7e9d635e7d7dd97c1520b79c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef8e4ce22baf476da9da353053207435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1141f7313632eaab65217622179e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbebb5acaae73f589e456f47ed95182437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e581b49022038aec398d92f1916e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7afd8af00706c3d23b6acc667c27d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bbe3b050e2658dda3cdecbedab753440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a183b901bbfe11237ea375276aaba94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe9b9cb7ec15f38e6d44b8fe3dc846442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835302828094f93aa445160913aef75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af231d14ea819fd8d09f084998cb66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4230c5c277e1a4514ebdbf1ca3c55ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f6d2de232bc6917c789cfb0169b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0517860b7a30ae48cb198a444ade4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a74b75ecd31bb67513515ad2ca9e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1dbff5704a2d80f0eba477df89c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75532ded9bebfc15db10b7fedde8cd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bc2ae7fc789324391bf9f6ae25d1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017eaa0b65c98ad8721da885ce4a338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2db661a29db3c2282a74d39c81436453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff43226fb076ac2b7338c3e6a64b723454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82bafa5df33f2deef48817d15b25aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f085a849c970d345f3b209237c14367456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107806bcc209afd52723dabde7eea24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff21d1c4e2b03ede694ccca8132a05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b89cd820b11026b7640f67c01566db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393355911ea63e7e9abc73e1c7e4a2ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0274c9dbba49f356a8baefea3cc778e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c166380c06caad1194e3559cd24f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976ab6ab604bee50847f253b89404e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cd76af2c9a1afd660a550fc74f9ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2e71a2f5351a8ecfe08b1c4fbf2c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2d325484eedc1f36ea59e3134953b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b555c94dfdc57e701d1094487901467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0474767f41f549fb2547267b6927e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f95595f90ed92b34ed297e7333afc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf78cb3178b164f72048001ab6c200470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59f33358a1e52ad562422531983ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371b623815ec73ba09dac306e4a6255472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5479cd1da8432022d5a90ce654c34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b64d973d90e7d53336aac3be990c59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf99b4722a43a726946575e0d9fb543475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bfa9a5cd9f0372743e441ba0cd799476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f1ec058463d9eb783b2d958818d0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a06ea0914f629bbbee3577f616fbf6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3e85fa3a2f32b53023c7c9381867f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3c38c7d337b9e6661511adf95aa0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0c0318bb714d0826bc3e7822c17be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e42ae7526e00554bb63e26154ca6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947d74d8e81c835c3bb8d1a30d8f5e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc2b9a0951933e3816ad8d801f0a0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98de6d3a902fd001a96581a50c62070485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffdfc17093c46daa273820abea9665486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4996f988ab21778f27c083702a3d02d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c717ed20b331b72549134831a2d55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b397b7cf659008194722ab58c6bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcd798191c6c957c65b19303437422490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c8db15f79b22b4f4cef230a578e18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead906ca6cbfd68d14daafadf3c225e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5f6a9592ec77f336e671941bcb54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52ff1ceb870fa1901ef474c04d3c7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddabd363ce4e5b6f1bc3b684960bfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071bb3aefe335e2d659e1b0a9e66451496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669249e2631523113963ac4c49018a0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fcdc73ab9aff9011a3abd30895e63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e61ec139176e2dde67e9347f0124e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6367310212e0dca71e1268a1bc7b0ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1192e0570b35a8bec89c262aa82d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7f03e64a5fed9172c34e3ed064aa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863fa8d683f890f605e11a33bd5279503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e7ef8dd284eaf9b1a4aac1792c4d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99029d2a3a8b6c0aed682b9eaa088155505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b6aeed409a51d29610f467c16db8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e7dc6ff7070fe725e16cfe1c8c22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39487cf35dbf20684c779179cc42793b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ade4eb2a6c01b349d06a3c35618d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af2a3c588bce688d23097ec7bda8ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908f0455567fb532ceb4756d5016fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef8f094e45ac5ea6a80804effac614512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c1c03a7248ca9245bee5aa2521a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce777b685fd796b002fff7d72a5ecc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d158f948134fb1b207804a9695ef45a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec58d7233c51e9e361bb98dd000b8c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca4e15337185922dd83ef1f6b7e320517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb321219c053b87960218120580fdff7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36a86c55ef1e119dfe4bcb2b5f083d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2823207cccd0ee7652f8152e609bffe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98859f695a0db00a583920a619124c9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6b81db8edb4cd80e71826fcf0e001522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ce21dc5403df01570f39913b714f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c81700bef681f62180fc73e53c6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da7a568b31e9d2e40fcf8db34232bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c38897b76ef7bb1a2e9d684f65808526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69cb1d753463a96d883ccdd38d78f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f611f953930caa75254e4a9fc7de1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccde30a21d9ea3dbab4a2238720687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617562c24fa27fecc035154f1e5a9337530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8c0723ceaa9aa79c232c174cc783531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988611892f75a168766543bbb7707f9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a1197c973424a4b2d06384fce8f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0f4c1f03e897b25cd301af6d0f50b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09b6e3ad2a420ead361c0396c3c852535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc79b8a4432165162ea6bf9b38f73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387371cf3200c50cf50a6e0d34e6204537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f643832584f1e7a3f7255dfb62f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91faaa41a503f1c14079f0e28b7088539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be81f39e08a8467b3b42df6976c463540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70255612d6bed7b3a8adde91c73faaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15c6ed3862652d59a7ff670b727c78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac36140a95d0babd767f8fa2b3ccd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803722f53091a8c2d634ef8b727ece35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5c8209a419cfe9ff71b33f40af8e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc8b8f97d7fe971a0ca8d23adc2e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154944867ffbbe7fe4671a9975c9919547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763752af43f2b0418cb9275d241f531f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db10b898a73726193ee740e07deea1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536454bf83abfc5c4eb2572033a48d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfffba4ad1fa2248ddd1f44d59051b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efb5912987c422324513d99f02482d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47962abddcebd2c53993298a7ed49e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70c4a1e7dfec965dc7447008bb8cf1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24006ee7bb33e84fd043710342f47380555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17ab1a5a664804036409cb7a47b06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a39a20fa5629f42b4b317622a004c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b347c682ada9bffb9da19d4446d69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de117226e353f20bef115db7e44fd40d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d6f8c59b227d8b819686366e5977c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a8b3403b283f8bbc4ef3e4b5ac7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e257f709fae925eca564d21270b712562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452f1a67399b7cc7adfe160cfb1e657563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e08852ac55cb0d88422c10c2ead69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0438b9180b2b520c86eefb056bcb622565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22d59220419f553acea54d858377e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339467e136c039ae68a7116af62e32a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb76e5457d8714f6cb82dbeb82d7ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed1d256b078acd7d8c9fe622354308569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87206217fb047c7fcc388dad3cd029570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef42cc14866117a2f9b5084859bbd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76badb2d4abc3ed4526eaafa26332104572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d32129b599f575815de161c082f5a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf09ce62e661135cddb0797ad7fe7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2268f61a7db9b7217ddba6bf69581c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbea01ad56da3d4d90499b4db6024f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cafed6c5eaf635f43a6a3bc861908577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e91878269c25983181f06eabae27b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d98bf8e2c19d422e1d2a6a4e3b37a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8bd8ee15427fee5b8b97082ec7744580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324fab484ce5c15705fe1edfdc3b715581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc5d077cf47f53059fdfb2df5cc189582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149ab4661b5b2f830cba63d93d638d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12541d84e7baf57a609a4a14c33f5a9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312536cb59b834c1a21487ac6ae981a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c659e52089d5b6416528b44b8662e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b992dadf79aa46ea4856ecef3f08ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cc5ec8a80e8fa4a6f626947cbfe6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af60fb3a4a5ae7c0997dfacc38dda5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb2c809f6aa8ca7062452e725a544b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d3b46ee305b2cbb47debceb8a23ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8e4eaba0c3a1713ea223f0b22ff9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94736d7b060d186e65bfdabfe3b7c3f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b7bf96585d18c99813ea26277419594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059dfc5d2de3e305e0993dae88aca69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85abca9ef5457662ec63df50f8056e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273466aa0028a2d8be38f40d719cb6ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a863e212a3e79ef02aab2d68c7500ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249b90a64261f021c4395858ae048cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f777b573149b25ffb108be65742c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3485db95416eabf872cd78c5ea562c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057b9fdc3e3309ed5b0ea17db0fe441602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac6ffd43e788f8bf7193689e5681a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf5402e6c3355623c4f0b536d70a79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa78810ff3e08760cc7c056af4f6c21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f0c168510de27d0e3716294617da0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6defd070217ba725e5af886e89e09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c49fcb1965e76ca1c8f7b1f791cc87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf5dde4958160d8d055e1c489f21ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952136509215efdb17165b450439d05f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f6d5148fc621e2ddf4691c07eda14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defd00dde1f0d03edec518310c57f31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a387227513427094957b5aa5df69a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a520589b72fb81ac9bd9ca5336074e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27e65bbf3df38fb110bf7a929fbfa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdce4fb6d5a59d29bc204bf97032c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee3577dc2e3e077da431dc7f1870c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a373e06dae8ccfb5c9d7762e3935e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54297fdba5f61abe91603315485f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daddac34a5d40c7187c72c501bf88f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34917557255ba319df288051a7ea76c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff758dcb1f4a6acfdb7979b6cc625dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0446c70b093bd4418871cee591386d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c78c49cc73d4ee38bf4d70bad9343624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbcf659286061d1c701958f67add61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78e9953d8b97bddcbdb141038dac82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21daf318ae7a38eee30b91b1d8f6082627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216170136b06ffa2361768e98676819628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52f53c9fee2310ecc04c7e737af690629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd0de40fb458b46c3f295162558be2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca408f8194226fe98e7fc9f86e3465e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c4ccae8d646d911e70af2619391e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c605829e9daa1e867caeaa38080521633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d492a0091c92221091dc6388f221d4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad5af9c3c057143c4da94c4d1ddb1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e98a0bddec788998e68486718b4df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ef98fa88aef2f94c4eb5a7e56ba90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81f5c338db16455139499d04fd3cd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187c1159496c8b4766d738dc95f5ac3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88cf43ae850be4a6458d0b9ac7a9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690ab58089c9aae2adc39732371674f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490af2aa997b84d0497eb38522b31ec7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98408825b1d8fb76b8a2709533a4d129643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98269713e23c4c7fff46e3b23f724f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4666ab7ae1d5a5fda1be2b568f32778645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa794068c414f8ae54aaf444c2ad4d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5fafd236dfa375158cc3843b4a73e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254fab451af24b13f87ffe3ed835aa9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849047296a037dceda3bdc6156948d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42f4d3fd2cfb7243894c86a629ae45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1326a6e6c6eb8320e1d1ece6a719b4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730320b43bca89891dcaaac68bc0c28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df00faefef613e9b4bf9662f6218d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937527c1648834b91c3158da319fc012654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a390fe9f9446bab74c99642a2569655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ef7cd60117a6ca4daaaae5f07df01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370dbdb2eefc757f98886c285601284657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d1befa27b7f7243d0468ca709c536658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb187df866201775cfeb108881938e70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf46311ce648134d8c1c5b54f0a364660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fa1fb8536d89c7703c4e97b0a4c0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e3022037ff15e90479212ab33a0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd169f79639fa705e9063952fa581084663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e259640fc45475d601f32bd9cb94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7a6f2d28f8f8a39307cbd1893761665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc33bba5dea05344f2aeb9b3649b2c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d0cf5092f58e8e03944179ae28b4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977af756fa45ebcf80e79655eb05040668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48120f98153c0f30fbfe4b6009a6eb3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56dd9932c8d25ff9d906a918754d1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a542bd3d3e6a8d04296e0d7140f7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4517925bb809bda0619f85be28c2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5e74493ac69ab8b54b702b24950ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7202991f2287a0ff21e8c9d1ebe9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd27f07baf30d1a0bcfda5a97d46149675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df8ee4107498c5524721a81deee7cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24566c803ba706b958bc6132748ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a026ffc5b90ff36e0831a9ac3f0f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8760d870b125f0402ac175707ae5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996394f2c61e602c23835cc4be1c45a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd36087d397f4a6037daffdb09149ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b98f3b8b8c4a901ca8025d7aeb7d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6122b07fc47a4c5dd655ebf8dc34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3377be1f96e597f1e808adad3fac0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf42d42173a63cfb34f899f2d9bcfeb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c31fbef3caa75f6f76404c075fe768686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af528ab3f7a613cb4c66774e6de515687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c7c2d3a62eef4843e4350c26c466c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef21a71dcd1b06bd3e4590786f7a61d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc7c7819bcfd695eef64dffd2e432a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f823c90082bc8c34b70dc9955cfb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646cacac8b0ce880214a7f9dbeebd22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd375f37b4935164e75e769b8f9e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72955a465bd7e208e4e992e973bc04aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b16a6b2927af1ceaa19feae8484e69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c428c352ae2ec11b1edfea1df95046696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948630320649715ad82d5a378344d7fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c34b64ee82d3487cd801817052227e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b589f1f524f0f688f006e1801545aee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329023436164d73d8969d7285cd76e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353b0022a76e524142836270e46124701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae72022af99d0b09c01326138f6cf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64399be60921c0180a8d68fcd1f86e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acb01dab9106e3384c8754875eff2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef301625e59793295d94cc9969166705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481a3357474caefddc64e8250c47054706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dff644ccdfffb55e0db8dc9e3ed387707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d286ae6f9d8ab8f21df08af8e7b9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf095387b3b674da3c6fc0d1ae879c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d9da39cd02cac035cd746da5063d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c447cda9841966a94e9b006d564db0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c571be28316954a0b935d273cc4052712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d965d504f76057f4426843f1ef14345713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9fb81711acd2659ad78b19e5288e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d816f75e8c54dca62312c1c0e0ebfd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2229a4963f8dd5a5b180dac05dab6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f78af669229c3464a21636a58ec901717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3efb3f1d6f74f62e934b13bdd81a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82569b48edabd567c8b560f03a822f29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc412bf6edc235b14102315ec7df9f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02902a24bbf00fb4c03d7804281054a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca278021aaa9e4aa7a64d6d0b15da2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c41eae6c7abd725089492ef412a7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c1013dc234d8b8cb0a71179592f3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea530c4ac9da5bea7b9fffab703ee5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568b906922afc9f34146cfcc0c1b361726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d702193c83288d5f290dc33622635727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82642538065a1658fcfb32d1f6a2e1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b40b476ebb32338fe7180d43cefa9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbb6d9e7d949d2ed65b2a6e7848bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07406896af6e9581c2e33a95f5e8845731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684c6ac16a906fd4a5d71ba8f9f6cea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa96b013ac6c113aec6694b8c25993f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92012217b54867a2b2b79a2aba4424df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5bebc615d270728dce71e23f04c0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94012ceea452ccb10ecc31e7ca4557736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9299af8372a680d04a69c06679b5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9c758c481655d8d742f9e00e815b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98babbdaae5b11abb025d9227db13b63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84db6cb5bf916650a13abbbf1c9324f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351196518b9d270c6e223f143b9a7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13d38f34ffaf66415d06a3116f6a2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86ef7b346070547a93ff7f0bba6e28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483b55a2f647ee6c67f13a0fce2be33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea9102ecff3232ed42350c9ce61474745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeed79ef916e9f44e00ad7748c1a9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30e2a7dc197e906360442df839b1d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ce79ac6479fd11f54066b7754e1fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec705de7decf4fe98578488fcba7e68a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94dcefcd16e395c5b172ec485e5375750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118b9ade6c886ae648165ead004933751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310279578feec88e11ef72421f6ae5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f348b6228380603fb9d6ceeede19f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938184a619f12e9b1ec542ebbf7d6af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d3cc6353eed474c165de48c1883fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db283e460e3a4a11727f40ddb1083756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de8c44421fab2bc6a823dcfd8b6f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ae99cc1d9db0edca7603344f9903c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8876cf66a9a249d3d49726c50e9ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcd04df28d3f191ad617ad7198c08d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1984205a8d94fb74ee1696137528761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3bb3ddd168fc844da74b49eb16b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dcbba6e6b3f91759eb5c96a5d34c8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69d22473fe0d397cb6fe3d7ca8c97764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a762351cacf8431ca5d0ba9b8cdd85f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e510e99dbacec81e6e84f78e0216d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e3c8e7f1aa33d318a15dfc1e19bd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>