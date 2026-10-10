--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fd761298368b8f53c7640b06cfeaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e71b1563843d82a5a4913884a8f27b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e683d9ebb6b2eea2455e3b57d75d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c666db0c3a46cee9fb77e2c59a313a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab9dfb08b491a807d9ed4b0ce304555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492efd824d64f22343f1561d3d13a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f958321d62f41bd0f78ec837828dd1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a129028b82a06f8d7383a69cda5c268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103323cbf986efb0b02f08347cc2ad429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e870cb47f6638ea7be0a7b86918210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca919fb759617a3c4a6380cb7988dcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce826a28cfe5b882f67f7065bf9153d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a4663c15827c22de6d914534ac61513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491729702bf8970baaaf95391e644d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b47a61dccb62a2624fa9137122b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a1787a4a8984366e13276669289f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d41808f1ff06fa4bde3d8e9f3f92f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1291648eacce53c7841b9d9d7610718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79589683706fc6570067d5b245e314719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952904dcac20085e7ddca7bd4cad122e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69466b0fa8208219f34c6893f71f840621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaddb8ad7a1ba5856071a8d9371bb7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb8c1be180361a068b56a9f5eed7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786581adf48548c4e0a3e56c1b54b73e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe629491c4405b2c5412d5e4256700c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4574c6cc404846cf323de94561abb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90f58385bb8869a9199e8fc0a3849627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9a1a4481c2a6eb2ddbd07cc227a0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e1c2b4b12ade0cd352364120ca7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a377321b43e25c1bddec07d14602930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35855ff37d7ccfebd49fd1d666dcd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db607216a3fea2c6c8ffed37d3b799932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50db831780afb4e4e2ecd432668dd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639fe7e36bb5c4df8ae3354f937b96f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3e4840ebbf1d792771060039bddc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4402b42efcc897106a96d2f6ad291a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5335e07e809d79ab24df8d4f79b58e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04abaafd1469243ac1a0ebf24fab4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7995e3ceaad8b4b595aee265b8e75339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5d6609a747ab0d82c8c512a15fe5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05678142dc375e9cf97fd81e4d51be0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a8af4e77cf5bc463855ac18ba322342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eca53a364cd2a80011c68eddf463143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb19b13c08a37b4707f7288a36adc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad426eb1e0860b084e5917084f5fa5e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b743bb01714fb61e2bc61b60b607846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f21ecd849cca94a3e65217735a05f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2719c47cbae600e5092767b7f4ea948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aaee32a7d051f15241b4717b0635f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a007e93fd8a528672c15b596219b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccdc3d4c06f2d2e4fca236c6fa11f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ae645f9712309f187585a0a62e46752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5ac8d0983c82ab02c76d2f645d21c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf9b91340bcd273e158473cbe4f1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef93891794db3d2f1d98c2fc3a0f0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b30f3ab225c91030bc5bed525db78d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7d837e25075cfe344b7d47d6bc67057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27393ffe95bd1e555e64a31d02b4e79058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f398dd9198c40c28cebafef688a96b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d22f12eea37fad8fa27e4e3d1c4c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb50a7c385b067b2aa89cacc705a1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4affe58bb631df3a0dd036114d34962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e4552d7ac0465d3a59b8dbd45aea763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc66a05dbd8428f88229ab21d04480864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2194d2183d39a3169cbbee7b3803c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f5c24cf0a411c8039648a0031170666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2201ebc437205997a020b48d39627a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44450d05fec3b585c287c39dbf01a3c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef270780f09cb8548960b8618d3531c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea373dda9469e39152418b378cf6c6a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2770351c73113fae76b2ed36d164bf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30822f6327b6c522f441f34077af045f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64ff94f0609349e6dd9fb32b56ff3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0ef3620dd970a075964d8d257d1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44360465809c2147f6026d64f9cf6c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300799446840783d57b2fff2b126e6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158ca339c3619ad04289b1cc1b8c0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72efeed3fa71a910505ffac8549f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff279c421e4a33a05be7e03f068ca5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfc987ac91ad527cafef0b456d88d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aad86c19059fce19ed53653c0913781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270f1dc1b04ad6278b86a3289412f5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218954b78b915c815aed1e750d8b675683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de8b3330a78cc19633af8b0b5526ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342b05953b1048100dd1490659c9a4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456738fd292a0efdd8eedd424bbab51986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856c66954cf066cb59bcc2f902ab22d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae1f1faab8ae8ccb67da02ac6f83888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87b5e9b525bf449dbe90d978f4756e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bdef985a0a8a5921e9e782b397ee690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33733fd1857af88645ace4929e3cef3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e21a0798356be6289dd9e2a26cf992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22ddc163d4e5c537dbb23b8e9954a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128afaa318e55e90be38ccd9cb2c286e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec334e7179099bb7bc107bc3af0e577595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7f38a5cd4c21e8037d8c5769ad6f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f86267f3ace326285c24a0fa9e0cea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e25d98858747e96ac0812e78961a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980b79137ee9e6b15d36ee87340951799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2f18b3bba141678c7f52b8728d542100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188b7e2f2fc63d7599c2b6abee6b696101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22fe940a17af91a5c53f4ac9f9f278102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767a81f9cfeac0c96f5c287263a1b0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12706ebcd2e543f75518bfc4d134406c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e454bf942b8116130f399b25072d20b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771caa5579e24dd2c3750d7776948ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce08e16ed31610ea3d0fdfb6d0c4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60438474f8db4c1119e02932c2d3d29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8703fcc0daef7b6f15e0720f453c31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ea7ad86e2eb707f99806532b5e05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d01e04ec14ebc5cd8b791fd73ce57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e2a7d5731b06f0b0ce48e180857dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a742fb4baa842a646267955013971cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c40c1a8132d0e9f199dab0db209d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de7bc6598492f7894c55120bf08624115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02a0dcf8681c7ff498c056f1595624116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324b0cd4e8a37904a3c76d87aa9f67c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6f39860a9bf92103529cbc544db73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a866452e67eb00de09c283cd4e5c7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7232304fb393467fb4ec06b116ecc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efac1e257d6520fabd5cc9170de722b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4198929906b034e152d1b4cb94fb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976ec8e5065fd7017c581901f8f549b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e620c2a6dac5e33383a413ba0c707124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77fa0222788008eedd9564e969f3cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425356c1425179ca89d5a2059a08e49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba2dcecfb5df825e5600debac8d94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312eecf7962513ba529efa763066ddd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a876c604eaa058c8fdd4db3c6df40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db382aa0c477c62e3e4fab82718877130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a70e612a0242043e54065974cdcd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ff48b8c620412727f1c35fcbc8e9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad00a931cdece457144acee1afbf13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc819685c061922b8907308596e8bd0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56a48404b0c9ca6cbd8abdd6d00538135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799f325399c501dcb3d9615b16c20af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b0913d30265e275a1b91549748ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cca29ae428254e8d14fffdd60cb283138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f387da716e0f410ee364e96a94ea3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b53f5f96fec92dbbbb94f5fe829dca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333fd6445eb5a9fb31241fbd1f6b7c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03be443da227d9a442d5a7aebc9b90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95976813ba3ab6721d276db2b16b1f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701034b395a2edf15441a707ed625ac6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad02f3dbaeefc19d4d58247ad81271145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f5c66d1f5f5483c48763cd5103af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50aeae10fc537cff463543c51685b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cab3e79a9731fc30d3c4a31c17b58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36278b66522790f0e7871b6a21a880b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe62dd978dd4596efbad7b941f74f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae68e17c687fd39e1b834685b8254e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f814270e363da242d5d5920edccc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1832d97150c5843a10c34d5493ee598153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaad249215b1408b20ca815958a4dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18cdab15f1965cd95e33fe9d623a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adf7ea20febb3214d879efb5b0b9b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa4e5916c87130bb09a65022c8439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20b2d5498faaceb2d66ab98f715fa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8746b693152cbb18338edff600c3e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5e117507410e02913a52a53d265ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d25dbdd90377b9e5d3c758c0ff7f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d22ac7da60632c20df9e115dde4a83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e163b34d4a4037a43cfd37acde58a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd33dc92dd7c3e3311cedaa4f51ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d436dab43fc74f50f4570d4cf37a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863645943287cdab1fa0b97333786b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d21520fa141d6b1b5852b0bed8f53d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7327cd98836c6579e066c4fb1dbc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec683127ab47d39ba4b402391f9421c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5b3e63a0369fb33df4f72b4f08d49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c589a92ff726c7663ab2058076beed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a6bcbe80f3c19feef750893465e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5be34c637f34f8ebf4edca61d3c292173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57933997316da04709d35a28ef29f721174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544101b608874f30250d0afae15da20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edadcb2f17dac1c31bfed4a4583671176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb084aac9616483b958456a1cfc6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0adcc1734eb0f5b0a9a472ce913b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a996ce73eef3914429094c7d49276179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cc5a5eb9801b116d0cf7be6390498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aed0cadf6d9aaf7d166533b96d13d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ff54cad3a2f4457cbdf4a478619e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067397f638cde56fe22842982e5911ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1eef5b98a2c226cedc15af82ed294184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e0d3e0fe430ee806431937c953d28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4c5fcc0eecdb547aaa86efc8ae3a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991b1920bfa4c792cf4ab1a6da0fcd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ded24e4896999f7fc59f3e6bac49c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc9491c892e8697507dd67cb9a78d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2e826f2e96de126daa5b42ae1e54e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d460568b4c60192925f001afa895469191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b4028138d47471a8830ab51d06fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa06c420d1afd8309153a8ab9ca20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565fa414bcea41f8c967b5b77d4e6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fc8a4bc4e0bd26bfafbadbfc7f340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04a5f965ae92f6eed48b6d45a170f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d206346b688d3f9192bce749fbc6f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1162cfe7525d39c7e6245bc4625f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606a2648ca331d6acec28dd783e231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b30443469a951c4faf1412ad99843200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ea2bb7543fa6e134db313f7d5d43e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa878a985ccbac2f182083038313e94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92d01ff5a8ba278837b7bde3a0aba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff4c45388874e1cc4038ce5f1698c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38f626a60e19e94b779053c99e1d98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51297ffafe4e64d62c7bc3baf5001c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60183c3c35de929da7647bdbf26a9f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a4fc2ace8ff21527d08be571649e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017cc7716cb474854b9a3d176626c66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91527b04d9527445abce23b141c391210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad32b976651dceb93bf0717b29c7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3d8928b3cca2e660d8231865d8bbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eaad394bc5b5975f2ee6c500736eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad49157698b085463875a9e5ebb6e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a3b5129fd9c56716066f2b7627942215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d796f0cd3c51b19caa6b614ce38ff77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3bdea43ea5d0067a1d8ae96b2b61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbbd5da77b37d5cc629a3f4892230f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b53cc5caceaf4a1bc0d1d20b8190f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eaad0e667b5f48fc060fa409123fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd427f582675f48b952f45c469dd7832221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a878452b963ae6255d29b78b1c56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f6bf01d687503822a8c8e2e687657223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268eb8aca5f53bcd499f3589812aadc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d43fe35908f8ba003c2a5a057e987e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3c643852095074a2f700909d6be2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0be1ab90e5a74d0060d74958d683a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba58af3789c58748e893023b375484228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5911e29d5cc439b9bb8d8ac6a578a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b59a2bb93b2a7cb2044e4033eefe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11383352e44b61f22176cea0430150c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a2e04029ced417c752bcc89a2d66c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826b1c3ec074e7b13ffc100508431d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb331cfa8d96876b7920be88bd939f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0f8e5c26a92bce7255a4c6a5e2524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e075c3f07bb6e118434eb16d7791236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e34a60eb18606a56af8dacdacb7f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd788ec7a98383deba1f9b5177d64a38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee0f2a8dcb47752fbb24e8abbdfe7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f109cf212c6bb263267f2847c774d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19510c7bf02cbb7b7f032e838823b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220348769dba22be3bbe39894a84809242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310742c2ba2021011f15fb0d27ba727e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67455213090edaae680f7abd975fd5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b76b3b63d67d26d64814c2ea6dc6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0cbd11936c8324c1d9453e216bd4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d304d617a611716b15fde8c93d6f28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75006e250311095e0652276de35846d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8522fc4099dd3686683878a05f559b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d306e99a71be090a4c7294d0ef19472250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92453bcd1ff03b03e2afe5bc8fa0bbbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a144827af47d82cc88f54341d61ad8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c7bc3c517941e0b18f03395843f2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f27767837247c41c367b22b23d706254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe783da39acff7ddbc50f2c16b77d32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ba50ef71a79d8d5966ee1008a0760256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc748599336e3909484e6e885389a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a651c4643583b0b10d74a020f1b48aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39347ede994c3ae7ba783f7a590ba841259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20d88ab7b6eca7c2c49125ff0b797f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafd6e2a00294b66b54d6b8dd3289a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763e20baaec8508efc69dc4099402b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac344231be24916c57c11882072fad8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c56e3b7085302758b016baed0b9292264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1fa5e2caa9eb0c56bcac32c6ea73b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096d4c7c547cae0623ca02505fafffc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908462eefb1412ef42ef8ccd39d6e86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb6eb7aa50f13556390858a5fac13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531f47ba5efd43efdb93aa9ee95f69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c35fc966d991fcbcc7ec0d696f8075270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e7b693c47286aba628f964ecd04a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7202e2e1a12ef55428c1555f14e132272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867bc592d13ce7c2ec153a5469c401d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b34feb32e38acd6804d86e2bcf6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed68d7295152c2192c819a0fc4d9491275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5205e422963c4df4a724393f8506276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66176ef1218ae3513307062a204a870f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e26708a533c7cf6beb1686d0e008278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7457d19701e37f6be9c5865685b32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3153f5a9f38d620ecb2a329a68f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c22fa774519150bf2739a9d40321281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed39b6bcf35db74a75736f6ce761be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d6815ea9439b36d946178e87b96d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58685d83a924710cfb5d9758af19e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b1a99077c8454374dcec6818de14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d55902cde78eaf7da9ef237f91edc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617bf3ecbe567d731a3dac3353ac4ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4e9480b4516a729fa0d6071485666288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dee802236d72db591b0cf8c085d456289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a2f16cc7ed6cbc63d27c51cd864e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34da1f5e1d499e3847763784afd2396291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70420bd1a0fbae71d8ba9dc5d412c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae134289c37e2d26a83138488bff1895293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317267edaff0a54faaa6473ec6692c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8fd62a31b623708ab25093922a89a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c803d95e8810d1155bcccccc90cba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccabd88874168134a4c5c49cebfaa1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356ea013bea7bb90a62d850824fa117298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a6b133caa9fa8554ccdd48a29580299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1a1521d731ee433e0bf6b5eefdd4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa544dcda0748547e5988854fea34cb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0a5f28907ca67b9fe1c4ff339071a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef8a1edfd6d2c045b550538bc5a4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c1112ef664dd3dad6fb72f2ed7e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff43e09acd64c95468dcd99d143ab6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfb5b54896c5583e7e49eda5954b6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a6bd86b56ddec35d53074f5f789a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbbfb12a856bb482b3ebbed16e49b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82807d2ac99cc160ed9cac201b27b8e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bd011bd7d33c1e60e61e86b056e72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be7015f76c76943616fbeb45a2392c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8637e5711d65c6840bd2562cab0a17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1205821bb0af01a9c87478c3bcdb896313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51bb373045f863da53bbe100fdaf07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a2ab4ef4c60fe2885918c6bd9ddb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498ddee6a02243586effd67f457f0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc354e0cdce34f1f4dfe8d7a7c4f8d88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2f81016defece58d0835dd5d17e3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c0a6cdb8ac8e47d293e171487af1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63f32fbd132edd9ed7e0f79e97b55b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a738a99d52062f73e8f9d9af25939e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32d0c83ef9014a7f7f1389d0601b4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9472d69fccbb1a75b167bfc4de5cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5975b0e508793de58618f84942b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a8a8fab4bdafb4d3f540f0b641bc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e010a0bde695bd60cfe7c510bbdc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4829dab7ce01cb87a0209b660fda8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea8b4c95e04280a89208ee20375e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10814f7951949e072a6196fe426368da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f5cccbc8c6fd6bb7aa88b9e28600d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b56238920c49bae538ec3503fe7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42170fe90c547b4df20e09d731e8065332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f550cca69f08a5298e4aa52cc9de404333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5267071d0657dc8461219daa67bf6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5026f4226a4be3a48778568fe75394335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb366b19bb55696344aed3f26525e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd0829f2346bfc4b4a25f59fbd5aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf523144296ece02ae5541120e022ddf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552324598285e8cfea5fff29f9c717ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aac67ed5d781396dd8f3ed5dbb598340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79a64694450803f2563be0b83e5a37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d92d1ea0d545735b15b58c1c1ed518342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcbc7ac069203c81349d5422dc29a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d32c17c75e58b38837d31133f3a20d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353260d129af3404829ab112732cc7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fc45ec9a2eeeb0dfbcd495d27d5ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6b4918489313d0ac638f9e556f172347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecfd8abbc02445010dffd33422b68c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770387633214032cfb5a2be10e1e7334349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef236194f0f02ba6fada748dc4b7b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572811e66e0c4ae490d5af68bf7aa86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537149886fdf1a607996089549cbf40d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b5ba074f89abdaec7e28d2f8a8a0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b47ab840084d41c7684a3aa0335f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7c5d6663a511165739a6fbab9b4d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d10f54b01c0113b55c6d52013a1a74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525540ffe81ac2e8afd6d1c2a5cdd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691b7eb4278d213ddb70768781b3b0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d1c4cc8ecbaf0298b7a85858a75d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54d006c9c4c69f41f4a366dc9cbfa9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab6aca0ec6fb16ae234786f1c4d7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04117062e6ed662ebeffde34b114c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6235ca0431932d54264b235da5bb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bd2687f64ef24a6967bc13405bdaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103f63edc9d4480a0d7dbcb2311aec4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e234c50bfdccbc58ba11590dcc96a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669454642d6a1ed6f52afa348a0d703367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167905d80af60631d834c43a987aab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6baac30022c46c621a90357d8115e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e43b98333709917082a8e591744f59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907741879b5bb7f1612072b6dbdf9f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a74c3480f02cd63fb21e27a09ae3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214bd89b998cc8b819a13002580bc77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840fde427c02a95bda96ae044757ed4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a9e9b5d278d57ebf2f3b9215612de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc03efeba5016c38613a1408bc934d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf244dd9face8c375a3da680bb77918f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27307d3e5d7cee2fe19425f14b1b0feb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6718e0244ff618d53e7109980bff3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af6d480b2fac37fd221d2e8efbfbc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca94b845151107ff767ec4e982e13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90313b1f5c9cbfe2300b461e17a5a47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603e80357caf0fc351b77cde4b5f2d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad334317a472d44cdb57b2e6815a3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593c4a32aca3b04224a1cc60f9771c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659bbbf4b8dc2fa4053bcd60a40349d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdc26241dff6db01a1dc9afa09bb12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c39c0855f061bffbc7ed9c3485955388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28fac45fae1bc3dcc0a02f01935ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82adf1eac7d7a2001813acf398f3f0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b821a15d41ebe964f98df3a13c6b9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f086259b72e3baa6977cf76e1d4fcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50454c461a0b314c41e28298738e71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76767a040a9561aa3217501b14a706c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192cb8eb34fe8066dab585609f100f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f26c526811787e18ad576ff919b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5ac2ea8df380e9a105f8e4502307b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c1fc90d6ae4cc99331d5deb8e3547398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb460eb934b97dfc2a89a8437fc823399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c6e16025712609e450d797642ab6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a635000525dd92a69f3be6a57988f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be58d3c2a1b0517e1950d9800c9e9f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605ec976279d7f5129545dd600e3af0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafbce0962a1b168697b3493abd873f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea593414ef29674c14bf1e6fa20342b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd653f7726217caddf22a5edcf6f08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885dffc13c26227c27c78206537c90c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e335f8ded9e07ddc7e5a4049d219b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6469f99ba889823e495f817c65c993409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80fbb5a8c419751bb94f4c60bda14d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50fbf721046992b34f41f1f21b544c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d85be346c4225131bb2a490e3972ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa8704d8e737485d7382e0d4555789413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ef9f9bddd56b59f5975bb190f6244414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51cb4e3dcfbc52a005bc42df82251d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47300de9270a3f013ff5934551fa7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb94d13d88a24232ed682da54feb30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c320a0ed6e4e71ef6b18eb2c7f8db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0095e614c2ffd835994884f26ad91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca690eeacd7b540a165486a012a30cde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb05f678ef4634593a47854996a41b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48318bba92aa7d6858de7877c9cc7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb205c4e2f88dd791e441f8893e84778423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dc31e5073ccdfd615b084e47cb216424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af04c04a56d2fc22683e5f37de75d1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67fc799d72ed1c9b0e3bdfa4d24077426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c83522c01014e87a6c924f7c6268b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ff0e0b43d4269a3d3fb6f910dbad9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59086afb4305c3bc350496f0e6de341b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6689caf203ef2947c7f250bcba34c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1feee833f7bcb6b3886e2ff070af25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc102d59d59021680815efc78833d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf06adc4c1817551171c91c48264dd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc8067f58ada76a43ee3033adf9ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef9bf5ed45d88605f0412a35173bee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3816eeff40f8266c37a2504aba14e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d0504a9e538e59a110884e7af840e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e85f66cc0b7fbe38c586d183a9a6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da05133cb934eb286ba46674054b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4e83c2d4db89028ab4272f946c2bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af496524e495c4a637cdabaa23cba3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd992427654abe1c45ccb01da68094bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030639cde4f7c7dbefdf1b982c9c5be3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06929014200969574e4a1844a02b488e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed010fed341e82b87367ef0504eab03a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4961d2a6a1bd13bddcafd4392f14ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccc6ee03e2508d685df328f648a4de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecaa1ddc592c5a91df6fa889d3414a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017c9a1582ed501e6a6ebf95568f0dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a23e357528c629290e5e9d8a851c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd371d98d95f7b7b2dfb8196ffbc1ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8d87ff6a0533448d6106354260ddb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb7e3ca371e0b8594eb4343d705387453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f7cb62b6097c56a16c826dc036a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5cfce2701e5885919fe1600661ea3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07c97889834def16eee4a53c83f3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57231b344caadb31649ab4729a5707457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a9cfcf2fe20378faf5b4e2a918c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2df7aa05239ef2c5c4084371f6e4a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d41e6c49bdda4621f8a36a575f6881460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f9a44bf92f63e3d66a87473c17466461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aef01892a92598834cf4427b49ea7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c7e3caa711cdd6b77b3ca0075b8bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead923f58be2a233cc8f4fc5a94651c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59c7c0fa145aa80a392a7f2f07f73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa53b383a389c9a253865c6e1ce7669466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c37367a0addc99272f369c38560784467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0875aa01553561a082cb1fea3501c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1370f0800ebbff9c6353c73e4926ded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fe3d711e6addcafb8819629737003470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c07d1e20b62bf36ded7501943f15ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482aba096c9709c176bc3841d23c917472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f88fe0ce7ab390996b11ebe746645473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbe5d774826626725bb219381991fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb14e20c3a128918e5e46e235af3dc7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dba91f9a8be74ad0014c0a7697d88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63119e35683541abd26bf2813580b05a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2207449b076c3133f253fe66e507a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f255f87f9876caa6a86484ebb4c516479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef5658f0aca104131d760825a47834480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079e7aff74bf672cc60db1d782c3381481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17542c9dac3ccddc5afeaa835d8df6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc1166a6ca64d119ac61889a105c61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcea31aad773bef8b36b9eecc617cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2d0edfb7ca5915a37c6ba4c3c2e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1837fadab7aea25f9d9d233561b4ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673d05ae574e1cb0f49fb95e73f0a88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa84c0a396c45d492da5b26967fcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89a4f1d2dea352d3910becd26a9eda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d0bc26cbba739adcfa8ed4e689e99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668fabbfc9eb1a3afa8697337cacd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4a85cf0b6535af8d0d33c113415ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fac23633fad6569b991238ba99c52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c778029ce0a2f2d1bde0dd4e145a33a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fecd0631dd1fbc4f0c29e391780b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf324a926e9323b42ddfd5ebeaf69c25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edfd268379b94407f2e142e4b9b398497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ccc65a04120f2338e1a7ac891d041498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3329524b1385cd628dd2e9e71585a11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e9e6eae50190623f11767d2893f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a503c09718873ff8fc16fbb0c7e7d79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfc9505e9d35840f63e68c8db13fae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f418bd5bd8783a4e820c3f3e8ed9ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5860a171e1dc7efcd5c0492a5d5e122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312790a96a62651a3da7754f372ad6bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973080e9df99599b07d984074155559506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d997583c481c7efb6ec1ef4df3fe07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21171ad76928a8079b098e7342001e83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652c6b65718787dbf0c8407dc024f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694cd01b0aedd7a0382d648a576ebc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4aa45e2f3aa958ee6fd40180e698511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bc4bd73cfc95ea8859cb02b7adad5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d9a83a608dad33f3ab58750f34ed8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d5ea805b87b6cbb642b417bad761514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6049e7943809a61cb76c51db20221515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2e1dbd72cbb427c069b9c08f2f97e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df20d96624e20a9b434179928a336a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ca4a6fdc58f7600a1fa0190913e37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d367c55ddd777944a1e9c3feb8c4754519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f175dfa3a2d1c3a6e679dc497d6896520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e97ab5d944f18d79b2380c7dc5093521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cabaff7a3057982838d1dbafbc307522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1407a8e6f1629cdad68c9c8e106d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3795141e8365b5257f757d13239d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d5621579d47a71b1623f20bad5354525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dfb3d153450c1094660929beaf7ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2333efeae93fcddca0872fb06a16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df906fea541dbb89c85e5ae98fb6888528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9b387432558ba84f2caf5245d06d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd5cc072b90ba9ebe314fe8f4cf846530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2180a75f9ca8fbfa48e3405050899531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eaab7cf1d2c432693afb069dd2097532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dab057eed656492634249aace17d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078fd5207d51933b9f71e7312b541de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9eafb0f3477661c4c2bb73186e3ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc325c5720a67ca128f17adec1ed0514536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adabde88941775eb1c21c0beb52b59e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb13faf554586f66aa637cbc37bbd6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7490a23da65bf9c22c1fd15f3278e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c03cfee0338c7077a4f30e56b8d73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee60712533e383327782c310e52be82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928b1ccef7dea9979f98ddf8616738542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a10e501efe8dcae622b3b51f6b11bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9f06f6e83512b4ecfeebd8f4b8003544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56651a475d9b001145c7422784adef4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bc89908e3eda55434360887cd610e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ed59575b16f7f5c290c95aa0a0ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640710cb961698e95d58d5eae85962dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15aa702873b271e8fafeb7b6e61122549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3de2988fde538d6f3581c849f4b15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240b9473e692bb06e567699982f56fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36357afd0d05853b844329f82c87155552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac485fbdd5d1193cf0717c5b74e59b01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39169dcfddebbb146b6022a536d6bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf4533c51b87df4cb23b143f1ddc32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e1133f625c940c09b535e0f35698e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ebe811844fd4a9674cef861bae5a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7968c3d5b2324582e38274c85488e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8961f7c59fafe33d386f7291ea3a17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742c590555c22673214a4ef017fb532560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb903aa34886fd2eba544f203cdd60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c0a7638a74adcf2d27aed1471f0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0e41a17d2ffb63eebd83456a4f671563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847bec88c3a881b94f5e44f4e22b8cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173ece90ba9ad49002363b545ecf1fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8373ce249202706dd7f7ab6f8997b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145add430cd45c691b86b9b0342b6593567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0621bb9d2a4986b69fbbf6787058568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc202a28463532471eac974650ce0fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c451c8c1f12f4a23e95694c8a0ea0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c31437042830fefcbc238bb516a2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c1ab8cd751a1d654e004f0c4455b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64e12eba54b6efeb5fbd2ed8f213f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d1764d1f48dad0215f86a47b8a0d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f980cab9ffb2e9e5152f3a9ce03c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ea4c563f02415d381ea24c31f082576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b2f3d342ddf070e07141017b4fa1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed23ba64cc55b5844bf0c3a7c2e6982578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00c8861d2f8c51fa0685cfb3154220579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b07621dcf191f173efda6fe70378580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeae2f45ef2d7d379198a56df3ae747581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107508dff573c63f0f88dbf1e15b56d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf550761a122cbbd759b68668357d0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09fa6c88b456884f4e911161b418aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a107bedbefc34b929f9a6a4c4e176585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4406f4ad97d32e58c1b58da046fa385586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ca874c69e1047a740f7708e0e9791587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03617c293679588f05e79200b0d1e995588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4b05543f8a559bc3269054bc2387589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370897f1e95455503dde41f9ecad474a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a7909c38caac7248263189250318591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b642b27d8fc00900c580e43e1849592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b2f36e2d49c2fa4bb1c01aaeb63fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7405ae740e853f5c5adbc77518963594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbb01c538e9a5b1468552c26109ed5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927da4fd04fada8448aad13574b317c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f9db2e8f317749c53f9ff19c0c4a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926de699779cf01a7c4b66db772be3fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5af9245eb7cbe24ac498abbd5e607599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d8250b54c759735e396a8d1f3a8dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d22ca757177e15f3706311a7cdcf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f9292c3bd78a1f6a8a9936b96a2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fff5ffb736c798f80d3fb0723fe041603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8262d37e7306e1f2c3b77caa13e7598604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da6cb42bd2614866a888b15feca8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c321d12ca6328bf9f489cadadc911606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8950ee31122982e590e6630f0ea7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0853a2d34891ed2f69c911c08f8c20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf2cec8f757e90f4f6ede9a9f5aeb6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa48b59e5a48c5695942cfc4e6a99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b6160eab0a4911c634eed0c79bab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d72e3b1612e9ab981d6897f86512612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98633116ea81e7618c0a726694a6eae4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1319f07edd4f37c2b0238900a6630614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf0a24cc5984dc14175a3bf90cabfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa2918d7ae15a90e4808f160e8eeec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbad26bf2b59bfe648dd9a7869ccdf4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2dd4f38cceb4ce60ce3d1c342a615618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8181ef9e407c9f70b998bc8fd4c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d823017494337676544a8a7f12c4c9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c834c990bd5b137d16b3035228e73f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf54dbbfaee175f8dcacd42d4fd061622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cf7e2cb14ded702e63e38408fccde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5190a40c36e3a71f8fea4b0b2ebc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37f68df8e9ba75cf1ee94894db4fb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73245b532613a4f9e74aa3ecff66e356626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055257fba9e89f8ae22c424024274e36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930461a145d1ca1387a77172c312d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a7bc99ff04feba1d70d0f36320bbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6de26be44e58f6097b89f217a499e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7bd414760ba17a7c5b122648d42ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064a067eb184d8f542359a42311631b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065e386fe641202602f993ed57e154b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8f94dc88f2b27334ceaae6907ddfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139f2c9ee49054fc3e51c32660bea60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05ab9eda568e5aa5dc51489731b98b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf6066c7feb2dc5547cea28de66d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805338d0f16fb560e26dcdd29ffb915c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743d0ac8c5c779d128ccf3deae12d42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18582c145e0ca2fba6c04aaccfb37c07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e7279d3f684ba7942fbd82283afa8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32afef00fa2a666fa0f143be4ed01c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb4943bed09a22410a9a8bb717ace4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dc9d9abbd6e5449792ea2c84eb29c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3f1843d9eaacb5936c15dc15c2d99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec339307013c6a61fdd21dc3219eb31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65bc7e4f8476cada55a7c719446eda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a8e1bf66cf67d06be654f215217de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b129d6769694eb690e681de408ebd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ae80d44cba7e784ae80f12e69e9f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69041ff7e9e6ec5fdb26d673f60ca23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40d2fa621d18765955651eb17c7ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98892c7da1cbe03a35d4cd508da0f89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148788aa41c72bc2a347b4ca1391e3b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02afe7b0373477c18ef06857b026664655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace66a64c7106646014dde4cd841d22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9fbe5ec1f31bb180b4a2155640450657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814e84ce7ea40a01f9230206d0df0e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326145a6a24f26abcbd1792fc6ea2da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac56ee242280e0abcea4940926a953660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdd6d90fd18075475121f820c1957f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16a3f334f776a5fa98b1ac45080f7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7dc8340634173221f27dbdeeab9fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5058ee16ce156462ea61c6b68b37cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae84868bc9cb022fca6309d04cf97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d84ed25395ea5f662e7aa7ba83e22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088ec1d021c7b8efe155d143114840667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de0d362d587b1cf77d8a9aa55a620668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465add2bc4a8fe7f7d956e0706a0815669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc5a397d88a9078da14d4ec38e3959670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635e5d38974705fe56d1864f5bdcfed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe57b06c17660b7cff8f9a2d6b0832672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b9acd50158fdc8d7c93e3cc54145673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a7a76b9641af79d1e9dc8557421a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69265dd1c4175044518b333163da16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83cf6ab6eb685dcd7cf43fbe719e86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defcc77b0a45bb854b608dee72b7d76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b92b970020e49264b802b2887e502678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc488b594527710ba945a1d16a767679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b1c56917744681cb1df4733a38ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cd2800130f7f7e2ff467030ab05f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a53da08eeddc3dbc5954ce571abd6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838ae28e094dc11364caf1235c753d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9454ca4434928369875fbe8a58aea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5bd5d72cefc4d3463296d897a36c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba439f5436fbb46b640ed50cb4141c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce6bf9be329df13b8877d4b660294687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e768e82675ed0045ebce306b194b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126ed6a347fbdd089d34c11e91b47ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935a783f137f1a13f7a16cefde184b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3042cd41bc83eed63176978e50b36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580f5dce818f987c15042dd734e59b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad50b5172034153dd41ee5276ecbfe3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa61108e9c3a74becc14ce7d5c85383694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d4b3b41f9da9037d3eb77cd88bf2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97ff5965bc76a44d048b13b84c50e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557cab81bd807c687309cf8712ebdac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1ad2a8d2478b67826a53550c9803698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e69a194c0c57daa71813ea5b2c16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d649a08752b61c26daf2fb24b04a92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0db064b7864d65134ebbfe29c9764d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4061e069839222053e0b92d634879ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247cd5a1f3a152bd703e20fbba5e01b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712eb75dfba18bdb4145b54a02fd8ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5d009eca6cd17ab0498bf1307d3a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc9b9baa9038a4d24b46cef39abba9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928ddfb071a0e7c547f3ef295541d37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb022750f94b3f0ba037cc11e9d9b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1dc9298fa67983406adc65f63131e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dee15c1883bbc448d8bbe2009e763710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dca50cab59e14a0908704a1bc2d2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40c36ff2dcb94712a888e3b43b6ed0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868102a4131ece312bd7041daf4620d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0354fc7946ff15dbfb6f803d504ab4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e87e1ba930588b576bb069229314a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcc93b595dc6d120e6e86ef66b0334716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9034a98c3345d711256ff46d90dd26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294990daa5ee0b0a3c5c5e3e9915afd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43762e7ea9ec77e2ca3c55067e19d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f654fbeeb12566c8a1bb066b31a86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c044768a4040c35f849b2aa7db352721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196f154d1cb120dd01f4366faef490f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23547685a8255eebfbbc5d200f0e57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f981c646a1bc8020c7031b61c28ebc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16b8f927086c86c60b02c507f506d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0c82946da18108e9b25201787b276726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdfb222cb6b7a43c770290d1510d5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7e38e643addc7d97625b6e466e2fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f3d45cd8c4c849fa0c84ae2761951729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b3e39c9b3c48879a19eacb1ab85eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc997e32806126ccd3fd1c692c51c34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ff9812cb1a217d2694a2838870717732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa4473d3fc1d11f4a9b383d770e5af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cff1f5324e1d93df14e31858fdac8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873e9899409daba14b7be4a56ba9c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bfabd41f6b7e85b225a08629054b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabcd9107b2a4df54f1dfabd01711b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56509a0ca3b9c2206101d5bf721b0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62388d8ca063d6504628be0b860d5dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ed91e5a26aca9ae3f2ba4deb32ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692231ed4806b74d08ee6a89296128f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b33208e736903b24324b886026453a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab9633fa828f5f668ada4791f9db15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aaeea0c4c59990db3b648962e9869744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daa9c8cb88be3f800dd44b226ceaeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99e65d1aee54dedcdfa1ae510cc789746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c0b7f00a8af1c92cc86d1eca550f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d098211fff6dd1b66d41cf17a9541748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc338f9ff4067fea006ef3031e9cc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd72db05bb373fc7b70fd36e4345f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d7300d0bba349934bb76b8253250751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266812bd3fa82d24d41cf2b0cb8cbbde752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef086fdaecc8bc40f0632ca12fbb19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac524a721d46330c7afc0b53b504d21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31cc488fd3380da88a7bfa7fc20e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606839eef8f258ea5ceefbc7f31bea56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c4b1d6aed071cab2ff403bd73edf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b35f1f23c3376b547dc80afbec7ad7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e88d6150d29291dba2d08d6b7f8b7a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecc50c5ac98b9e55cb609b79692b74760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96980f6ba5d06b5d8a6490019c224c69761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8ef99082c1e85f851ec62a0a047c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63e57eb47856b284e6a0d8a4b6c26d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f978fd3e6fcc604e7a5c7c5bdd904c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d13fcc8f1af09d1f1284e3e772c3a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d945bc3791c537c0de6c3e8a973d32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b27257299d8384397cf5143222f52767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b51433b0a4b1f68c9ceaa971e1cd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81c3d817437e530afaac4147eb43ee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44afe920ea2291701261dae79f4dad770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae3ed98a81aea642a4e467effac462771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9a8a32ed4d4685475f826bcc007e0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cf8348653b75030bcb6801972d5aa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975170245d6e7411c70fcaad2ded2573774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dac88df76226c91f36326130512b3c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827936298697ef45a669eecd7b7c49d7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70af865e6eaa20d08762a129bfaa1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a6d761469cb3d2859f4126bd5137e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e555722ba13075d900b45504d9668779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6979b72fb0ed9fb8f9778fdf4c5632780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa977d02a41f53e749c508b0f127397781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f44b4a511fdbc1db654dcc5e6eb2f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d904a12c5fba8bc8cb43c3892345c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9699f9415da4914c01312fd489da2d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578b63cb23664d90a30879763f6534f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4015191b57d08817b7e0d05b55c9c7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad290192130ab1c84f78f5a1f9abf72e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160cf4fa0cef35e6c8c573436b893f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d705ee51ab58efd4c80320603e1b36a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193f67b9c31c8fd783977106d420896790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbede1ce418abca34e791f404185f93c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec219c07df61558ff4bcbb5bc23670c5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807342f19336dfc160bfe32c4807840793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b6a51995b751ee3266f72f69a3cbd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085354696c71814dc8e46dd8d13073f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf428ce0f3b4ffcfe5d3309a709f43d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e09646bb72c8073ac11b80c6cdaf2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbef4f9b20aa16c265a63adb6796fa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8dfad158bf999fddb350119eabfb6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70e32902cda2ec55140670e13f04ba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b279c2020bf92e6a2b2d8a8710f468801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5b9294d38f359e18658a465f4f2f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ca0749b1c7fc34eaf6bdd90442a9e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949ecc1bd3576ff5eecd850f16b8675804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d509c0c3ba8a0bca23b6cdd635bed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebe60212856d2c10b8d65d1694f236806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0219a6cbb616beed6922aca167b1f8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0a69f967fdc4e6919f9069532a51a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb91c659f23874b12e17fc2548a9bf7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ee30ea5c266bb5da45d69d7349e5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8380fba9814c727d19862dcf64642811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21151814f57663fd99940aebb8e6ee27812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3802bb5d07a61159df62860440d06f1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207d431953511de6814eba83ed266d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32a382727f766201c93a4bf3a8d66e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec1e13c20bcb64706acc4b675827e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0f6b36d4b029ef6dce384ee0a37d7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398035e8bb1ef7215f65930f6dbd7c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d83690386edbd485ece2c20f68619b819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a69fbb8c0bc5fe88c33622e29d83bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9ae2eb45860bbeabd5823687223df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5216ab6e4d3276b1836927ec75b443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901762bdd6bcc45d2d9c445823de9c214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22f5f8106ed9cfca8247e8b8d4ce1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc97dc073d6bd2b7449916048327a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef32e54dc9fc3d6ec2a8263714c1a167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f8a875a7ab209e2d481928facbff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592396e549c2f4311db1d4999dd02219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea5f94c9dd7c6a5c1ba3fd6390e6fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd412e142e547829c6c0735d50920d6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7381ac2bc9feee75dc5ea5b4e0c4f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9be1415edb82aea79c9bafafb861a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ccb277dac09c59c243a710764ed3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652451c4fda36177d1fc746d8e99ebb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa99aec14d668e716f61adb52117e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f962e11999a33e04859ee8673a75017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923242f145705c15b2b27764c34dab918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65773f47a562d7784e7591e30980219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e7d7fa4d25fd04c177e384f0632820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281105c3f6380cdf6604013e47100721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c8b76ad07485b50caeb5bff6b3d2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c620376ea2a132193a0ea252aad3ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55811f156ebe75f54f8db53725105024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4911c1e2756b9f94b4e8e422fed2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31865ce05c8c3b3b02cf427beaf3e01426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13538bb9d12581c25f983b1a24a6d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ae3f16ec145d26b95f0f30294d76728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef5b51fe82067209cd569537d197c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16c57a7dd8979e093512fdb08400af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c1b480f366f48bc79c8511da9ee1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25f1fd8e7c9545404fef36d22a387932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6202f1e510cf99fe7f8490d54d2743d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deef4da8821a8665d381b13dbf83bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880969e933784206b2795ea7134df1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd131f996b7b59c5db0f6b314a3bcc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99026128c6a4aaf9de750bb9fcf30f6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becac2ccd2f1cd73c4ec84910e52455a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ec90cae578bc19bcad42d9815376839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c6e9095e53bb8d56f5e8d459affd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67053f72cc469c6aa9344a2cfbc7aa0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39279d2e211b984f0e68dca9f99d99da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb056fcc824c43a1b19ab027af8de6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84608e550bb686460630997ebe3ec43d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4800234b3640e5cc4927215fe95a5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b13c4f6d50e57054dd6e434970478046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bd5c32c41aced625dee37f82b4ded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0678f66ada1413573558059c4d623548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258bececa5106c0543b6e6e8615ae5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade15f055d33e729a7bad1101820f5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d91e5375b48affa0a63f62261b94c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfb59ffc672a30f17ba4f419951c4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de80cd3c62d22d20e1285e820a85a8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1acfef04d49236f7c4ac45b72205a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc99a90867a7d6c7007dde0bd3e45655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3770f5b2b87945e6f3c970be853f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179a27e6d67c41756c20addc0b6051057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d2040e54b02c12824cc3fb423654f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c38c017af57c2ed822c1bee2b076359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c90119c6f2525687a02adc0a67624660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33220ce9ee49f6cf6204de89a4dc82161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19466530480c6d61d4b4af8e86c2203d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dd8d75f9667bd8033f4df774ee5ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db17f5c9a44ef1f54b864dfbd1f0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853441c97790450011c5e5bae510c2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cdac213af9274c132cbafd257d88966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96700f8a67d2dd2c3413bed3e3625b9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8a55855fa86e55a281d74d94b5a9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76962888c869921dea660cdf51969c3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29481b0941a393a9f57c8bb4b63eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768658f25f9c8595044db01c1d176f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d93bbbfb0a803f342748305db854a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42fbbbb5de4bc936bb7f4e0e4f25773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe82045267917c65824adaaa9a00674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae99b3e0627bbe10e01701da09dce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7c60cd840d2b3b3a8371ade3ff2b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e425264e79dd3f272bfa3ee4d9a1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6dc6c4eb5f432d61d5683f1e6d2bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6487e67ca583c5e0526174d8685c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500911383edf8e6948239bfb829e63e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f065a855cb3f0d79556d6188e2f2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad7893885d0f96a23fc05333b2fe6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a461438dd1614d622c7305cca8427383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee2a0a3622303a617519bc17f6631c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4948d5197aa88374e9c7bbbef2f0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caee166a15baf8cd6abb9123f29e6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9638114d8637b2f4c1cbe24ffe958c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12639c3b09891b9cbc158cf4254b2b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce3d306d50bd17316100cd0603b7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280572849b334b5e142246e29a8d6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de20097441e8b1741c7756e4bb28d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f5706870e1539cef73c65425b9a9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b346f504c8a2479fa53a53322ca5d8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e35e5af6f8b5175b304c234042eeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d4ff42b1069e7695bdc6ec388c31595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b9e9ffc4bedf3db0e11dbe1442a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35513129c26cf1a0cfee4154cbe92597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5be793c57d1096c73ad77d23bc952598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d900f6984b6327f5dc346945422ed0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9bf982e468f664c7e62e28e299b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00433a33c920f951dc1650bc8865e232101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c45c2487cefb617b7356177b774985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a143c5acfc262d82c7d550a72fd6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3865a4cc7aa1c6d5d40f7075071d83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb8299f74e122846b4cea3501abd04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6cbacdc560d4a7f5697a99b03cc41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc42c66dbc0ff1dad53297b47a09b65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e9c07ff55a75b0eec210113fdafa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096c949134a2a3220d4aafcd0dec07c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21832afac4e049468664db0b9e19ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6b6e66d5aafaa730ceca5a4706dc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaf5ef1407d3e83febd995e41c7239112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c96b27228f61dd62cb836a9aef5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e156d8a80a8aaa357b03f135646aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc49a866479f7aaa325314a63ede68f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df2733ffde2fb8865566a1549678c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cfb63f12a7094c43eb4b63d68df9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6232f7304d3663beec72a71f96bc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd2d09a3212129482f58301286fd93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d82f1f6f20c364e6e3e9590d6e7ac6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163a67aa0234a68d4cab9b2e0b594c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8054cdc3a019e07a282c9de9ad700d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa1a2c798494c4f04019ac2e700c1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4d77119dc1b92fdfe46e46a0d26ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaebe74cfaae3ed683cd99367e887d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a416e6afe5f8de37b0825546b6e2d81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15726d77f33225f66da871686c2a3e3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b33f48d011d7c1be3daf123dfd941128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba26e547d503ac50d21704cbd03fce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b61e87e583bc225745f62588978ad6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d1e20648c2c77a3d6f617a9855287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b622967b9f5c0eb5ac8b975c0b8485d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aaf36b2ed51de0c2be63d748e38cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59d759dfbe6cbd09cb47f00ff5259b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e4d6a67336310c0de52854511427135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b316be6629afde349999dd992dd8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ec34862f6d547d7e90ea4582d444f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ca22904e8b81490f7111f08cfe9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7c30c7a56a18dd9a7833012492f06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ec1b17492b473c1c54b869a6fffac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1b983a1d1315f0534e4ff8c1a7857141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ec313e75e05e367a58470cd7783ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a17f96aecbf439e455fd04903e627143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7d5d37e4fc4f768c13259efad3bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d386a34b320641e6bd878f467c69657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59956d96b14960b4fefc2fbb1ce9c84a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d454ad3254ff83bd6c8276d4e15fff9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaca38635e053e408cbe4c893cd9fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b256a7aaeea0301c6b6cbfb95dcb2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4aebdc414db98440364fc2b9c346150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5f0a78c91b453b4e5135ca5c5d93e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58618574fd8d1a9c68317c475869ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa9ee1cb6ad24ec55a33139fa73b4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572c1d294e530b2b8cf29e4d09ad836154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844106c511a1b467768650250891051155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab56b81b315c0bca1eefbb4ad9235156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807505d22bdebc5155e75db8f6317a01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3dd26d0c14701a5106e38d91f2900158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7574e3e4402d60308e446117fa4ec2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e3d18f11fae095995aa3cae4b76d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea017ed52de563b71c0d01a693edd52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6178f3cae9adca2c66a2fa00e78463162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20778d50f030fb2949d174158a56dfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ebe0aafdf5584e47094c2577cd7a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e5d426c7406bcc2816e1b3f639cac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a292a7a3065773605c4aff9c11f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240b7d437a8f544ecb6ebb09addf1d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d73d3f5c05286f0802d0b10a5409f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee8f164677ec78e069a0f16689272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fb2926ca882618d9058b550258bab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9463608277b88ffb309da06b5bce741171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381108061d5c6812190a91c69d003420172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e076b4acf8c15c2bfc3afdf4dabbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d6ec841e603b96ea1a8d88101761174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1d4a01d76b1df1cceb8204dc886e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f2de2cfd6db38360f7873d62845c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ae4f8a99d84ff4b4d0964a4355f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9976530a391428585823063b1204505178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35251b4c0967689b9b397c9a6ba7f964179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63cb70a56ad3a631d274bfce593aba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f5cef5775a0a5be0c3a18a94e1c95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa122aad35bebbd0514f3f89d498512182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1819bc583292d3e55aa59a6f939b12d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4913fc1d3df313cab22d7ee00c4a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc22ab9b0a5157d5d7e839305ea1865185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833f771e5575a6346fb21d79d55843d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0915aadd8c8646914e1108298539d7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e136ecdeaba47ce68a0b5392c5a5a53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ef9b5b5d4e52a83341260e9679f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860accd80ed0c072e055c9672d6fb856190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088693b0ba67af224faf93bed98baff1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302a48ed4c55e4f4c064999583e2e8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6168619c18729be9379b472619130193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f18896a56d23c9c76bcfac84301c9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff50ae40f1a933bbf53769d0d07ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e026a543524a4ee58cb9506de2e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14952daa2cf0a9c08e54a90e155c88e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e3461b0a92a0b8caac4b080276c7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dcf88542b73923ec60b18c5964702199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a698d22813106faf459d1d8e4a36f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad68a6750d6dec53be6f3db5d599c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3795087619404fe3218e298f8b619b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a41b599bf3b7c7037256749b9f1ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514087dc3e14282a77cc4842ed7bb4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc349a6942b265904e450260e50d7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75a707b0127f8ba1f9f216b155699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff223f9e7cf5e76633c45d5cf2aa383b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31443a7701565092b8b2d298e7b54a04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4d64de6f63301dab09f73356c34be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696cb886b3860f15229e36cfd188ae3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5dc1853f2073a11c861f20dcf9a31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a5a5ea06ea91fca602e05072f24e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef04af4517308c119af3eca1c63e9ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a55208b0035d522271f4a1d882eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1dc97e7311d3e0abf1bfa554261fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665a86267ab5b25132ddeb04a8af452216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288b1e5df794734acbf753d9229eff1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778044f5423a816adbfd1d5d0f2ae087218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0665ab04d6ce1d389718a7d486c074219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321dfb73461398caf8f54f3c14e22b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0899d2b044de9d56ca57981c63f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec871d101df76d2f443cb9bf8770b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c522c61fe59195e4f9bb40c31cdb60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec510ccf86753509b97204a445746a5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082eac0baa6417506698bb2f6aebd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a22090c3d6a1f8e726a13fd159041e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cddaba318e6b0b741c6947f83f3ef8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86a135ef581a96f0a171ef33ca876228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f24cb117a0c8bcea0c5409edc9a9ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91228ca56f0225cf57a43b41d119d8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46b396b6444c34759ebebd248b5840231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cf8ad5bb663992942e864e11315fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe2b91539fd26355692e3b7e2e307e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118876b34977c71bb1074bd93ae30069234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6f3643e8118854e5757a20cc6646c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99bc732dedf7bae2e94f308979d7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987abb764459ed0f11c0323e654fc6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3500778e54dd41f2653e22d516deb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0752c9e039d8e7f3f005910acafd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9040800f4f409b06998aab16976d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e41da64f4c9aae3e9c4a8c8a6c3579241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0cf63893299829ce50267140fe63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3f2bb8d15cdab1d15f5aaf752ba58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a0ced4776996fda883f11735be3d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a4471827dbdbf0fe43d582304451e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf788f63f9a2a4e8421f79dcf9a96926246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab068bb1a1c4cf33976b43cff22010247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55885da90de0d4be245ff87dd2a95f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c0068407cdf8d67c3a6d9dd2ec952249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80abb78d08b3551f6a632409df85e96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d00a7875a873612ffd886014c7a9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac69e063e124a153ec02bab5af8fec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31ce83f6efc45700aeba67bd52b64c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336bff84f27dbf42ff2c8c3b2be117a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f4cd431b23b87a02e6c2e3835f44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f629ae73e364549b66524f245ee789256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ecc53d48006c61d467ca70e11e028257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c0fe9e643300e68a6538dd2d3a42a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8769a04638dd96d52181461cb936e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d14c925347e9b5fb88f28b501c43a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a908cb5deff10411c8bb44ff3ecf47c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d7fd26d4b6b8935935ea5edd7c617262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ad40f26ab3b5680dd65bf66ede570263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e89fe04e4928cf07f3dafb7449084d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f143a67d0997632845c10e006ec00a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e7d783da6dabca679ed251dd7b042266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b6881188a5f6e95bd329b25cbfb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1570f6546c6af9f433cce514d076c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84144e8fb750cff056541304c746b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056341ce273939807ded6c8688ebaae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e34f032b6cb7470fabf5fcfc682d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9b5a0325e6a752d247a7a04a283be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c013d0fd4874f8e0c1fec2e4059e335273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdac9a48846f8168c24d137e3d3cbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2056a40eec4309d5b7834e9d078d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7afe6d0c3db4d2ff351c79c3e81d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0d085cea8e022480b944eed72ac3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02cb92e6afe824a942c49c06f14232278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49835cb3173a8be6f19e89fed88a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5cbdce9d931dfd291645f3220e0cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9810d489433622706c5f1bc677df63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e05ae780033a9d4f652b14f9dadad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ef3e3b46e9268a53dc57177ef1f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b363ed3073c57ba58234abf389c61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbc8bb38504e4d21d272bc81c819e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f216ec63659e92de9140ef1db5ff7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a3991b466cdc52862e8f3eecadb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3746beb23f18818066bb2a05734bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211431ef5177156e893b52566ffaf61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1112cdc37cd4052b3461092e086f7ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805493d3e47af4c568d6880dc34315a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d55dcbbb44e636fdc060818b541dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767cd1868b03a4e267bd6b23ba35c38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84965bd25238ecd2eb7aa832902e9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20dfca17a847603126df5377018b4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58949c9d720b0a28a2491e3babe4437296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53323eb628815c55601f727138ece8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1f0b3c2811adea98626a5bd9852a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ad8c0d5b7f068c3504d270b2d19b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdfe9afb45f4ee4d5aee2edce9ac41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c032ca82ca0199517387eb1756c5fcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b64d1491e615d9b174d1c31781bdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de02be2f926c77422edd3a13213b62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad3a6d8158f58c511d5e70a67f075a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3e33818a7cf49ca6b2721d3d2050a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5e9fae1af8ef2e13a4fbfe9fc532306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eae99818adcffa188c42e13430813307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1c0888ef460d3796047386ef53139308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f8031893bb8791ec21b2d035d4561309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37ea5b273470df4208967cebf1ec19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33d15111320a6f4d0787568fb27e8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5a8805119223b020c3bbb9cd94b25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c731f5c2e814ac96a4a4e4d6a266313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ffca3e8cab127a802cf1093eefd26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c907597c90cd88e1319041f01bdc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa54f96c4310e000b5d7beb9e51995a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133af857cad2a1c5e4a033a959a75f5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad092bdb789b28afd9dc56230a852d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b73771caa1688cc779207cc342c7f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1eddbf21af1c1e1e42a1bd5fff454320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446e719b36df977b57ba898b668cce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79101bc83a071f526aa86e2d0e03838322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f686949e23e4c7b73a18f13e5b05a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c259b66a4d52b0d1e2b94858312da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8c6b3010fc98b6794197e72f17da6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a065e65e2e20daa26eecd797eab353326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eef16f5d3122cfefb8e8a8adc3752327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3b56673af57f9a03a2ff9c0b00b7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804aff99bd55186956906fada4d2721329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c067099289ff5b085ecbbf1d13458330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b4eb765fe0597c3e86cd77100339b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b431c482144e00098565ebb2a52058b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f8cf90438d099e5ca3130724bf3c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc352cb00d4c7eda0077e6b08464a33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfec767949c3065676c1870ba57f92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f919b5bcbc1dc220a14f33f5d419f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befc6b1d2c4b310811231e16e4c8548337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd4064d1a4edbaaf155b3265008b96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0ee8e9e31483567aed8324d03c90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9584e31479a6582ac948c86a950f24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf814ab6bf9527fdad2b21d2cd400099341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd1a0d0638f836bb293f96514bc20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5b907f79b2d711ba6ab48159b2eef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b2d099cf5c2563e19cbb8964181f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1801cedc6bf067fc1b1beaf7819349c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099b82afd766c88913eb441379cf005346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0efc570665bb6d5fda6afc888855b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d984484f1d335f41547e0e2af71fc29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1aeb11814d40329dd697cfa83ee51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac16c99f5336d050a69283da4233a47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660b73736be22d49a304186b9429f99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08afa2ad6a05bc707902e327f89a6dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a106fea00e7498a9cd986d5ad4f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb1d9886a9a0ea49be3c5b1fa81825354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f33056e3b85ee008bfbe2fe276f0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fcbb024acb7ed3338e454e7ab096356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d1a386e7a73a43a9311757db87fc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f11129d0b2e7c79aad20ec47b0e42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af906f999aac4d90904e43b7b733235359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aed8e5be21a4d016ed2a7cd626061360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c13fdca4dc5be2fdbb34df3a3ee51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c161389c3711d04bfbfbd92cc6f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b0c4514e07296ba5a8841f40a2c76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658973eef3c4e79749cba22ce4e8dc76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87e284c9e37a93cd20ee2a0308b03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52807dab5b4af4738d50cb79b50c76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5432a7669f07fbcfa2f223d33e803367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b3e99733203f55d5241b9c614fc2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7807f3a033cc12b7ca4a9cdb62c7de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9c04711ab4a4773bfafe2a7756437370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2bf3be5c8c0176cc8f6524ee896a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0deb3f427bdec76f20f12b5ecb869372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f9e0d251f88789d11579ff2fabce2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1501d51fa075f8b2ed51898b8271db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982aaa26fdff505f1cdac76d13d62cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba34716fe6fde4a3371456688055f0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee38859a5676daf926fe186b2facd33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63799bfa681c867d271718a7e566d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a47d011b3a96a77e96e269b937a87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ace2f0e8f4da57724ecf05eee2a48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825705b1d9f68d049ce10c2a79389757381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180a2d18baff919fb5534c5c94b9550382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0b3bb75621146796fa5da09d034ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a4e56262365e600378f8979be300a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6b53088faeea8acf2c7778aca26e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dbaf32fcdcc02070159248c553f72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30439507ec786e8e84e54f505fe8cf48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f11253c0a976690c2722cb0f0d7e03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5330f87804c214c2cd6f79ba4fb22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c42bc66037420cee63cfd48ac93e32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928883a6bd8f9f7ded45e1063e9f63d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482f086731ef8749a621d6a3cc1fb6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d9d91b7c739b9fbe174c4bbb7d3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f2cca30c00fb717a4f34fe1ea6592394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f018e6af8b74589a05f33d664e7a28b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f6adc1745abe24b105fc99f9e7b2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3ebf9148c370c64ff2a83650d07b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8713b67dad3c942f2fe809e7f023c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bcc639d3caa119b3cb93906db0995399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287eb133a8df9d9de930971ab6f648c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c627f6e4da5c1a30a159d8ce24689401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e210c88e2177b8b34603d44170c87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b28845ac35e82ceb9e1071c960436403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc3e45079a91742b8a7cb6f92c18b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b1e970ee351b475d3de36386d6f7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d089ee88c05cb7298f0a32a6c113b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f8caeb2de2a98183cb22717db34e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444aa3fdf9336908eefc8f32c71f6ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3cf0865e461197e82ef7fd2046c31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca15d672123681c9f0dd0ebee6cd96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d158d997354b1ba0373edb3918c34a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928af5dd0a80e69e72b8148729032f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92affbe5a7f9eb163574476fc785088413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdcc5b280d7bc832b8c370a85815df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879701ab66d324856d82268546ad7b07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6636cee023c9dc73c23ede486880d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d745495466b226c4373fe43a9cfeffc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e50c0a71f29abf1f88132a87cbfb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b49c0f34a1b6a08ee15010f33ba3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cb719ecb386be288d89a157647890420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41319fc787938f9c4b6baced9c6969e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab4986425e30c029ee6ddf895f5d3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c086a213fb50e0e2501eba713f04b43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d604192f5361d8bdaa7b578c474f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f0bfe0a94658ca626e0c968d3c406425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b54ba70158c62746ec7bb51edd4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba0da7a7acaf372357af73ffd778a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86f8d3611ada355e6ffb5200777ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d428b23ec210f5e19bc191821a621429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc28c09c7406197dd9042c15bc8bfc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87dbd6813cc15d138b3fc566184be2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8462c9b6f34b5435218e6132dc15b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e997ca8915ff57d0218a86e84fd668433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b952a5551f371af311ac22fac4b458434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300a7d7c8570241eb90a707a96474e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644eb75af2c681f90fb66ab5269e390436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041d154df42285609aa0f6516d1296e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796448e43b082e7c853d3594e6b8607438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891d8c920c842cb6a912421f193a50b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82efd105e7a00f6ae11b0b5061ac0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ea530402cb8ebb498691ec35c2201441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad717a71bc31dacb972e31511f05c9bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5b204077929ad3f4faa774dc4b40b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c206443cd34a9f46d9d354f3e4ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317eb63c5063df56883e0df08c99ba0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b08b2d57414ba1fc9aea2161f61e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ef13660e3d3db6824c572b4151c4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a85416af4190a94c56a061ea0cc18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3889b24d77214307d1b2a16c51e52e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa75e54983c655eed615970273e2780450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b808fd6dea0cdb4f7a780fc3d3bf390451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463652050dc0b00c15162b96ba3e003452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140b81fcde555abda42bdf3bf3930ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb969ea7b10093fbdc55e6ca29c545454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d001835d3d0b5a987a5c7a4dd07cc7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e8a706347e9401848700cf920af5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4240cc5db4eca3116f86f8019b0ecca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d9a01e9a74c00110bf38db7c49c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553846177f642f7d411ff548aa95a60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bdde2a6c81aecb9253a6699440da9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ab6a77ab969d10ce93789f7e2d6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48492bd9bc1dba93b7ea952c326f1df4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a1f0bd84f28982b025fd9755ea17e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef24f1f4c22837c2a9cf7608818b3f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44c6efe18819e861fbcc8cffb9feb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f2f5881ee3394b8cce3e0f707bef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70501ab3415fb827946d1a3654157d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cbb96b2d262782373237cf2bb495d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0717180d45f810c9f2b8b50c3dfab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86126266bdfc14fa300d5ea3d823f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00221d4008108ea995a085e23c3e825471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6b72289e700afd357120221cad4ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cdb6b230daa0dd5c6be11c3ed1c4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3030d9bc9242016bc20efffaf5f5e10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ea991156111a750fac965136c5bfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078fad05524687c67e76f44413afee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fe2b26f0b43ff9d7877c7c82044b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731407b4f78f36340f2fb0c189bbde2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7457caa99f91de0e288ec0b94e4c3e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e8b3b199aa21218a5216bc55a2641480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5031732d5abafc6c7a98be2bdc0967481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1afab9f4685cedea5a5ffc878e4f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381203edfba5094e36497b6136b5b68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e514ffdc9e3d037c70ffb909442a7e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14529fc22eb6ba63479488c91ba563485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482442aa246d985182c36ef992c648c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33663ca351ca5c53226474bcd4645adb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9100b21cfb4b95a1b57432a9d6972488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98601fb841b81509ee416038cce5101f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4afd270b1a730210aefc6b71379445490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073ed1375217b69e3964c84f2d81f66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e1547f1eda0a0a59e794769a5694492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f9ccac55d80b348ba5e330de0449b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbd25f7864725fdfed0d4030688b0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1793ada89ac1d0708786fb81d8c9f58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db96d42db99f3d13d70f904ca64b0ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7c9c42c509d63f2550ecbfb70a0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154bfdb305f18980909e27b0de70634498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a6e5757419979366f4632cfaf3cc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be1df5a4bf51a0771d3b8474c5840e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e905ba142f621e917150d977de1c72d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d4b8249c1dc197eda41d4b7e0f2c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ceb45d1fc068267c334b44d8c3a4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c663a9f0740312a00bc547d8f2d918b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44605d32711fa31d71af3ecd1cb31356505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa91352270eeaf406b65bde8284534506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0a08dac0318c595a82b1d6e2f3448507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbe39a6416ff6e01e048d552518a4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f372a363890b56c61809913990ee5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6b43f0dd6fce7e195483d1f64089510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f28b54f568fa621defa3b0c6fe7d4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590536a722055bf6cdef2e8cef9f8f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b840d2522b8d1428bd27bdb27edc93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7b5df1452e8671f0028747cdfb63d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd45e088852fcc8e1c3b6343a10b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b78613c1f7ccbfa36d1ffdfaabe1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d86b4df195d17e7d4e95e9be4abf24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96eb88cc832905e37f326c6ba6b1ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9167485694784fe99faece9fb7d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17711018fe388be56ee01936d82f8947520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db455b7e5ab4e96ece39bb1b5c962a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14aed720fb308631831f30e2abf42e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ca49ec84387835a5e2571f0b3617b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10e6839b9889a404af48e0db1630f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a827d0aad17b6c444b72619be92aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6bc79d19e324a50361456c75b3daf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d655a2e1eb50e1f00a4afb856a03ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02554e99df7956e5382e9a97d4668037528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952f4efc26a5a1973279a8bc3eb8a38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c00064478d905965656d1bf936df4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3cb86cfafa2a55be9edbdbf38bb44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437d84b0e9f99eb741de955a516a73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dca7004765f42050e99523906b519533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc215c7f6821515f4c838b22240ccb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2441e1a8a62d71bc36ef28037c40a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb6360f669a5386ea1f0c7cb56e0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf326023c1ea26ab0e23ef2295bca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d432d2c1cde91376d8c7d68bb980b2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ba8cee367b44cbdf319b772b563ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523197964fbc56081db7c261b0c71813540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed007593f5c13d30e35f0028764b43d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f405b6737bd5e076433b40560787ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d22b6fdfce2965c61d28f81a8c9015543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec081d34814c819e68c999adaa6d7623544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200abd818d4c9649490974995dcb44e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa888d354134b114e10e69fcb85c5c65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f2c6968c3589c3ee20cad0bf7d0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e784d59076559d4838ed11bc41737d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d3205005d3a9a97b20f84f59ff60e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7ec70dac5945286b465503f11dc77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1d815b8668c026cfc2162fce9ac6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9da1fc1af7c7f3e60a81c68d13d48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eb62f867fc86d899a6d08ea754351553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e592adef124f5e4dce2561079b0ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e09369eb53da4bea9cf09e8094fe37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c3197b99b550b86ea4367e7a5ab4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280de7744afbc3f1d47eaefd836874b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d5556c9fd8bc3556a122d6e999bad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0147fb7dcc5488923ec7d65c61d9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b509eccd03ef64dd39778907b25f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa54bd0eca51b3126c6ea6fc34a9035561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78c6315f647117c993536187cbbede562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc17551fd6d683db077a74c1e8514b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb80e17417cc4e9283bb3965d6492e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6d0004c2c768c6af38e0f9143fd8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769f0013d3e9df9ed9780175a9f7c5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1300a8a4d426124e747f9337b2608d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2825767fd9798af5d350faea219da4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db885a1045537d9f9856e1d3a65d78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157e693b2290120605db9633d6cee2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d475cbc7e55a504e278a2ad9de4245571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376beaa0baad4823aa8734f71220670572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fe297b3e747a7afba6637bfbed38d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf699c78199c07628d24d5659630ddd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f4db3b911d9a6f4a9a4c33edfbf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2fcab7e1c840535a0f0bd55cd3e0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6a8c9bb4e8c04910ae28b0329f753577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299414ad30b9079abf7397b5190817e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc283914988cdb9a26ea1ca995c402a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc680a7b846f5d15c30388e7e07ebb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2a8b232432a348e65b8d9ba6522c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de1855de30e638d8ba3deae37b91ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f8caadcc207e4a0967b6dbbeb3824583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ce833a28ca40e501ab547df741f00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc2b6384d94d624ac40e876ca1f853585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc40ede9daec9f122a96c4a41b2211586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fb2b791e0659a1a97a247eeb59338587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1c67a349368c6779192b7622e22a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6712574a4fba968f50533da815fc2a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fa14bf62f9086403a891f0c51b27a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa74c4ae1ba4b20d3910ea47dd6a25c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186db255ac8ae63d71065d2d587aee41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83edeb18a0bf81e564d9b1054b53d83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182afbf66cae6e30a5d3d75cb7de507594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf2e3fad638f38f6df26125058c86a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903df13dd4550a455bbe1a0c3eff0f60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca7fb76d15cc7886709f4c24d8ffb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a63310a7c423a71430c3c1c81eca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd69957b0493a0aa53b45e15a776f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35c90880b4614a3127b4ef89300160600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d08dafb6151359bf537a998ac94b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c081bc1e6af6c7502f35f571e93a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4788e08e95f717d4bc2c02914c9f2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6273eb5e174516950875efe33dc1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4cfb5b4e7c8a28ed562d0247543c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ed5ca43b845dcc1241069cf4bde1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e017b18036258c01ffeed512daddd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93532bcc3969c85c4ad09f289827dec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622615dcf92f15dfe5d9fcd811c89b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db8c67ddfc57d4c77f244b067ec1c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cdeebba73efe0bd4f00a9c6558010611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e28ae8b236e9a1ba5832a78d35382e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4a6fbf76a98ebbfb31d227d0e2ab1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e717c5b5360c0e2e1ad6f8873478d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ac7b9716ceda45a2f5785dfa1e16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a88dc4f3c9f3a4a612be62e16ac364616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5dd15ce89b4935454e94bb2206c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397d6bd798dec4b89248b69b941e2bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f4570ff39392a2035788a46e83f7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7293fd1f14717a0c3a56d71a326690620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6617259314629324e783beda9613b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56364f52f09e22ecb1650e12f14fb559622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6716c70d5a739989a7b0a8e91e72fcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2189cb541d9a1635bfc84105af2bfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc4f0e210bf74871037e8bc46f5d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf301d1beee88ba916aa3ca00684426626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeeb649fd5092c3f51c9b066e4fd01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab21a0b47a7cb005f347001ce91148628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797e0cfd74cb01238a984e0070af68b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bb1b43a76f3dc714ab8d98b1d0de2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9ca8818986fd2c9c0aa710317cae7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eefd3bb64de5a418cfab343e67fe0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b55c532bd0fcb4be3fe111e0bf7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806789ed69e0f52a2aeb6d2e08fdad5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f15a7f53cfa88f9b255d2071627b76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1400590a23102bb142b74393e828c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c6da03be0680a90536db9902252a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf6545ebc11a1edd9f359bdb6d913e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744cf708512d708f058515d9ff7250d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e62c5a87275171312450ff6b7b649640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a881eb2851bc06d7e89b1723036ae6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281b31f3e34900a2c197059fa8ded83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291197aa30c9b414c642baaf9d62b2cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fe70d0ca46e2f837ed3fc6cda7c8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e3e51b6df723420fd19848e93e431645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e33e8cecdff18dc5fa3056ce4d825646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f4ae7f749bc049c8b0030a799a08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aed687fbdccfbc4bf5ada4f028fe3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973df4eaa8875fb50f8f1fee3d5c2d2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6667ca63611bd412a46baef1be6fa5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751dc5f9d1178ca29b1a4714be40c79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab1aa85d889dc866f3ea3171628a3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cfc9f64373fc5c81f9b98aefac554653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d6c6ca5b1fd45e284f76ec4f6dabb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f0e4a528bcff65b3aa34c7b5414a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb71cc84a668136e5498f4fb63853a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1929f908ca30d47acb51c2f6facfd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0a0c7d90e3f829df617847f3cd79c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb6ef6f3faf64a6367f78246586e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e82579a7c3306a2479636ca10cf8f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308496eef1641c27fd79c4fd1a5a272661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac44253c9cd82fca486cf678522ebe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704954d133da0311988f75bb1fe72c65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25637f57b213d537f27f25ba019246cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f4baab650de8ceb6b9b19b4c7292665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70a722bb2d424ae3dc32751a1094c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c1012248377858b067a8b1fb2167667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa20c2f1cd535750a641c312ef38904668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd247b7635371f641a71397969f4bbe9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e01a02003f7b420c51d167cc10e38b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7968eb0c1e33fd0a1d21106d6c45e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7e832e58f0db020b10aad90d890d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64648ab05d9f73d799ce52133a769d89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5790befedd766f0667d57b594747c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba9fee6765622fa0a69f93d0c2a606675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca8d2b54bbe6b08315622ff308bf21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4058a1542dbdda6e22c8bed911e043677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d6f63a888b3e524e0a5c8b98724da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fafa8c0a67c4b3446db27761e2a565679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4020269f7ff454282492710fcb3cc64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f4748c76c88e8df4a7417154630d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b62116ea47d9b4c2cc2f173e9a4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45bea33bb70b071dde448071f926d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ff4c89f08bda84c11c7e36ae3d14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7758dfa4fd40f20b0177958eebac39b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda2457af44035c452541f865e88e05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a2e21263fa75cb1ed0fe6a53800c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e170410b03c6e6e3326ee1904717a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb269f0a0d69055e307ee0c20786b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9d2764807a5cce45f4b08d9ad8222690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d7be781f13a8c16549231405974ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43924cfe277ab39e88659a7d4c2c6f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c427f988b05062f864d991e45e4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d37f1c47455ccc1cddc1c9470ecab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81da4382b87bff701b1c799c86592e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946743b325153a2301fc4683f4dc5a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54622c94f6bfee89a4a4bffdec568f89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f322464a6cddf23be0f601f97fb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f166fbc13364a249a69627a36408d4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf048f8c15228850f8e4ebd5cb144997700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33e5fbe27db534aaa20759169f037d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf17ba9d86bd8418ab43d48b4198f9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511146b459c9c857df22dba35404608703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab8ad35518f660e658720629d02630704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397374bfa511576cbb20d8bdb99224b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350dd7fced36b74f7f539f5144bb60c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041f7821d5659a1775871abf993be6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eaaf8d8f809eea2b961d591515e6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05e5ce2c93ac7228709b5ab880824709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81964dad60cf8fe66effae4f49d43157710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e6021da66f89adc2afe82b70a0979711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6536192b66937e468e6809c151861c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceb11a07f2c27de25b1375e4db1342713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2270b58ce5080c80179f32522ec66c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6095892074b8767584f8ffacdb647b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b5586e4fee6a5147b96ad965e6719716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be140a023b727c555f87cfa49cd648d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd7aaca0510400598f96aa497d52e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68a6baf4878cbe2da7d58c6db1afb4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02892719885d3e6a25255c6d0d85b71d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34337b5c240efdc63300571e32b12055721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb083d502002ceb24c27b8fbe389216722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe6805a58711747d623573386a3f86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71dc20ed6a689f9ddeb0525036ef6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cda6997f901ab6ce75d5aaaa5f99e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c3516d9925e91e53f19c2a5cd1836726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cff5207f1ed40d9ef8a52b6ca4d78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90893e19a54f86882ce314506a31e824728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd49a18b9b49d857f56acf85470d26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21039dd9a872befceef3639a45a97d6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcc4fd8a7888529cd305f39edac124731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e633408605e8679b6160d874c06d86f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60e9a28fc035e6b75251a1260814c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d340b48f8a61327853c9e621a243734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a524180de0554ebbf0919bbdc4bf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82c4447afdfb845e86cb8077dfca2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb7dae4c76d9b004ddece0188acd3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f650959f91ea785c6d055af5fdff8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f27254743f93d487aff08d74f066b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be99e065e338ebbad2c6864baf00afd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34ae2aee0c09e34cde0039e448e5ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f2fee33b006c3be68193221eb6cd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6daeef38dc1cf8f7edb75ce963258743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5101323f0d37ff945470d52f17e4870744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b7d7743dd1176ba177b79f02964c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c3d97edcf91357577c0c02cb51e38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b99458b4d94b46a21b8733f82aa572747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09338d8d5170d2d5aa2b4f54193dd45a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218b5178964c5a23aa34f63a65e55b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf8ba3cdbe33c2deb4c54e1020f532750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f263718152b843dca8fda7df196821a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138f8780bc2049d076161f9451f8613752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d873a2a51cc8b8c2158d761b4d9ac44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d0262b1d22bc3465640fe0319f6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143bf05559751a6e51b596ca3029cac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0d91bb62e48303a1e5f51575c47ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51071d28eaf6fdf2c42389db24eb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd310cc431e154f0d87b41c48a114203758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294b38013b81d32e463a0928f0dcb6d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5034e598ee6c97b5aa12c811b8131de760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48f1715002f53abb6250fd74e9bfb6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c002aaba92f09a347973dd8bf1911762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176446ea7dd32bb1b944d56fadc9e622763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f493c2eddc59fb79133a83f536189c0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660b14a0314e6443e8ec9cce89a3ef5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc0cce8f61f9d3e170f5ccfdb7c2d9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0258d7983be2cbac9aeee351ac95ef767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>