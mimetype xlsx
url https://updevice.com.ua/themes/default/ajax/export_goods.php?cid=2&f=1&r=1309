--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ddb2d93b546c2f2651daa30d02aad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be0cf159337ff85e99219c21c278222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e3fcda2ec7f2fd6ab94d648788c3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbda654ff273304340eb470d5f947b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee913cf79c8afcb53ecef608882265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09c9b5f3728cd887a54f995ed99a506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa659944a1157e6867497a5ccf60647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc99e83f4759f2b23b43e8f660d5de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfa91b77493333bbc9e76e025a42339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b59cc733917d9fd2a0affe555e32ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e71fcf0f6b0ad2b8ed84d0b5298911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358f33afad8c223d2b77bf63b824aaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16c6f45f19aae21b743ecf1755b61913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ec6aa0b214bb116bb356346b7d6fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119732018d3c39ca9a7a38af81820415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e025829f3ccef027f4c1a7d31b468f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fe0336e3b08b75b96caf5fcb5ab4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b44610182ba8f9ed29420f7d360c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaca0e39cc19edafd109bfd416f2c9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce72ef318f20f65dc5e044edabbb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c36e5fd00b94ffddf184aac9949bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6bfd893999d8fcd0383508240390522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeb3ad15b4139de9023af1ac6c0ce323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc665c9354929960c2bc1a0f033c1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b7663f57dd9be1e2370665a8d135825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d1ee2c855f34e78f055dcd575e2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab8ace4aaad08154c17d90f85c88627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675f805f8da3bf93d3fe6ce62f705d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a37fe53ca5e81a69245be4be78b8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae6035a93d53b58999dd43d29bc1c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea76e45186474a425a744ed7c24bed731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddaa1b94338e355e494f488a92394c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296a7e58bac67b8599cb713d7df882633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5b7a48c8e9479fa14083e9fd95e9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325090d3aaf7530b58f0eca5adb1da2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae78c9e93509d73f1a6309c52399fab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a397c39c65b28e4c466c76b8c361637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdfb1795c94833f2663f1dbeef001d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7a398a4ad59630b4f602e27cb926739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02a4d0f3ce34ca782641630e3485040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e584f0ad49c36fedb5b75d77a03fac841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f884588f65a540294f9a081674c37f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719682bea1823deb27f9a804e8eadfb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7b531828961e9596a774af08392bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f76ccbf10910b7ca912d3f28378be045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b76d05b9c0b47ebcb332bc2f6d33b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616b1e067975a3738af4b78fa8322f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59747ffb2fac94fb5ac7d6a94070548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d477cda0794db42c5654373d2d6592b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014240ffed18449d28f32548055f6d1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67ef4789e89c6fb5b73ed97e9343251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b7357505c603a11f8b3e64a933d5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a38ab49eaf4007836a2027f74e9ed953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d9e05a027914456c597893cb972bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d298438b738b30bf5341c19681e6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d411a910a8a7b7f4b54027eae450b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef26b23cdc2d8d2e7cd82d3c71777f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe0fd71d13ba2af1a327b4606571f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a450b63af96b7ae44d4bce64cd978d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23bb71b885240a5c21bb17aeec55f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e641efa2ccb0b3764074e9d5626235d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3e178055fa8dfae7b65798efac51962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ed940b16e901e6cbfbb5f5731d1eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa54f4b7d301cc332a8f02100d92564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3f68797fe6e814e6e299f1fe1960665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719a99403245f822811950544ef32b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1b9d47f95499394c5c70c1e9cc9f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410cc962388b91a622c5701358fc4f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470563a68f4433e5e7a51f53a668f28569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41ca33bc3c4494742d08f61ad9e9bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df263045e109893e5d25ad25753977a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855520abd656f312db6537a17e77572272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421ec08d66bf0de3af13951c73a12d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525aca55fa49b9efd7deb11bbac943b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624befa4d880a8217c1ce3a3577c620775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67593f4124b25cc8b75b22913a4490b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c559877b80324d64b37255ae476b1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538383fe7066066083dde42ef473ae578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1422e06502952bc8b99b747b3d250c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b364ce66c972c232d57980071d3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc890e1adda62927770a1ee482fa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf82feaadc9e42c11d3c56c6b5611d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d478a66cb1a5ed2b5e365d8f2387fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4380b7b446c157d787656a7b57914384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0781fef11f99c945f11fc5cdf427a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5737cebfbae22cefe2e4afae4c88c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b140019fa5a3893adc686912c1e757087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f01d6b29e3dedcd80aca28df8057a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14485288e8e24b11cc2e1f8333be0d3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdad42256c77a977b2bdb293d51675790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fd3c2a2971d04921651bda5d3646a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef603cef36c438e4d6db8a125422f6d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f524275e5b9c20bf2aa59dfa0eb5cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211cd5af7378a29f8de6c564705268794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6770d23eb33ff61f99d98d8e656b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a4e20a54f07cadc4b9cff4948035696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62562ec16448ab66fde35320aecb54d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7722c0020797a2f96c903f596871498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302958f2032f5b98230a1c74099533899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3ff30202098ef7070f3f3a2d952a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d82e329205eca6652b9a74895e406101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3392dbcc218d4458d4cda1482d484102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc259f29a1c99930466568ea2eeab4c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d294dace3b369db13e544fd6f4f13d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca2d8da6ef3a5e46837d953f518a1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061a2b1ce388841a2f38fd45acf3f6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd175f18e7c690da2948e3665b7076ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23b0d356c1ff14a018e722054cb8ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26590e6f0a6c8baaba8d8c6853bf7db6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b153eef55182bb91ace0eb2de50e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34afbf4ee684fc80a54f4eba860645c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642109506617c2c7c7625e9ec5d933112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ac541e84e739e22518b02ccc8d7f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7b472262b26f0499468bf8688ca3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5338511cd0f68f329120a98e52e1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fbec63738167f57846157fe086c3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c9a638560b0bba9eafd0ed60e7cf2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5262fd1c583ac8aa6ebf9cc545a9c26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a2484608ad98b83d3ce723e7be4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce338db9ea88531d2e2381fabbff12c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65865820abfc30ccf6cd72eba4c27076121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f3b14891254546e5a4729809ff83c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423f4cbfb599bfd06b278877f9bf55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad75287dacd456056930cfeb8129f75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b3577bcb9d8346e4dce7b2708f810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129902fed594e350e7f8bd28610fa01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23797227a53561d7a5c271e1e532764e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b87747fc28ad4bba8d70ac846db395128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ea368c372610c24a98e967105a4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c382c2c9e299b74c295456fc4cafbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03366adf8d44819169f6458604b0004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09709ba661e2346e89c89de357b9cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e53fd479347e71421eba12cfab8ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79e2871f590afc83069a101d18c653134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c5139afdf2d43216e88eb0c1f7667135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2445a2a21f10cba4ea8a788ca4c75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1f745a982fe6b693b9efbb78df31c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076912f4583df67235201fcce838f77d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c284db828a1df85b5301a417681961139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a81d55ee58c0e2991adaa4edad556e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52210c488e127c1c78eb7775ca86dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2187c3eab865a7333cabeb1dc7711142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcf9e409411e9a0c676417ead9de82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9053edcfdbfca120f17da81d38d33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5889663e243040744174aaea4629c7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9bd218fec9fca5a7be3de311313c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd24de4771b5123e887d671aaac66cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce9687a84fd6bf1d8985ca7e7a9a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ec233f7b7870f86d6c4ce70814f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9685af5d5226241dbd5397bb338bb20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1042b50a34b0aee839a53efa1fba566151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7970e8ea4927d85bce2f8d522f6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c943ee1ab8aa8c02985074731a7346153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852b4ddef361782ee3ee12c3c69bd4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75d499de9f3209a6ad8e34f59a341b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414099826ef690d31d793475dabfa9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1692fcd33c691381abc51ea5e3fac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e3b65758db564a9da80e94f623886158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ffd8185a325769a31248ef5b9c632159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9dc2e88bcc48bd8bc853e783fa1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec057f56466e57f110121c14e70d31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2de71114d2cead50219704e26e407162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0d645e6213c868939b073475a76bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb7b7e71d86e87b7f3e45c5719404c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef313f06186e9e9cb97f2ef448e04079165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0e1d9510f8f35e2eacea7adba547a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc7b361ce511416330876c34fa8cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea693fb6f3b43c24e2383d2f13c0ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a26536b67c0d6eee4c571a49d1142f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163437961759eee32b595a96a53c6ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24794be61623601e318223b847b0073171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f85238af8004b015f015504f1540172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d1975ba49326bb9f24a6d3ac76397173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ca24c8d7b9dda7915e7f83a9ff6ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ce8652517fda8a287c653d762c20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01487ee555dc755db62b641a5744931f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64bcae05981421f80dda61d24bd92e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1c5083160ae478310e5dd63167510178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cbb1c4585cfcc51653768d2069446179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e46ded317218a2e689f76d65b905b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd7d0c0493778a1e1d0a3a67d1a60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579f90c8602008e3e7d2801accd5400182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0c98152182e9c4a1682ecff6d8d9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b1d612ed3f4cb3593db59d5998d42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d347a3e19013f6f7eebd4c08908184c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b49bed82272d3d70aa428f3c42fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610a9ed9e5c3df19a215ce6bfaee1ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd30004f3dfbf62755b062ca8f6f1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e32c589e0d041df75aacbb6923e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbf5ca155bff034203fca527249ece190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d07505dfb5b71804a1ecdd7978ff5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54e8aa10eca42f15042ce548bc07e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30279e0286abcfa68b3d80fdcd0ae5a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec65eb5a799cea04b65768eabd9e11b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189729843d4cda29dc25ddee92e7247195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8012d0a74a79e4ebdce8bb32901187196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fe67e966895f2ea1c0e904495c32e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c93f09f045a741940c2f24df35988198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32f2697d769b353ff1d20367f3ac93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e903528ef4f587375a7c8ddba07e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb463a6d2faacde8c8a7a11aab752f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40b29602e489b240b104167476101c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b89d68296706b7fc7e4d9c8659225203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b64b332242692427f42f78bf7a7751204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbebf506ca2bc03c09d562e7d3b21f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c89ff74be8fea759e69f376c4886d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b043000c0c224727e8bcd157de9d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e170ef2e2d3974825d236506fced6c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dbf36469b10051529a959b6ac316c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc8afb85bf346b5b4c193f112da91c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d285ac31dfa8a22b49e341fe97ecec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe341bd4bf2f84a501018ff2e4ce71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711724d50520d5349dfd12186ece7e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027b343045ba0954049829e6995505b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f1541a55450d1df28d3f7ff21009d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797a9c2433da821d2d3fc95fae88145216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2df4fdba6ea134dc9f7171a15d0417217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43d3842f4108b9d43cab9d1876518218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a06c3e6f4d09608eee2853ab9aa88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac44947355588497304086163ea7843220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f64d55126c680b2ffa711a424221e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62292d85d63c4ab677e08d0ec8fcf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6f23827d42fd1d184835893c599f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e88fb49c000539f428765f65c9bd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a2119e315d4aaf576eb7f06107165225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530457f70714bb5bed236679e46a09fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1449f5ac99b742bc9b396a6e2edc160227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84f52af1f14d4590c1c283a96bc7ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11cab286506a7bcd846b706b602f8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d0de604d2f90167bea4249415e3fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0d9811ed88105e08d4afc27d34c96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa55a5223d58ea4abfd666c2be29330232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a2022e96cb416b777c75ebd4b7df1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3668854d4fcff73002e64aff8b6c3b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c6dedef03683af7397ce97b7e542235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490da66056e8651b7a272bcfdc9384f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571140dcad81bcae2d12e948b17c7e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bacccdefd77ddf94c5914dae2059f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749e8573b097a4000bf80a0d99e7a03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d7c6d74422a53eca9e98663c034c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ce833b8dea35d5590a430b93ca1b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470cd56df6bd3752b770fb0a1b9b684242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ad96d49af35fde171cd817c547e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cc31b5f7a67dd9843f89ca3159206244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccedc61cf51ebdbf71ea7264a60a95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f65986a27e1b31cbcf8ea47b1bcd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fb9ca4f1eb4bbbcb2d7c28c73cd91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcaa9054841724f11a9033662f9917248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02053f727a2495170eb31df57a95c90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb40603ae0fcc83568049f8d3cd6f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c7ddc1ff22bde1f1098fff2455729251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1acf197c287302ee8d4b8de621edb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e98a20cca4f13eb0ea7f78cc19507253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b493e844b059db96e1f5f5d98451e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e97f5db2115931f5a8bb8df714a6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910029b3247f3b1e38ec9bc2674ae6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce43fa039ff5f4313199707a77be0a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a026c865e13538f87a0d6dc617d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54189f9bb8f7f14055b8d958ea46c1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207b68ed13ddc85b8ba2b6432799ddc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f13072ab8a1e36dccd687dc691069c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39cf56832ac4ec36e3f85b11a959c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aef9eb18e5e073d5d166451edbff9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf665a367828b2384a06532c840316264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e734eec5b84f4fd7e6b72b6234b22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7edecaf3e295eb0f9b296d7b120f1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348480f4353d9935a55ee0c2e185fa7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9c3e37a7fcb3591f2d2a580bc8750268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a2ec039c780ef9170fb9d17dc6961269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221632537f8053519d97f82f0743393c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3644832880a07317080d39033eeb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d99c70e307464cdb23b2ac69ed8a76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65de734f073919812539d43a140e2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc8d558e0a475805072364164dab76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b3c3928c2dc998ac2ddeebdf8947e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde2854186e3ee3c5022ea33b4b7098276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91fc96a8b79120e1f0d33168be98eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30913697086d45ca369cc1841be29fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70e57e6df31ce878d7258b2ebcc7d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508bc534cc40fab21a44cc48dfa0712280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72304c00b919331eaa44bbedf2eb629b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec071466075abf001e6781948cb750a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc8a86caaadc8a8e0f9e0e996bad0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c945da19843859a2f0efa334d7ec9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a312aea81a725132958e8e0edfc048285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff865ae13dd61fea90de972b83f88414286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014269bab3688e24e1b5bef44e63ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c993c4ea910e101f9869bda9ab2a209288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929314bdc00427392434138881897f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca16ed1fa75e20bcdae2978c32bee4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d3cf0a6b057899015ca53501e008a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33574d67bb662cabc03e850d40d888aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4a23b443c97943bdbb1594e20261293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad47ab5aa4c66c2973c0da8e0b2919a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e906fad3bf3899a3801adefab3c232295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa248e20f962ece0fb32396abfd9bb7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa59d5841c99d1b476982b75e5e0d93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdced2ce662dd53c85d92b87fafff06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c09efaa75dcd0cb9fe3a600fa35251299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8ec96d4c1b55297e8a1d1ceac3874300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310511dcba0ef166b0b0c327f148b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38201a6b223f46f1b2db3c0e7a4e206c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71c9aecdf0faee6ba0b78f2c30201e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659fe0e0c1803b452ae22a2601065ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e047c6a1a36373b70616134deb415305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905b721f52dcf8b92020cdf6966b586306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38876b7e8329f95f6a053d5f84a0700307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495557ed07f74a9cbbdcf43283a6cc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4a5cbe7749b7119182c4a61e16ac8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d7c5818b0259b4c610a80d6f913ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be37492cc80fd0f9915bed62f8dc3ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ad85d9d0ed1187923092ff9f3d74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47550b434892ae1d086d97b88391c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c1ca64bad1a68cffb7193d42378a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df92e35d4b6a60c7bd5110480818a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb462e515c76762dd94f98ba23ba996316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee8ce434a5b91ee031ba6812c428ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3165bcb921b22958708823aa81ac5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb4e89e8cce1d1d4cdc0cf2f6ee2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d169838a4b47e7093a989a92bf00d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31320a28bf59debb6dc40267bbd978f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b3b6afca1bc7497bf538462d16f17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bb68184636ff42431323231236fc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189617f7aeda618f92a5be20941227c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd636bcfcde8bb669c6b12771fd3e525325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d16481ebdcbc4d2dd7316e7ca958a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdcedc201fb1a7d04cff8f03896235327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e272d506a5f07ef2fef7417c60cc4b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d53dc0cdc5a6d20b1a6ed252ad3982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84881092542502e5def48914ec454f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00203421c8d1b97abeed2e3374f6b5f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034b802f01b22ac0d60278849ab81c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32d4493c82145378ad98208f750dc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffa1da2457044c41328818a5f1bed8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1e052aad7a70ef8fab05d6991e091335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc054632e4c13e288977ba5090ed25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676adf98d889d2cc4023ec40b8f9f22d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d698a22cf8828c759527d6961c5e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4577dfcd19738f6889b9f0d6c8c19d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc46301c8d449f15e4597f899a62e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b556eed06d398914e4f3b5ee5b10e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642c7c257e65f8f222abc4c914eb503342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de3c6c7998dff4316e654c660d6049343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c9ad71c5b8bc046f37fa2c1b09dfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff296672518f90719c991e20166e2d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02028bd876c97d98af952ea6b83a543b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850931e5a1eee9dc11e96ccf3c923ea3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bef33b87a0fa66d1ca6ae276b9433348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b48cf9183c6d9ac563640c161da9a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc74f5017e4a6d43e533ab87e24df7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec311a069cae87ae91c84a39c0634f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73fabb589a3b696a5d67b2584dd2b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d06b3026fd15fc0c2b5c3d1006fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5907bb41d1aad03502d92ba1f18034354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c688665eb077aeb089a59f5f6c31b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599924a5751aceb47b002e7637d6655356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f7fec2a7534992bf94135416804c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ace9804ca902c4f2c2d18ccb1efd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b15887083609677bee1398fb791ac6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83180f558b6905e3349fffff1b9a7d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e878b187532906235dcf90fd50aa3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82afb2fb70e6f0466a40fdd76e6d99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92bf5db3bfd122f7bcde382c17d4e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbaddff4af5a86008d41ef6f12c939364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf07d7390d3dea2087f96f64a60d01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99d74965cb94db192119356cc4f75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec25d9aadf31865d662168c43b51c02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435044153e5ebff5f52fa0edc534945c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d7842503fbca14b80e6f5e5a6f4c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e69b96464f00f6c50939f9cd62e49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576602c714420ed29b225f4c3ee59cc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee70707efc0faecd88e6b0f914519372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128beaffca11b8297764c52a72f06e28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8b746a5a7fa4892fb2697cc8f8084374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48345b4f32b6276bbdf60345c02017d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30890d208e5d73bdc161a4d1ba28a0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c3ac7d68eb51f41a97d724622aa81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e07ec2fce2d7152c7b0c14d49fdf39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34d3e3f4963ef319c662dfe136b8e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907c66894a9f58d21d9ae28abda54f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c036163d20040a4e005040ca4e488381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b4d62900857a1bdfc58177f3d6a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2397848814d527f4198f236bcf453e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bcd5e132639233628cb02be6d30b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624443a731c90e004e632138e77c044385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a46e0bfa566ca84359c95f1446b4e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe0893e6dfceaf7794275624b4cf6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558818a1c2e23509da728cedabd6a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebabf16fc7470a8d7755e7de317b503389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a71371863c73a89c71196183b625390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c7b8ced934ac550f682bc4f7976bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63303fc02f713edf74d4c09a8d7ad342392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fea038071577a4c7788e979a8f117393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1480573512b333e227181bdd255424394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40705f1e456b61b069ab6d8ab63ab17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1a23fcc469878974895f1b17cd94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c648a1055cb03a2d61ef14f6cff7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5bc436b017d48bf7fa23527ffda17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b936a7e1a67d0140ff2591f38f412399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f27ec3c93fb3ab7ab5da33ffd72fa7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea5d0ae1630dcdbebb38503a2df0f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae04c7a545a4db823099caa0a87b952402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a0ecd84a6d48f9e252e504639934403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606717c89ec67be0b6a9a332e5fa3221404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99defc43156cbf0d58c456ef64442648405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1c3097581981bfc6c53e54550cb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f74d448db5ab3c698c0704f79844a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e83a8530ede2fe6e5b0ad6eac5243408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f681619490ea32d0e102acd6cba2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf290847fe889143bccc64cd81d7ba2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04080451c813e02b6809be3d897ee1f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6bebc7c6c4b5eb765086a5695bf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5417aa914fe3d47253d3839adc86e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa376083c020384e2e243580bdcb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521769e70212d453e19de2afe373744a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740662d85f97ef3311714a6e28088c7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d92d29a84f289bcbc880437ddcfd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef495dfc05196544fab29de2c3dcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15dd9d3ab3e4cde18fb38554dee49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b660abffed74eb1c6115a4707c281420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c16fc33044f5e689ad3ce172082a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99714ebb912df4cd53ca6a810325942422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35582f94a31e64cb6cdaf5ca149bf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1c25c5894bf26ef52dc6ad0570e94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668a1454773a5ceb8e3f22e17bb3bb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59514fd50104461d90ff403ea2916f01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630428cf9e528575116bd7c37b10231427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b6ad0e68fe2c837be10e756574330428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb90fe81cbf01ff3209b95f81f2e3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e87fea9a932923623cfed6af5c80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b137d0faeb9014846adaeab83da8770431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e39e260e278c5e3b4d7cff2eb89d93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de6f3c0f258e5741e12d8e0bdc8ab2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48551799ad3c42d8817c76ae5d3120e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b68ab6a34845f4c77a780ed33de30e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225663c4fe0714f460f739be0e9dd70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2274b8c08eba101c6825d01fcb4b24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3f200530e465f886eaa812ef65d52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368b911e36b0fdb34dca7272a9fccd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b65c0cbc3ca1dc0747fd0f5a840e49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d8d55df1ed092e64ecfb93c6b8d14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb4af763cd04d0f39981b50b62094b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c7e3446f35ed1d4f401ddcccc6ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd301a809b9b5e992bf265f962dbac0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94607daf9c89ccd6d029008493a5b243445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7eccc2b6acca00d902ef64fb85e12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944609ae6a97000932d22057d72ba5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7540edde7bad005b04f851268dc01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09045efdc06558890a3e275a034c29d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa03c353ea88f8c08bb4b242130c456450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf80656d7c072f79aa5d3f3aed50529451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b7c6f7ba164a94c49d519ea28010452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d05049dd5b09429e64389728070996453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d97f4ff1cb5d6acf08cd40601a264454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbe45616df47dad3916d9549f75062455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e8267476e8631eca7a1edf94296b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa512f72c708e4735688939ec6a3ac53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d6c8bace4fbb92c1e8c43d2e7185c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8cabc3e281a20bec382f3cd26910c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a3a5f7fc525e95de9e5db2696d3e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf763b6ccc917d657d60d55381ec0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf2c301bd137640926a5615524b234462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a189496c61d8d764bc9aaa7212d35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef149667eebd95331279a4ca3cf5e77d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76641d4c70243c2e404d41a76e4cc2a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60835230b48b05f6eeb5a9d2148b2fd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116622c8779224fa87da48bf686c41df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c540495517be5105ab169a5249763b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432495d2eef0621edbf465482b55083469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0682d5c71f8004268634f065b71b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366242701f111e60fe6f8c95ad198cbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419824ec78d2fd4178afe643b0ad8f43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afebfcda287db68c68ba0eccc9d682473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691777ea1e05e8ad466989781edabfe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa34e4823e40c8d327cb84cb1d5dcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541797c1a9ca7a00858cb81dfb3d201476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a5d714ba7ef288564b906989f6c7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb0a843e3928aa3cf193ee7e3c568478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2fb6f7756653fb1a999436893da37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c34581399a01b0efbd8a31622eba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d759cf1b2b05d5080132e8fa47698f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe07577a74721d1c117366ee27c95b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5201f730978e2e2259c9e347e601483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf6a2492efbcc1b38e34150f936f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac914b2dbcf52c005b45d9dbffffb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c1bf4406a568a139c72efeb4962c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cc58bc5403e4f564d6aafa78dc432487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45b4954a4f3c22f5a04838e63534c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4aa91989b8e5bb476e4e400383211489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c26371ff02a24dad0d7cde852bcb11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc06ae2a72b2459a06cc44942ed80c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3302251b6e9048dd0306756592470bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7485f52745c817b36329c8a027b23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46733a4dea74dd5880dad2456fc88c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b89b76e466cda5cb9b95d9fc1c3753495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258112082c9a4687b0216db3a178042d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd3478e3146ae135522c7dc7d1c87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312db273dd6f07f601483028cded1b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996194a16f383671cfe9db504880cd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef17ab9674beb306d4d4c4efd58290500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c668084c1015fa2b271f9d6dca1d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154530ae92f88dfb5c1c07995720bc94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf774e76dff1e975cee04b95de68e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce64db79f4e5fba1026486c40f53fcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f87cc9bb5180e76b262b3888afb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340c3c23d4995394e1799216fb8be69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541880232c168bce7c0709a297c3a81e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c99565fea45cf287e750d3a8a00653508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9139f52e774ca1e05e56825f25653a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbd27f0e9fa3819d06fb7e2e2bab0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccff3943bfa1dd48522cd3cf51e123511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d938c4e3fb4f1bb4b1aca7a74907512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d2481f279e050b8bc834ddd286e69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076980a74681b53150f0fcd71d202d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7c960bdd5efa786e8057518b20ee7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a3963b3207e1d587e976c1fd6f3a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef80c8f02d5cec465ea320f0a3e8555517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc6c105169dfac5e70cce2f98072e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1780468e633f6e8e200314bb293d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f6322403a595b948981f5c1982d4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cb60d0a92fb819baaaaea2d30e94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4abed73f1d740159e81c3b1db7b696522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d45027d6028ebc888c321ea609cede523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab78544200ffbb15bc4c6b0ef46095524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa1bce87b01f86ed4148dc3ba15a51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34ffc148e6dd80cc436b1827ae1eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6f53f87ccb7ac3475a61da7da5dc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de915707f55e185d0377020d698644a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e1a1f348efcb1a9a55d9b7eb4720529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315898c4ea1bce2cc411f2924c1edd59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735bd6ab81739ea017141a183a0670e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc708b3dd4e39cf00d45950077a48c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7febd9e96542dae550d46281a93e31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d4a22275dc0b71addcbd35c7dbca7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467f331b027c193acef00c46dce4e84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24082966bc3462048dd9a226c0fa3adb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855a8f3699698ebd94c865ac046714537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50ff81ed37b4438051210be7a2724d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030585a4783ba31ee5ca9fefcae9aadf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9336725724501bfa80afbc30559221540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d883d2fc299840e8a2aaa80afef14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b211a9948b9630bd585fef1c4ac5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aadfccc19231b612e9c4f35e74a78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e661405ac0476b7841b0124a4dc7823544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcce29ec4f7d76b674e6a1229af46f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318fc229e268166c43c5b2b47b63454546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d059c5a6c6e2aa013c044a8f424e0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22cc554dfc5289951c56f6b83d04f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf616ac297e542991d029df0d0561a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7ca1d406a11ca99840084faa05f16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261ff2c4913538bf025ab2a331f665551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823de4458ff663f7835e75b69c402a30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc68ab0391e25d334c46da0b000ab51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf434ef98c6182c5cd455588d30cb04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1a9dcc849cf2884fda65fb10cc07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd632ec56d364a7c5ccacb3c34a09eca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947381f24b22d722a5c6f1703018aa43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf37b13e727a6435ed136a0616baa4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be3224382056f6573eeb4c6c24ac1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e4eba4ef1317b5dd878880bafb94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0074ab3120d1f66689d6bc689aad1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da10de25b9b66a58cf98690865e6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e866a52b38d647512dc49b11b4a664563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe3a313f5044318a3c6eeb026732d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac01d76be197a3927ffb1f39606000565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a236b32c7ada81e8dc3f9f73ad6d48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f004798e893cd900c77d14114798c87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f3f9a67c7a6cf260664af4203092b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152b4179abcd9adf79f3f4e28e4037c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe71df0170d8e4c3d2650f938cf763570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29bcc40b14dda2acd3f80321afaeeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4e39ea05ef40fabdedd1e0fbf411d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19decf9ecf3ea27cf0283007864b3ab3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a7e54b7bdf55c85f0fed610ac2079574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f4c175e2ba73a160eec9e69d346a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518417f45e25086ade961b625dd31500576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0627fcede817c858bf1ce2985f318577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f600e6a840b8dfecc99aba808c4e88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbd6b58a0dd53a06472a55e21c98f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd5ea53d4cbfadafcf40b9d99f828d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2130d068aa8dc2a3477f2aa6cf897b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dd65525778540e9927ac1325c6dda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8bfa4ac25d18f615eeb148699d437583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7add5e2a02e5b9c45ebca01f3a94f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296908a5e4bb854a1007eb3e8b7e7cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9f0fe59063f035d02111bbe6042f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700cf5f85636deb305bb9312cfdd14a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d29c4fef813ba5ed653c8827bfaa8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af59fd61bdcaa7b46ca18bc0c5363eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690c8baa3d8df65184558473f9b619590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7385504d7ffff2da8e4b35c2641b50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddbcf11485b84f22f5a3ec05f030b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e83706199ccca874a9f14807628a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c4f8e3d72caeba9cfb94afd30870e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13924e524f2d2986e2383e2e58b0af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9c4e3042f73e223062f54d6c82ae3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff0b86948cd6b10cf318f2bef66ebe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac8c994b85b5bfa504ebd89f75deb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f75320b50a72e3f0c3ead87d523513599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b8e5092232606bfb8a1d0b6e4cb1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f0fd760d7f31fd434d4558855097601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b44a136a19c5e988359c6628a7844602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2eb7f2c16c8769f70870267519e73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118363de1431e9ad42f0c291550777f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cefbcd2143879d5d78d23a9006c64e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e149bc495b94754ae8ea77dcb2b3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c39bcf7c3ba42f94da86af3ecd41be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16982458f1971e88b7335695751dd67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb3643f7efcfa5ff4c08949aeaebf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e89c2e8dfb8d3a6f73adb05775b852610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9112ba1df3182d263ccd2ed6987f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6414ee8faf75c7a12c808bba42ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6d297e3be5de4e0eb53f32833cd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdddbcafbc1c562dcdcb9fa83229ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd30f21435db3a90ed3fb11b2d69290615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e775dfc99c4bf7f35ba52b9b983c9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5391ee61e2148d831fc7c0a25bd476617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f8822fc6676271d2c90fcda5d8699618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3855aed1fa8b5af0163d17e6cb31f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e55d0c3b0c218a71e568b65a9d4bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e429ebff463534ce0c722ff2982ff4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a4fee21773a90c70c02f6933f8f16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c061d5c93a19c481885720dda31b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c13035391cddb4cc2736cf3fad8d43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8a80aa142d020e72edc1dec5270e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90326c296186db801dddcdaf0718f7ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae608855f726e9c9847979cca36018627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d87d3536bc904ec0fcda235df2eab1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb7b33557ea42f337a2bc716f21e17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395d97afce54f82e49bef6db4aa6072630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88349a4a78a3ee23e42719bde4fc8a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a005315ba71a9a126694b74de40a24e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7656badc2660d9838d1d2020cb6fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bbe8c3908717000ad668032c62bd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca001a78a25fe17ffd099831e1a5388635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552f306e447775ab6275d95c8c2829636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d01edecf8c40914fb9b2ba03ddb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43b4b4772f7e3b971a45c2d4a3fb84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2608459a1d79ed416eb70d78d7715c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97a491a7b9bc27b9ffbef25c7e024640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad009804e3f51ba79f16f6a03b619c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56157d1c6d8184ab1bb7e29e4a1b4354642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcc191853680948983fb4ed638b868643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec08a06e105ce527ca5a49b2dbca218644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a84cdd19805c450d2443e8c896cca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fafc5e4f3683540c332e195f4d00d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369224d68c7d67bcdba7c543f079e71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3ab85d3bc45e88bc64508faa06be1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2b914773f6e049b0387f36a1790be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76d02ab8163417ccfc8d3dc72339da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31425ba7e1248e9a57efc84ff36182651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710faeae6cf629d17b2df75335c179f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfbd077f8074cd18045980b7f0eeaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e800d150487dac87498a11ce2d6d196654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a38da2a45526606e1d313270fa7f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc7a0faeee303952ef31858825e247656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f72d7990c599cd5efe4e292a7877657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16f3cd88e9b2dcb5bd4844db2c90d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5778e5a1932ef7f2459850f460a5aaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e29ed5e5b3710f081e9db10658727660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55171f6c97e0f4484b6ceb9a94ec73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd867bc7e7f8d959ca57a20e549a76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48fde992d5dc9792f2dcca549cc978663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45d6777b17d0b428ed0e6a3cce9d4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bffe501b453f01d3309a1071f013c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa2ababc184c8a2a74f6cc075a99fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea6ccc4e4b1d800d23fbd13e76d8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bedee853e6aa01f8bd68e6b46e601668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea5fe7a5f4cb2edb60c742684b4d75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c097bf17bf80365845416c32eb1a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f49229f1bc3fe08a22b778a3f3be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c997abe4bb3cd7cd8f050c88a138672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075da2ba49c2aeedb9169bab2d9b091673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394243a2a99d6d5b7a80676b5b65ef7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5502203dfff4690e369b489c8795b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea14561d666f20a1f26ec96343bdfc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2df461ae3f28940906a33ac0fda89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafec3afa4701bfd7cb5c77cacc0a42c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f350a230b6d44885681e26ef095cfe5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26d8a2eb5ab357396f9d04e78e1cd9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cd3e6996d465480ce0b15858cef9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc5bbdb860c9d17b9efa60001bfe5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e057ed15998e2bb0cfec419a8024326683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde6ac8e64815c722d3e9f3899b6027684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c040125155dd916ed0cc43d3e60a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6541e179986fa8334cf3097a6e263686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e12337f52cbe685ee42bfef5ad6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8de20d00db20dcf6095db3c0eeca51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1637d9157b9f36869c7bc083f551a56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e62ea54d607e0a6f1c738750e47af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6591d10ba87f41781521caef50166691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204b7bf2bb7554cce934ec97f466fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e5ae63ca466965ed480924c31c8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79fcc0e60f32bb69032d7064bd41f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b67e11dba9d58b6c95611b94855f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ed6784da1c94af162c86b2e53a18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5537b1050fa74232935335cc5f90b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6b5713e2c131ee833d391a2ca0779698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65517f7a9f0a6ac0cae7e86826f41efe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a65a5172d659d4af4c1dfbd736519700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf94148cb331649a6399839dddad391701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc122233499761c897f6286aadc9d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507513003a45a9879c4212e468b357c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5347428fb4f62f696b62106ffa2d9de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec814f60157fedd46608ae08137a806705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467a5bbc271e0dfdd297e7e53d84705706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef9215eff1f4616eb2eef9fc2590cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ebd04e589958511ac4bafceac64e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efb5b13ac8869b6c1e0e6c0cb0be67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509293d57ff0728c2f6dbde95cc4f3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e61e5aff6b1fb213c35db207900286711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c78588d8932bafdefcac670bc0e58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbca6f8db4236697030b4f0f442272713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f8a1a0f9927435465ad194b7a3a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5a81ecf55f3a6b6cd1e76921e3f7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be11caee02375c1ba14dbea60d6ae0c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561317d58de22b5610f164fbf201d77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc51a7a8d3cffca990ab50c2217ce6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0b397aefdd627bb7b8638daf595d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc6f964418bba3c6ffc7642e1a0731720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea67c989b1439e10bdf3d5fa0bb26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89aa359c6b952b003c285d228e547b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81190d797756e46def966e968288d30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2e9ed2624d1a89921339aa53d7355724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf76358abd6b2e72e2d41460e83bdf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d08ec418f695dacfbb33c35a5cc5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315ce3100bbdcc55876cb4736e5983a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aab11b067d2cf7e63094f3f0ee289728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1ebe93ed095047e3f369676effb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67413613554fef95b743d2fe0f7817c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e837ef07d1138a8f42f28dc97a3076a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38187b48464cc1057bbdc6eaeb1dda7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7e15dc31e2e5f810cb739b7e88776733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf1624f700fbca7557c10f99c1cf70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc1dd010f1e87b1a263ef12f93e2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498a52584acab46e6fc7cfe2fc3e6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f819198072e77b3e9c5df399a2513f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36716fb6af5542b2f4ea1bd41b3439b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e03e43d9b9918c21f33820b8340d30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f76c2eda1ba16fa10a795eca6fa7a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29580079ac4207ffd4cb7860638e3f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97fbcb7b6b4ff8d19ff223e2b48086742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f331ffac64909c6681850cffa30a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420270661fbea83b2515bc23f34422a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e611ad8fd776c458f8157fcab801d78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27e3a4a5cc9d63612e5087638aead746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc67b777c7ca412f1fa2b7ca2c6eaca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e083ffff0e030cd138d44e5b2c3978748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddadb4ae234df303e13df3a188d126749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bca82c5432b34f83dc1f726eb0164750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b332b18b85a39d235d5a551e10f46b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc65a28b3ae30b5305fdbf18d98a772752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea0aec9489210c4029d7e8fb771114753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acef5e8691718591e55bf4eeca4f5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9f7a899789806c97d86876bba7fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f7ac517b8fc385560f362680ee6ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9fc65679a6d0522b306762d8dffea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7b02dc5e5c441216ea47ec8dce7bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf2ad5b92d6547ccb8485f45cd51f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40d7b5d010a8ebd480b97edeb2d4e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d720e417fb6412b4ce72eacd9b2e84e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef3c96ff1e535cbaf4a0dc7e1d2d6a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f22da4e54464d45ac7f15ddd59f83763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193db4208f932ba7463c02971f5e5de1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79058be0d0f6c01e419c662f2870d85765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3273a528d9d03f9742c38f3a6dc3482766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400575c0fabd7b8fd1b6207036c0cf3a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480cd8ed5ea1221a12daf44bc77f089768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91130f38763edd1a83b429211eab3ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba315a825d43bcf951e13b0d0f68e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6862880bc74c48cdfcfd1699d3073771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8ecaadecfa868c3a74dba5fe7579b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d7a53f35eef25da89dc12a693ba64773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309ecf0e50896e5722916e857bc5a1a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a094da8b8195f532c7a604cd6b64775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cdbf0246c87ef4c9db5ab374e7923776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231700c180fad738962d06f62207c7a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03442d6a457f82e2ee500bc7359852b5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0089a2c636efe04b6c3f10cb1abdab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a921c529d9a4d8b1f23ea684436785780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d431bd5df553834525c373d74d43781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac85ef5366f72343e01f0489429ae5d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e15454db233d286dc36b46dcce4c08783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe65a62f9f1119befde612a685f732784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e68613fbc056232faa44e38c4aab37785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c642e018972aecdfed6626d53f59da6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10f59cd65dca6c00baf80b82978ff4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec257a916fa11f87ab0ed5b5c35e35de788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92309ee25c9ab7f7a9d38f8cefea2edb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce038d2f31ab62ac8e98b13b743158a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0006ed65e791723b3619a035a1bfb9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dddcaa85d8974da289fcf9c0b5f5db792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f69c4a6233c3f757ecfbd66cfb204793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe02e80ad24d653c40a1070f6e403d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606160dba83d4e3d767b18970fb9dc11795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf69690bfc77f2c0cb0ae95e380268b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa042cc2d82b01faab58953ee9544f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285a13c871cabda1191e2297dc96c1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aa387703ea8dec2530beaef145637799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc85e1602bcfd2164855ca66ad491c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbd0b5ec6e736640623c11371bf818801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2afc7fddac2a9488869fdc023a9e4a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae60d93e8f971e0539118e3b06c1ec8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722e6fae02f6736c56684c9904740d6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aae23579429f65441d70601f92d06e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac69220b140fa47bf63bd369d5f39c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d714bbfb7a7c245e2d95b9c0daf2a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4449970739d74d5a352ec52a26973808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80adbcc8c7248fc1d2cea93d3ce6c1b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6667acd66f8bd71d04958daec8b233d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3012b97817660e53ccde76b0b294d0d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1563196ff2fb00beaac4d31f1f845812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c3fb94cb0a96f6a0fea9d8017f8ad813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e45346304f3d37bd5f96fd1505771814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d77cd677a484c6f21059472e9ca1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dcfa1d1a8ad0ebdefd4fd1b2dc72e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702e03229044fb26e155ee118c0d252817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ec838fcdaef06802d7ab9724981e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345313557f18d4e0c12b7b503ff1e217819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371781e0ff9c4b073604479872f202820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a6a95b39bafa2060534070777ef0d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38656cd73b51a265befe560724d62d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba68d26d4369b25a61bbf11a2e84f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c907f732f6de4885f13bf5124cca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc8e7e65f17a9e8ac485058e528bcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876d16a6747b03d86f4a3e9344da98d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8da1e7757f2228a451c80dcd03f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c05f3bebabdada2901e49ab0ab9607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bbaad23385c1726d959b6adb93e3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee19fd2e3e225e922449913c68fef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb538f8748a2145655f5898e2662dbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774151a2f23fecad27a27697c831fbee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1aa3dbd39cf6a38a0190a474ebf3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d64a6db64ae1fe6fdfa3ea59d819c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdae6f9e10ad2e3d8b0309883744bee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302f0ac6ab4ce478cc172e6e35e58fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d81d8aa08b69ecb230832888159b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d715eaf5d2c56f9430eafdfcbf9014f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113097eb246c150c4c9e1c2bf7983818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cc0d970f611ac9e14c0630bc4027619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20609f3ea5f78bb691322314b62ba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b710faa8b0dd64aac7db87d42cffe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f0bfae465588290f4ebbc706dda1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132856c787286ad8137bd11d3f6f42723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd49f33d13dd6f49976c70bf28b21124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e9c0b535a5d0c7c37e598142a3e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b2177de8e4f0736a86b637fd567126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34786525795b4a0260fc7b6762ee17627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c32c844fc8f8ae56abadfeab9746cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea7771e2dda4e4b6b4e7d6d97ccbb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c229534b799fb114a40a6dca29fcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db6f93e2d7255d05ce70e19b8362f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed6b950c503cc9927798b01d64db4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e569fb874588b491fcdee1f029a31433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5665d67602aab0cc22360d766c1c86134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a52e43f8b093c2018209d6f734d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf02438de01e500cac246b3f6a47f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fca3571e7e636c69fecd3e672d99037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151327b3a84d2fdb93f72074c752542f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7424ec29dacf586e120af355b7487b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50740831269ce599d2aef8227b0ed0c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80e80335f851a2261b7a88c71cab8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0fa2a22b6f00c0e2b58a5cab75e2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039191c3ca68a6252a1c72c1495edb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b215f3bb2d9dbc6f30f385e64559a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481bc2d2e3151c19f4471b07fab72a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd24353f35c0e37677c409569a3b6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df4d2c80cef57068ee37e1a79e43647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1bf36a011dd6d9e9b8f68d16059a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47bd44faa3906db7d8182da72e2ca149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bfc972f330722cb458a5f603f5a8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a231569279036823c5eae05c03fb7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6b653827ee0f69014b4ed012e11452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9965920a8791b5e10f77032f3805d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc073acf88030bd00388d9de0454d7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f46d3a9794ec129eb4a871db6a6f3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e37d80f4f3c7253fbba4ec8d7c14556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144d75b9645b1115cb562f76b3e8f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7c492d853a8e64b5ee03c01b8cf9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308ac5f2719841489b84b84711470e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a19ffce14d1e386d12145a855c0fbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed293c75aa7ccd47a8bd7ca3fac02cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d61eca2b64cb7d5102b62e5163bba862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd824da4cc5cfdbb8e7d1ee98ea72ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8413b9d01c65e958f738de175e838064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbdd1872b7ca29b1440986e0336dea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df96709bac88812eb3a1772f34176966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f4653412d04ced50767da29fd95467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9d80a3adf6fe127b11598bf39178c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a645c0e5bbd7d6a8d22e450433f3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0a9c6508cb05c766659e086e476c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f358d6885ee4d5d942baf4dbcda771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74894148c5474f8b5828320d82a0ae972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fb9e07ad82cf1ea46d02369f690d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626bed76d5c170a12266b0fadfa304774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e91c3ad0289deefbf4c431a562b51b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549ff5f449d86ec8ac60feadb57df176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a0a4b2abd0f9c1d6dd2692faa9c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a419423ecaf69e051e47dbe535212b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227038c04f90fd70b7fa1edf6b79b9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c19f5269cf11465609f9cda65cb5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4297831d687b581aab5c97b020d33cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1a49e20fa732c7bd5066e5d190f1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ea231c5f19cc8d70e072888b8291883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b59d1435a4339ca65bb27914769f6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55261ab472f3f44e4af2bd218c36df7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f356a4b6362e9aeb627fa47ccee4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb930a478b96ef1463fbe720785cb77c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ebf6636aef5ff1bb2a49b95e5ba4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3b1c85eb0385f3cc4e1257be8091089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd551914298c7f9b2f153b566e90a08390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1f56fb94e232cc370ed2b7c1e8dac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7876807998e06ecb619b87ff83136a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d199a4111fcca324f34d41cfbeed0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59db4584829c450549bfbef3561d3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d7a1052249057ce2b2c9f183bd1d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5b3f5d0cbe95a9fdd05067fb777bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347415b3a94069c11656e8b858b1a60597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd497877a3c13344950df326949bc33d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b11e5dbb58e9e057c8084c9d8a12899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e3aef21350de3a52c4711ca6e1aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a7181f22a839616675dd5aefa487101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d90cb9bfa7bdc1dbbe980bb2a8c2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb263341947d37afde28ac6f1263b128103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab61a54233b0644eea01e51916f21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d91db6aa4fba72ddb1db04dae7536105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c555ee5e5ba0f4ce619846c2d2640a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8c78a404294c43e3f8a5fb27ff81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3467c2492d1d1a64958d7ba612d367108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53b05bda90743c82697909862591e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a3a1ec568acd8e3637b76d8a067bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eddb6ce4711c7fe4532d9b38a2df81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d35dcd82505dfb6e2b7a24f514181112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2de101c41f0d2ce7a55db7d81c043113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1fa959987672b7c91f7b2df64c44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5f828dd6ffa0170cc55712a9636a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4de339333fee933241428c077ba94e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fd1cc6c512d438a16de79caa74f7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac60e08ac32254b9bb8fd30e3e7931118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0b6d4f9e3575f63932aef497ce747119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930917672778e60dac8385bd7260a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9457fdb0e080430fb885273e9e0cf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a15c8421a8575d578c868b93fbc45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de6ea7fdabb8aab63b2b90659f5b88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68153de52ba6b1ea3eb7395dc63961124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f396fdd8953a179d64988c45396738125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0791eb72a915a28831d98accf70f48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b0bdb6bb2abd32137fd82fa299fdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b03b8b13ce1f32965dec9c11d93727128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43dc58ba9078884ac86bb662e164ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc2893754f629826b70f97d9e091c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c814a12c595076934f7a4cc97a65a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd39c1de0575286b5d48ad40bcc592d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8de54a412f87d6897e25106ea1c7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff146f9e2a313a603680dc7f191e89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3550849ac57cb74071fee4875907135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848426c3122a6f0507e858b60a79343136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382279fcfb2ddd4c19c727557b4ff25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5bb60717182f62bc5bdd56f8ddd19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102b68972b57bf10cf4d81f253405a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bd7195b939363700da9ff2ae523b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c83482f310f6546287658b1606209141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810628c88ef8809311d9aa8034e55a48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ee841c7fe983bb1ef67a28997894c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c039f98d070738d383165bfca211bf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5bc32499cbbf4f1db63dca37d2868145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf11f93bddffd2eb63f2604b98351f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9717489ebe6a2669e24521dd743870d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a55ccf71fe3401672a8ff226fd351148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923ad5a25945f0b7264d1bbd9aba613149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0849a30be4ec859d72294681bd538150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09ad5af55952c1f2033e78a93b41e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c5229254f16a62e108dc516951ea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecc0d26ae0e837e9fe366dc05ba991153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77b156e8c5e35a5c25b1e6ec2eadb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63025c44f7f0e27c8a8dff1c6ec614155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b43dca0a75ab0b9c75e4aa8069ffa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73d792b03ba88020abe4da7f294377157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ba36883d02d6fd0ebfdbc4f42084b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf356c1f4415ab2d49b15a5621b60344159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4297358b2eaa686cfac03a86ab9616e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aee454cd3cab8339296c6b75d247d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b126f74f877cef6882deaab851b2fbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afc804324d42ce8b1bc5bd4861dcab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b85fe0b66b769d83d2331ca1a36537164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38434d559bc448d3e3ab2c4d625d6843165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65813303a3a490d9f5be8d8a55dcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e222843579026d7ea9cf3b900ede8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d95a3130fea067491f00f99c5163e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffea35a4213f0bf622811147e890b9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c606d10a405bcca6bd436a721bfc7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c6c2f7b619080ed028bb6e9a3fe9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a173d6e8245aa5aa4e9671db55c6ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936e42c13aeb4b9384250a2233059c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013c062ba5d2764f9d1b80553a61153174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59031093fca73cb91e29ed9f551162f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4241a30fc016989f07d79d612574b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d765d7458a15ad174617fc9f1efef38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eafd667dbe280fb3aa34e66bc7e34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a684f880d30f4880881f60ddb32a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659c498dcb63cb7d464d470104424b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8281421637f3babe73a5364b973ba13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cef0a00a7b021ac1766c1b1c05f6ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1457771d8209a1a799774c8c3fd07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a5ffd1fa10eb14c9665c8d821048184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd97589993a78fcfd3d45c05474fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e3093097f1b76c4391ecbff764fa6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf64cb1042eb77abda6eaedd6c7100187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8ac2e96f82519f3dca41838009f0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a55067da65d003892e9fb39ffffc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ab42509422f99e374795483843f61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c1394a7e6a6c9f2a72e8dcba8a097191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d983533813872da335422e4445007192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fd82e80755ee67c9737cdfdb4def1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dbff8e9800aba893dbe3f7fe1bf64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8d1aa99a8ac628d5923f7be471570195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677480234252c83d817779c6651f78be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddac71a7c4101d94560f3d132957f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663bf64d37dcc3bc8ac7c64cda2a58c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4da5b5dcfe4132483dc1fba30cd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38027ad6875f59b013ea66a8e7356200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d17c81d1ae374c95e4002d66bf80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc6dfe6464f88953efe9b7eae46eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0355ec2018dc34551532d53e98834d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a099a2a046e186fc7ef60fe8fc18b86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66070669ebc938eaf8bc0e20c2299cdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e1bd6002b4dbba557d6a77d358d57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52129423308c5d60317192a914846051207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233364d41739a9db658d117f55e6439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f7d7a198f181666b986a92b3265ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502e632eb72a4631e6e0998a33b97f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d8ccb9e8264840e50dcbabe3c6e73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a1622ee01a4630c5c52af5bb737cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd068026e5ebd474011e1c9192acebd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee69ab098cbda1f203f920f8399920d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28b0cbdc06581b6f27b8543d7eb23e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a41acbefabbada649bc4f682e27450216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe969bf01d0bc8d6b12025a1cb82eab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1af90be79f8b9682f3fba6da767c76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448661fc0a5428df84bf852901721b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b60120bbe62dfe4fccb2d1673222220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608cd0f24fd06c9b77db0fdcfda8ccc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74640b61cc59017e6d007d00619fc79f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c520168c998ed70b817ebd3fe571ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5783d90cb2accb1c90e8e63504e98f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd0a25c4a3bd97c26841f92a9ef4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaacc0e5726d22be63b9f0dcaedfce5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b33c37f6f5b5933c0b99d6e35743b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ed2aa10df9b7e31f142fb2a6ff868228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd161ccf300b1ddaf0520760a7ded62d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e86f0c0a70965241abb31f092ecb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabdc416bd760505174fc570f775be2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487700038d9e79709ee8c23c10db46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baf47c9a1cc3d9f4fab68033422a84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a677422e3f131cafefe2b0abe4ee0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a795766b6c0900bf763103d7ef52e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077582da9f4f32091ef0a52dff10c6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c720e6a34889c0fe6ba10c905398da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cddff68afaed755da7a6a4fd965fe7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9005a12a71434007d6173699add9fa1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb36ce184276b68517541792901c846240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb18a1464d6017087e6cb052f54307241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008c3108ebc337d564de807dc4d1b15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343b2140526600e208405d30e03bd43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845565e61274bca1512db12b5d5e1898244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006974f740b6e0be2d534a433627f4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2e6110d4b0bcfcd82ce4906aad8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f58f13b834ca0decc157f1a7cab459247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf530346145207ad03a7ea1554d6f171248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef633c9017c840dae4a736c680e83a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d313a42a30642f9b4391f113b39dae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def93b3e08d06b4fd88aae60ad09f96e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e02312a177ec44111b0ad64a0403c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14c5139fb0376a072490ffa0798770253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbaf09961f248f84c9160ca016bc24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea415ed41eaf335762b0aa66f46ed2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ca72fc01630d39613ded6a634336256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dbf77a6df636152a59d65145b079c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88573dc5e84fad668410779a98b872258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ff6fb96a1a4848da9e31348b00230259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db87f374f4b685e08bd53958a17f22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8d1590f2d455c12e1c56224b181a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592ffed30994b9fc18c640cffa5c73d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf261739a059d76ff6a9e0dbce60ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f7378a34b3218c74269392fc90418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfe31e4cfa75cc8f7dd3afc4e81631265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7537f6eb6aac57fa75e537043f9fb36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb5a20006e908a006238c6e12d86f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b7c338a180e2e1b2a52beda4e518268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95030d0412b4ce1d3f9aec8a6c045d58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041e1ce38296bc65bed060959cc9f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867479b84fb30b6875d37d867989ceab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48144a3c33c93215efbe312d5882994272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5fc7fe54c2a9f03f711e2a72aa0a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67fdba8ef727678fc80c2004fbdd58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515fcdd99cd81a81f011fae6bd98cd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924119a4e2e9f8312deed2d55fe9242276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195744d5bcd9e11b84bf3a032074f109277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf13a2a6726849359237b9fba2e1096278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878cbabcb994ee922995c80f735f0e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5e476e0ff2c53393e35fb3d3dbc5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5ac243c05aee983b465d5397c18da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd15e6e006d57b651d98bc8ea5eba6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cba48d688e8b2c943b96d9e496ac7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff35b2e482f8fbbe7eb791b94344c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a7cc1daad8f80712079be90c920e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67abd67a8c28a5ccce95f022b635b66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a3088404ebf27c315808762af04dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fb0d1d763cf28047b5cfde6cad490288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9953165291f33fc4896f620a5fd7076289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d470b14a628e1b52ee7df0152d95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6c402902e830ec02e5aba20cabab2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac3e1c5590eba324ed4b95ca12b0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bf8aef53e06ab0f23602092dcd40f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924fb707fb8f9d3bd79a8555f72745294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd887f91816e53a3c2821a6998c3ade6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141606808b7bc7d1b99c90b41f39eb33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257134b6d56392cb1d86a8e0e82b6a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043c90f236b9777455fae8e4e34e2e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80f486e3237a24790b9d5fea85773f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e0fef654494880d9c19be65bbb2fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906f18a72719ac255970b5cd6e1bf00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d9e1578c6f406e138b9f03ffcf28e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82b6ce830ea95d9a8068505cce2859303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e146ef6aaedac6c0e7b4ee8ef9e6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c65b49ee7f813b6c9883af5cf071305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160e159e065df6306af45db9e54549b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e802bc339ea4f0a417dc812742c33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3204fdfcfbedd3dce65cdcde367443308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53720d3db5c149eea623e3a5c65524309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f1d81d97e374f3b63ad44a051a247310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3c7daf33fb018150444d82ec7d915311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da56a1bf30560e53320d637038eb1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c10bc2374c118c7f067dd06975e26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d8997346826a6bd1f97995608d1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5a9642e85e895beebb42fb6210a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f92d89b87d505faf54d59c998b27b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d87aec8dbc34dd44a050d4b4070884317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e4142fc5f6728e0d76134b8911f4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a8d6775c53ee553feb5d42fee4037319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd986985bdbf8bc226eb4f497343065320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef60dcc5fb5d2a5c4556fa4f86f0d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a288117a09ebe7fbdfc961f77176322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5547144052e0f84ad97780214dcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43a1c1beab6104d11c716fe9db71ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522dc68e518d22819ed8b5f4cd0cae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9927bf9b54419b0a5384320c3fd319326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e99d96150146899639d05a975093c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404275f4f9120048dea1e49af6c91ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8439aa8647d1159f06edca69928ff6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9de08cf0da550b18c5bf4f18e0910a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc166138fbf6bb8749ba7dd80f968076331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd4f2a4af83058b7748bfdff177650332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534597f0a85a16b58d54410bdde80316333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78794a33ab4210ad5d8307e92b803b88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c491b635339ab699dd0dfec185e1e3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57ee7bf8f10771c37514ec098a425336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061a55ff989c3758278e357782bb063337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291adfd36b1da0a2d7c616d966ec5891338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297d819533a509b8ca03768039fbd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d796ca75df1694a175c6cd4bd3155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f82d539cb3c4d97603431c3a4e895341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d576b87a38d1bfa1a1b057dfa71cae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805631c0f8281041c05a0a8790302d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567844838482900e8bf28450ee499cb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e62d28f82c104fb71f72533c9aaf36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a518a1e9b76fea57f82794e2c69c06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cada3d0b8eaff8197409c25681db85d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e7bab04afa5c9404bc9ce8e8bb3fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a0854cad7785886f97a271ac896c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45357428116e200d265e4125d5d21c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a33a952b1a69280090f2b2b5d3529351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99c7d2883c47a298ad41b04555049a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770b111ffb566bb3df95d7fbe7f15a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b5b73e86a306a9b0aaf0c3e93341354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893a6145e06e3c52ed3f56c5999332355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda9e4bbbf033b863c604c30a7ba77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333299d05f5c1b8c9b8d76b2dc00156a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c5ed13e00cdd7a2aee151eaa831fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aeb9b68580809addcc943ec5c7cc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954015ecb3c141a97a57877807bad144360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b719ae7b0cfdaae0f167de18226bbf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364825485f0e25948a022a5a1184441362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd4e77a7452afa879d835e7ce96dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ef2240e084afed84ab8aea8ce79d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622d4f4b0a8b44727a4ad07ffacbcc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd852ba9adf27b9fa44e998894b97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84fb6fe14aba070255ad786f402bb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673a4a80dcdba6d80e500b51c79300368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fefca9f31e3f5f7acc4439e9c38387369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5458fc214f6687a84c2177ba4d62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829634fcd884948d6a4fda15a058d9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49898d00d55e14fb873972ff1a2a75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97de9ea46d6b13d01854a593fb45ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a40406f5ead17bf701d8252ee1dfb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced3ab6d743cbfd64e77aafc9560d7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd1c76e278f457b8637a6a9738f251376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d237988e3e236321321e867825c550377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976a14c7a7b9ba2a8fd1467312fa78c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c81d279296555c219cfc0ce961277379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575c9d14d1c0f1ff535b0d1b1060aba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ebb8f757d5e750e19f06a50758c5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2982a09f8390667bdff3479dfbea3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df44d3757a0a66fa293b9fcedefcb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005008f0c55105123c9db9cce1605f3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a83f874fa514670777330e3452159385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749119709a5a1bf84b5f78da832bc883386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b21946484820a7987abb539fd025387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc2b8db08819f9a03d6a1d802ffab8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5157cd2aa602ce7dfee21c0912e3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0dc28970f7551a3befaae51e1664390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4fff542716b2e6e857d8d784d5cf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528d2356c963b8ee1b77d86c87e6128392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9570e0c52d97988bca2495b46170f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d595d2c9114b55aad6d4a6b97916e13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543f3827cede29e35cdbac610147637395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f78cd59c62620ad161e600e4e5171396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581319cedc155bfdbe0edfbad99c8285397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb433936aa4df654decb667cd9d3d8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b924243cb69a25a895c9cd506b146d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c668b0e20de669382c4a259430ff1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4dd046abbdc3123611946d0cc6aa0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ca9e04432b211a8dbdf5dd4a516c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da7c0c812d09eb7d5222f991ddb99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf8001ae4256c4d96872644eae50b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c039d0b46d69e723fd33dfde4b7a08b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fdb18e899c23e55cd4fd1577009b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff2f52733eba29289a474ea108ab4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dd9e48b7d616d08d884aab2046f52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd134efce3428ac0a571a570aaa36007409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3d8c2161275bf13e0bd112bda6164410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bc690cae01532de144a131b79b823411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc48ea1f6341bad85565cb291daa61b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b300920e782c90dfcd29d87eb8d28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb815ca797b565ebe874ced0e0b997ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0e5bdaa89515c2e56f0f3abcc2da6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4125d555ab6f7cb5d7777f26e52ca20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174b494d4827897a1e5f77837ae1f4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba76bb5bbb46833828f2e625fd71f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc36ad88c8fcc95624e69444d90166419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2156cd7b5aab329116a241dc1545c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e21ef2ebe2984c4ad79aa4c642561421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a41a36aaa884c68a414e8ea55ccb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e055f46a29631f6ac6aeda9a5000423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd73eced73307b1460e4065dc68854d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb7b8ff74828c1031ce8e0587dc5d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2427edd81f15c1321728734f38635b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9ff22182ecd8721cd41c2901d000c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825478908a2ad658db3d2fbd6ad3342d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc9ab6e94c85aef5029260a641788429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb1b266122afe34b75c427126adb9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334068bef1facafdc6772696524e3dba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a6d752376ae9f8c54ca4d1b3d159e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec3d5624cbf1749a8a2f3fcdcaa4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8427b9cb9dbf4b1604b646be3c45a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fd2b96740be6912787f2cc63c8ad3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871b3379f4d6f3e4d46ca6ef5342551436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded63f4df05e3227e19335d7647432b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd67e26ab9aa2bca25ed752e03e64e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008278b947fc50a4b90d893bcf8707c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20e2a683a25c528e7217605f1724df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a32e54e2d76ed32c4cecc633c4bfe9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12561e23ef015b5b674ff2fa1ce55589442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8cab549e7b6f47048a5b1b82bc178443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335164c92ca6eddf2c4853107ff0774444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9c8362a69b0ca8b0a847b2929051445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fa0eea8692a53f61946fd510cacc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e3a4f7b7d5ec196c589d53c10123f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbda4aa9d291c926d02dfbcf6f15398448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd2db70edd92093bf8d86a5276256d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78bca03481f97609171c960232e634450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c675abffe79578c05037b9a05668451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6466c5e935c350cd6a4e93b010a6522452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3729281c055e4fe42d2b3159e76c160453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace91cd41548edc6bdda8244f9a2cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc53e9418cd6fd45b4261ced73daec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae4bc593672672f9442309111e7378456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eb07caeb66e00d4c1b45c53b23578457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942db3556369d20fe185b5fdac403438458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bd420878d987fb5678512658a70ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d041e8a37ca4da9d8ff8fa8017372460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83b41ac1758cb20d9c807297bb5efc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6ec8b94e1a6019b7cbef187ee3260462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ea93f701d519c75f6b5f03832a7ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770d0ff508b76683d7a41f551975a63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7159f181794e2f5efdd6056605c0b29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb0119e89b1edcb2cc37e2e53a71e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bb321a9aae0c162511cb306ec7afc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2d2db636d41bad7a2a3c1665a344468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0b421327217666cb9bc6a892904f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c0cb65171bc55b9a683af7da520c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29f4edd2ddbbabc79ad6e29a8f8a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431a99aaa286b0eacd0cdeaf15e02b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5a67fb4c5ccec327ba1e4572c2314473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9c536d762751cc157ab5e5d57a2b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac98aec60df539984d3ed104cced7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a7e214d630571eb1f86e24fdd0d1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca5803f81ade628eb50173df83b9cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493abf59d168b4e11d49b5d9158f5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d835892641fe3c9422e4f9ba80d9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76062c9e23989426308db38fe1a270480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d92ad0cf49215d1faf0131beae369481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34837d6f24214d0f94d64bb54a1a8d44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3a8e75d99077cd5c13ead1a1f7c14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a586da4e9a5079e40fdc6ff41b91d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8fa762c7bf721b55d07b34d401d43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04fb9c351cf883806c3995b7af528f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780a99d6764187f6016003a5b5e2196487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a567be1813b9b605cb0111844403488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df1d999f6b1a71697612f9554b75b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a020298c9581a5127fdc8bd0b98fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987261ec3fb522f06fe131f3bf1a2e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae2f3f2a895ac8478dda7d6b7bdf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f09fca209437451793a0f0ad4dfa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e871d50586142268623bb2193ace9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1a9a18b3cdb5209f42f1db7574cd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29bb68ddacf877b61a84195eaf430496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98092803097c4c50fff85307290ad35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a635b9f79632ef58dd9444c3b57b393498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82377f94fd4a93da5bd3aaa4d30bdab3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7185ff9ecfcde26fef4cbed8908bd48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb79b397d9fa60a5d4fc60bf74b0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1af4063fbe37685ff49600e1e885502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88985e2f57eb70edd7357a9c064c46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edde7d07c5da63daa5c4ebce71604ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7976cbedb00b9455842c9b9d077046505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed1113ecd2f3bdcefaee62efb3f83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c510647e6319cd891c9a038401387507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89214e3b3c1c23c9e29a0ad4316d400508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ba499f2b0dc3b738340d9a7d2fa6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f658e0b6e8476beb2c6a706363f223510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc468c7a46e6a81a5dfee616d5dd56f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3815472287dbba8ea1e60461ed19d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812226826723fb26b90dd075c5c9c21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab63c5f24b06398319ab4f236326f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9c400392b2d2ad191ec2e5029b608515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df7e028f38e5b3d3f36288b43cd699516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7a472d88ef105d700634686a90662517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527818dca612f8feeeea1d95c0347e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a857d0ad9c07c874e908f737f2235519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d9e9cbe5a4b100521452f1e92e6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef3dd2bf85dad4d94af281d5c5a7f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d779266d932d5e13d3899ab6512768522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ef02484e53af0402865fcc6fd9912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5d27d1ead80da171f5e76f38cd133524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf068d65e8aaf71300d12eb78e4fa96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c295c6648f08d1cf8c1b45db8be6a8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fe8716b03a878d63547893fdffc02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8112d5cc912a7d913363d2a9b281e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5faab96e7684a655b9bbaa6fd24090529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f90b54a48f19a8c75a692167b7f8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d718365c13cedacb85e3c3c25f64fda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c63e38106348e04a882a5cc7005c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718effc7cdf8d31ea85a39ccaadc1a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb1c4bfb94802a83b7e0bcd2db496d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b77e09ab42474d4dbd6a4aea29021535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404d0a9bcca978f87466c41cb8caeec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10af161aca5fe3706832dd3a110bb69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f4dbc4055a9537557ef42363ce499538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb75585d3566818903caaf6ced2e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ab11a6d0170cb5e9da32fbf46eda9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671586d5e9655092230eb45d04b6fcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f6a1de5291a618a80044eb5299279542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28bbf9d9c2f044489220592954052f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c28a195f431984df993e9163d2fad1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd716e6c97eb2afc5f829b463314bad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd00461aadbbe024d5e79077ebef52e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd908457ad62dce1eb70037a7d4b017547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ec3e05dbb79c1becee4dc868887d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121a22fe56a6130d3dd41a51c7aaacc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f1fc52f711ab8a63dd30d8e4ab4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95289e97644136eb5e752d741ae05d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481e788a6c2ef6009fbe2bd5931f6ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe2e3230b71c6a697fb2c00c58697553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46620d51e4e9aebb64e089188f493566554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745c64ab64556aead25fe22200d050555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ea1855289d5492e971b9daf248eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ea9425b5925aeab77cce2f1747bb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a6d6972f8d5e690625d6549d33ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f4f2ce7f47de973cb7691a00a301c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b87e0e62c1ed1bd508b5fbceeadd40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28ec3ce015f9b580de286b6e06e65f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328791556965f6b960563cd3c45ab4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a983a8b6e608b1675fa33558033a99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd530929a6ae5b4afff73d5da5a0dc2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cc3e10df21935fc188f3511f1744a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead7bf6bcdd2e9c4bf3da49d261d96f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2fd81c3f82f13d7df3a2d67c847ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b51dc0fe84aac01cdc446bd995d9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fa8e834bcc3b115e9e5510fcb7fc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b6bfab5f5c244dc37c4db8f6ab326570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b3a8676140e123de4aec799a7757d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1da85b263231d53dd098e4e48bea4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc67f79dcddfb8d681859f765ef7c30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6175e15cc4679fc86cfc953bac02eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef0d377ff891e231e089902ba20d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6da02eb4bfd68f424b438c6a78765576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f218b8d651d6c7e2a0a172a3cf103577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84567d454dd8c0b49b1da44756d31570578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f55fb9a0195ead9ee25f23a1f668c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a4987d8f22b6e205ee2b8872b8fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559261a84feb4ec38978ab9fe9f69115581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c65a2deb099888fa62ec108d33d5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc00fe1310f0b857e57a5a293f48648583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1672fe59a7216e40c835c627cf41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680df7efe56ddc1e656a7c52882e8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf5cfc795b7015779d3a4c71fa8d67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5bf771079e4e0b0ff1200483ef28c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5bf9ed17e897aa1245fcf008d6a74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bfaa2ed5ee07a56cca1f1f246efe0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252e25508d7de2ee771a43b2c2055bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21285d74ef7abee4255581a1ec0ce3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f928a7798f138112722b289b14fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cedecc06a0e04f12ec314d5a4bbc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027f3f478791def27cff3234ea50fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffafe452359ee94ee22fa13ebe89a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5b7bdcb86e4bf0ac680a7a26604ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967025a40504b64df73050aa990c278597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7e6456635248bca203f113026ab9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd374924cb3920c4e4735f320676a35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e5c8c5bad46754888e9a906ea4077600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5cb22200add64c9a06f56a5cf27ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2904950e3e67c01ccd0d92c0ce6248d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bea24bfb55fa6450312a53fc874fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4700e78294adb893ba6c335f06c53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a7c659ba71f80bcbd27e66efccf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d35a6b608bfafd0d8c5e7f3a4207606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89d38f3e03f54e43e6ccdeb7b5da34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b7a9fdbec9b6dab9df40bbdb9aa2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03002377943c55dfc7024df501a883609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58af7fc137d7d1a00517b69827a382610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a0661409d9f2f6b721d7e74ff4685611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0dba60e20d5029b6bef1f8248c200612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e1e19dbb9cf406d5562355dc8c74b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1eb40ebcb3f3a792a1d0e669c141a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d3c42fc67c8a7be701d86a7b3a03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8c5ddfa83e664c7bad7521e114f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc787638b5cd8e07d97560f654da4de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9cff6407468e766b69527adb92fc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112eda146a2f6a26a9983f26f89f093619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf010e699ed402bbc890aa70e3714f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de698fec38328483205df670584005621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3e561473685c841d71ee38a8e92d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55121118f150dd5c88c7cd43678bebfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923770099861c3010266f560067c2238624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36921e340cf281b39cf4b9fae7b913e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6d00f36e407e27b5410217c184d4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3ff6698db41fdd236eddab83d426627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f0478b763e11ca1e69ab8ebca844628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd25e92e5c22d8a196e1ee465586924629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a936d0bb11dd557c05d4d18a39730fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690900b3a18f31482b5dca82b240b79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24833c51c604a638fcb6b08e8ce805632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbf1be4b41562b747c6c78abdc73c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83bf6c931d8bf82bf446fd3b3ed34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525365c55cfd7a2c3eab07c630417e4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca80f19baad30d037773895f2c24a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77b8e074e5ac26271727eec85140d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f5746ba6166b81034147365d8b4fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654931fe0541f730d74c5ddb7e4a69e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dca65faa7e924b9521a78fb34e78f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01742230d27dd15078b3ec2e285817641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12844fe8be9dba2f748c88776bcd395a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f722c27d837f3023a4736c75536bff0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf019069a82deb4a251e5451e6d133644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bc81b04e23944a59053e08568e9ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef433a352b722a8d5c84eceb3328281646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132cd28e6bef35e77a634714de58484647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864e7033f999d46f62b77ecaa4e4ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100a291095b87ffd913633957fb81e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deeb79d18bda22d7085edc90115869650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362650e3e9cdab1de9289eaf0ac904651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feba319423369eb1afaffb495b0afa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9aaffa8a89cc519fb022b1baeb09c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b30af8a34e0f89420f6736696a597654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01be7650495ca7e3ea9bc85dcf27e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa69c86a545c63c40c9d4d3d99a7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd414227d370fec8aad5216a56d069a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee47e3fb8e2d11427284456c6915ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd6f295026fee0ee4efd6fea0e2a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3a72120e94617585f7ac04b66439660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96b12f562a4a0c066badf52934c166661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8d0de4a8ecddf5ae991e1c3dca095662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972ceb45c8d6669e4ddd4544f6c7289663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f3984480106769cbb8cef728bbc5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2fb6656ef0fdc5790f8bcb5463f71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d296b8a4f7f85603d79448a1bebec5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45308e06a47539b913cd39caf4e363667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011ff69d88cb8045c49b5eed15285b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e63411b3c9d0787b378b6c1e3cac9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb5262fdf7ec4332af732cf6f0bfd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdfd05029c8c3c260c779f7d8c56cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b830c99fd4ebadb1a554bdb40da0676672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425c6c90a5352e496d5f2ee3b44b17f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea177b9210b2a7e2fa624871b2963a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542fbc5643c7edffab2a5a4a2097211675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3f68c9af29001fbdecf0991408be3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f091853f03e09cf103a7da53f66b9c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c8e55e0692fcfd2fda225771f6eae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce19822eb6a4a45d73d631fa0603cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437c419e89fc6de68a1ecc0758106f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe88f968c7c3c0a0b24a4627ad219a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f42ef734a9800fc4bfd3af9f8912682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de722a2d51b1ba4e82b4a4b1385640e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03624e8514430561b0c8c7b7dd04d1a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b0b49c776fbf40222ae16c220b4ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0788bf729ab3dc4ea6a9978cbad2c6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9992a5c3597c08ad52fc462850962aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb2bd7306a0c362c92c852bdbeb0a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac066e94737aa78fcc247a2690f43c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5f88136f2b52c28c3b2549a0d3a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2be7390f594d7edd7f900842da9d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b35b6916cfbb062deb2767d072d0f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af662299116355476487674ca5b65a00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b4199f999ef58dd7e5d6f22bc996694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be7503d21430028358d3d4f770947b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60074ec8185ad6cf2bf21b1b10e55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40061065add6f1fd7a92b2e3fa1a67c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d93154bde6adfe83b0461edcace9f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445f523a1bbdaf3f6239b8a6522d85b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8128af126ec0f265b7767c15fb15280700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673633a141ab5936fbb97db6dd8cfc6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92827365b5d3ed611c9301d28dc5cbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f06551d676db6e79a1dc2a075d45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2975fa42e20e639f3e0276e97dae8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e668a028400e6c2579daf563d0c396e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e72451b532ffdf28308d10a65a38a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb6e86c7e739d938f172e5be7f63d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bbfb9ade8e067b72a9adb3e6bdd79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb69788f2db36414d1dd50a6d58597709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d481f9d44ae52e11cdccec179b141f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb664fd972e7159726109eb39a8d4274711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002b3fa0b81e0e89838dd8766d0ace712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f559a2e50d991770d2422428804f15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bd3ca83624cf3e729dae5e32dea78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5150387f62f98c4d819fbc378e603715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95d1a5f8cd55eee16590a74fe5131f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ccfb6d94483c1cb4c136d0bf5a7ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f0eb5b5dd93c957c52ba1fd134306718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e75395ee9161a5cadf3496d6298845719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed1c3ad7ccc5cff30fbae8b6ef3fea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324572a226cd2026de511bbcc48c9e07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc51a5ce7e7cafd064e735a83ff9a8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87a043c17e8fa19e1e82bfec90c5f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6fb2ce9e48f96ef9d12840f699da5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07068da5110765a0fdc473d434e5fc12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316b465ebce78e0417dc45397575b3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bcb7bacac7789a3062821c6646ece727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94505d8521f0b1f979e62deff60896d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996773aa8d9420b0441733fc3691cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75007fa34ac61f19f782b004c9eea50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df80600c1f8c0eefb3570f59e8ead06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecab0824571de9fae19de5e1300f94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2735c003d5b2131f666ad2652422a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7138b6570360d4053fb72a2018d87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77557829b4f04f4000d4c14d7aa839735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ae4deca6aefc0e3131515b362381736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824f8dc0aafc0ee38a0a3222724328737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678da2e214a7b1ef32b774e637f50723738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e566513681e0c44f33b5a06032e60b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe2055dd4aa98e0cac33019af7e4a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ebb419e3b91664cae37bb9d36ef79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e22d9cd9fc3a32ebd049fa1cc0006742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815db8c2e2e7c037d770330c7a8acd2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76c861f76b6b0e5e66bd4a9aae551744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a092cec019b105ce1bba01c3b311dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ae9bb8e2c43070a519faf0d4547c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34096352cc39f2f241a74835474047747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84629b9432c1090f67d15d9082e8ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014d91ba2f7cf6eb043c76abcb0197e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7324427fd5881f6a998914c20c2a6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e288bcc05ed1921b11ed19c834e625751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bbd4c3685699569c487ff15029533752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040daeef0441be41a45bc819d22a371753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de186df68ccbea81ca3865ee7940bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd68e0eb2a432245cb957420cbaf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2841964ffeefc466c123b2ef038c431756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc228a63a529df2fdcdb9925c146dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e387c764871853777c9015164728d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275601ee8d1cb420f93c2d4feae7f9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea1a4ccf8f74fa3d1dab5705f74ab760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b76dbac2b10b2e9003a363573742e4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e6cf88c2f58d5359cc6670567e8d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10306145068d1b684e111b080c85e98763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be69f6b20d49aaadb026c01e59a3ff0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea70f7f3eb50a3f37ad10fa7034c7d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e36c5cf23b8614a0cb5077e3acea2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba6e7968f1679ac45e6db399a1f5ff767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>