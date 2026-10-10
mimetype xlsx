--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545169162f48f3775bd46f5f571a1c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab4267f3a86b459f6cc6be2efffaf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59caa917f214f3f52314fabe80cd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b258c0581b371428a2c7f497a6d7a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b425351eaf7696e653d7ba6db0ffc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481941eba4c7d4cabd119b31a2319596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815a3bdd1f0d2a0b24f0116bd5827497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c81b128a6d0e5383c75b487121c028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152212caba0dbde63bbe70371a60a37c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163921406e181bbc308938db993a160510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f143d325333695b688b129dc48d3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056b22fa7fce09c84abb000009c51ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc91917642e1379e3329ef05a8c731f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d11d730ac1e56407942da1ea22ff914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c0233c0087d95f94212d00de6ac915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67308d28ec7c1c1b14353cf8b019412716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141bddb005e726803d94efda635f9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50ec94170f667e9b233af9904f1c7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bbc39264cbb7ce8fb1115ebd225f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b432581faff40c5c70d389d9c176720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc444cd91927694958f2c108617f33e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766b356be5d9cc1168940a96d1aac9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee411696992eae2381482f996f8f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4082fc775bf5a8e18fbd1adc5c96c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60225e10836d6eda86ee4c87806f3bf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfcd12b1ad1fb794a20831f792cf2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69811474db7c0f15d71b4bfde55b2fa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd35f53f5727504827b648a790c25c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab228abdc01f006a1337e0b636270a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45001d18256b8d381ffc49238dafb02130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ace2893b8dc17d0487c34885a19b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a45ce593f74e56ced3681d9a62342932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9078015c52dfdee6fa80837454c9fbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a9590b806f24562792e3ebff0a2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b93b3e698acca8776cb53b354490435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ae9d7632f86a7898ac27cacba41a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b366a36012e08f02edac955d65fb8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b30adc2879a7df91f061e5319766838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06194b1bdb09f65a1b7c71e75e39239a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beb4272207de2e65958322c4f0bae840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf0120a53ce4cdf36c628649baff341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af05ea5aa55fbee20b615d6c261b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71787946e481caef5b0f5ededabb7b8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29886a014bde865f2e2440c29c1127d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8246ac026cf7eba46767fc34b3de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936088535ea1b072f571cd1d68eb1c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d553449f3c21635ba4a22d4c0a39d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca3658cce4abba9581b82343cbe7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31777346a52d2a3277b9a77c15d447049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152519977bbb990f45dbd78835c3f17950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1519fcc7ead099d25b9c582aa6c6ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd3121127e7d19983ec7440ab0f98052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa1db9ee1282738639e6b92264b56853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb35973245a587c6ea21141e1384d9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9dac6a75577ba429def74761722c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21eac782e8eca301f389c01f9642ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbd58e7affbd0e2684555c8afd830457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e960442e619eeeddc483ba4d86bf4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f434b6d9509f5725568756c755204e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa9f32e062749528171e924096fa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66c7007207bbb49bc03d667022e1b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff0f45a8075334e8b130dcb72cd05a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebda8cde8dbd21c820b294ae2c87d0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec526f20dcfe3eaa97b5a734465232bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fe032cedc5bd8aff872788b93516065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f8cb723c18c9aeed4d0d199b8ae2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa80474e593ccf3a5b3187682ebfbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16b72eda023cab2a03e479eb6e7b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84262c8d4cbedc69b50c7cb108caca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e756b68291bb52cdeb4d43abd40870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0b44edec628e6f305bfa7dbd181dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d11d5266fecb672ed5c95fef9caec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f180292740db924af8f667643f1f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f736e2bebf63bbd036c10f361943f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801923a94ebc2d2385224a8f5753b9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcbb77c531520c26c3584e23f1aca476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324d9d2db864492d6c955bb5a1b081a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc5e141828c4e03a406e297d59a68978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faa750b23c0897e2bbc3642e05f7a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec754046e616aa319605df971b93f4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f82974c38668dec4ea2810e6d1a5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b8a6be9baf39e8ac3cc6aec01492482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67a3eb7ebda937e1f434174a405c6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff49d52049ec38ccdb51636248e2a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360868cd693eb8149d2432a72c35732785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d46ad6a24bc7d1cb317317b78a3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7fe4afdf39b2838a7546c1efb72ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c89c2dfacdb8aa15998245246130f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a63bb55b6ac0d34bbd5dfeb587fff989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e03a563ed10a4eead4c29b3b3984990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fb5bc3bee2922825b5c693ec8be6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b31f306670c3e8e6545a0015c7c13392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15a681550da3334a43b6d600bb06893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42ee82911f5c2a26641ec662df3c7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa76fd5f8bac39154a081a8f56cdb0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb851c44ae8148cf4dfea97c64d5a9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42901c3fc926daa9b1c330033c13f02b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb2ee702bdf5fbac1856947bcfab198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4569e2482d260e2c296688f4bc1d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0fe567239b0c4043ab2c437da1636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a15d494f0b211327db3c1993d2a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c1cb1879ee9563f746a1eb861e29b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12432cc1c54ab780d82c9d9ca5ccca9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23de7933e08b638e9e993ec45cdd50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d100ab0a02ea442030d50197a0d2f06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0ab9417a2dde775948c0157254cc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc847ea0b5d0de12eaffd1e951703384107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d52ec8add601efe8d2ad35882668108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d01a4a67f40ebb96f1488ef6a234c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28f008a2e1fe909aef5a725fa49dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a53514a7d1487903e6723e995d289a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e5801968ca01ee9c2b03fee8c6395112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b5e425c7f52c20a41fbfa9b7bd6d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1cd4f1633b660ccdf6642cfc46121114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ded890949c6eb518904fa70748dae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b3a9783371e7f4ea26ebc2342de8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abfa0c8de0d751015bfed016108024117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7991d5ea242bf1850e6634a75bf1a1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2b53dc2451889ec68be43ba45abb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a85ed1213f6ab8c4fcd18c8fe91067120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e21d8a26a16cfab688d970cb907a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76378b7438d1ae5e0a72b4225dda7c1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcc1d1db67b27ecdc6b2b191f7b351123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa843a688c6e5e7209064d768b0057124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d2df481d33835b81e33623073aac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de10f5571169d8004b58a9e66e0e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671d8a47548c1d44e2be3f5f04338dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5688238ecdc0670b09a7a7dfdb01a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26753e6579a2df859f6e1b68222c6fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd49ef717f371e5a58bee0d2c40161b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c931239453da5200d545d7e3afce7c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694dda3fa303dccd547db3e5e6a98d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa916b7cdd17af803d05b403decc1a08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcb5bd5864add95174a48e0dbb1183134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c36456faba78ab62e5ab423606c40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126986cc0432d10d0da4e0d3ace2fe0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3b576d85419c9109c8a2bd2ebcc17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0741d5b1dc8f38bcd8774b0dad9fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d6585e83418289371992feb30d32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d5dbb61aa63715a5d0bb29a344458140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e3f9ba4e4c342fc7c0a5f4adc4799141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9cc56563048bd768afae191a03972142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b611d57b99337b41914248b046ee6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd0d3767143ff9c6c7fe6380cc0de9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828675cd4d42fddb64e3dd525eceb80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8b11f519aa1129a1c3231957b4af2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05447676dfe252d11a1f06b2c3d1b025147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15cfe0a70832010f26eedc5d8a8d3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c67ca01f70c985e2d62e0c1d49df9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9367d93438a9f8d80d1ca2829c6a44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07189223ccc97debb20dce0cc7c80a4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b96a1ddf526b4726abd3be98d7231152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85101bdcc1568d075a9159842c431bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a1cc4ce4acc21f6a4f1fc025e844b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e0d510dc2387d06b80919396a5f5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70479aeffc2c6767d66f94c39063cab7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef0f358314613d2d94b916ec03c231157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22489c8113bf0b5904a6da39db2352d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd224741572e13d8f679a9cd021ffc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8befa68dc2ecc6378d3d7a58d2d74e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8425b2ccc4c6c41d71005bdc074d1e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b8bc6f66e0b653151942f5d44e8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f939ce60ad8e4c20104ff232534267f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e18df9e7430c108599f32738b031c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc939efdf4eb77ecef21fdb4df3fa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782e460f9d77ea116c7497055f8315c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f6dc11e04affbe904ebe123aaab4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f59e77bc13733a36e58f68f42f8c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ba134dd5a0ee8282a8d84819fe0ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1c0a5f610af5a0153738f944ac2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1fdff2c15b28f8c6e94edc93c933b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d14bdad2c60ee9b0024e6ca76433f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a27dab32eb8876a2db80738a41bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42abf5753bb0f0b9ca014be5a35f36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db587111b90b822143d1ad7425cb24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2bc7312db020719dc66c67478941176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d70b1a84385f47d951ce0fa6c595177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6cffe50cadea78daf1c912959cd61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8203e299894a0e643363e2e0d0424179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb84b69c14f1bc064a88b36b20bb90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf665e3ac15143d584bfa122f1dde65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc22d333dab0c05a20ec4cbd8c6820f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94dd14985f557f3d6a9c73a035aa85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479758230fda638870a41f920e9061a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2296632c6caaccb6d66bd828198b3b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3ae1ff7f7072d75a44b99be7536ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2092edcb212249401673a8e809ce72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b0a99ef3088798efd39cfe6e4c9ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0476f3a4c24ffcba24ae5190dc20f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc1b3a83394c640171ecef907eccf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791918f0e1a8a8aef7e372763a71f490191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ae97015d1eb6ea9d946985f039d43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10647e73fa853b8e3be90e5f6a93015193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f2d581b83d5943eea04d0914aa22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640ef212cc121eaf091861a0cb740e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf6b2c272741dfd4a3ef744526c43e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4815eabbe03dd108fc27873b3154f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a6d13726800f8eb2691d789d92e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0846ed6fe15179bb8a469b249b5001199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190f47a566916a0ba10c4575f708794200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4a285d075c5ff5ec0b7809fabfe52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982877cead6d680b6abbb41ef446e137202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d848ab9ca621a5611f29112a1ee71a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c2512b1ac53dc7686ea8dfd10bfb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fbbd515381d1cd66a00c18765302d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40e9fa8c6668617c74df4aa4df8eb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f153bf2449839dd4d40f5bf97bbc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f530566073b84db5df86b326fc1f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d2752fddc72321f3ecc9705a27d25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6b285c868a697ab8b0df7a8048109210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31500f131714a4aec9351931abd826ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea70851d01c2e444a8b9926d1817c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88687c65d02a635fd17a12d6d35c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de86d6617d7d9f9f172f7b6a396371214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb600473580facff463e1bce37cae3f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56b136f9a034d03c37cfac614d6bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782075cc8cad55b3b1543d67944be27d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb73f6e5a858c32843b81f1c97b22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0787ad5baa0d5bc987728e0bfe1f2a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28df39ef15ad32902f318472f174fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3491959aca65fd6a5422d242350eec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7a8e99f837805820913f8b7a58fa1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dca3eb812e70fe2d8d70d5b93e268223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874c3e9f3d9eca012f3c5b442cdf173224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc425877a3e95aeac578457b5e1b9dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aaca39f4b81fa6937f2ad9a2da8be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19d8100986abe69c2be522149df27a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e32061e29f472470c877799c7b6370228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12ee56531cac88c835ffa4de6fd87c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3b65ad77e21d4edb84de32f5e2242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370814f59055f0ae10da8f3bf668858231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a714d93867a23697c823f2a2b1c55be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e85960b73ed168767be3eb06f3a477233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786605507c22661e0845777584213517234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b59d46d8a62f05228dcd7e963d82db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda72dac5b51321ce0c7f398de3990236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888864f2712e48682e933246366e1114237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ecdce24b283c5e271bb22572401d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaef2f39a9d2b913e25573a08f65b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5ff8e4d9e0a18e55026124cc964d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c53366729447f620ab0630d2225c41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd0c7a1a8800e8680973bd863a933242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ab9edf90a80996196b459690010f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa6ead50888ef9eccecf7dfecccfb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c7ed8ab1373b71dbfb77d52749269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfeb61369c4ac8853c19576cb0dadb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef9ecc2119b4b42fee7f5e7bc278c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec3688327a1e5246a4c68a093ef669248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798433aff82037ff181965d643591e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98798c2ec67b58398cc5a69971369dd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0c7e49b3fd0bbd27e8ba97688ee3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506a73e2ff31a7838e19ab063ff8bda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba622924d6a7c8d29db6e42f6d462b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d615b4897f9686c8c40a4f145a572254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95333279a1d359c828bf68ab0e32383255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ed18f8802074ae7f53d102057059b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a03f14078d7d42c4a506d1fb510436257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752681ec3edc9dc1e18d1adb95af67a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1534e3ecda44bfa312099c35af0ece5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a1f1fc3439382314649a80421fc6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c87c855967ccba75159bc38aea99eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d0eb0c343b6ee659b1973657802f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3011a152a63d1ef3dac63332ceeb370263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eb371ea6b8b0a04ece7c3dad72a89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18a26014fb1b501dc3c618e7a6ce6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebc4d8e8fd3bc5b2430268c91bc3b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b75f126ae0d230c7140cf3b6ba80b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdaa3a28eaa5452ef1584c566eb1ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75187fc75ade6bc2e8e390abf0403c05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c07255ef99733bd27a5aabe5200975270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81349625edd5969aecd0f22beb9dbedd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92026e6c333a8c124ca4b867b54150dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d939e6ce4d33f2ab351c4ade3c3f40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5828b129cfb508aef24facc1c0701274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb906488d9d4c43da7139834605974275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa56ee8955ab16b4fb466d3ffe6308c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fdb8be6b38ef1e6b81d7562549d72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e0012735ed5efdde6e7a82666e21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e46855d9fd6090e19cea99a89171eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28e4b63bb677cc0814ead22fce554280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2946c6f6279e5b8ad17086d98e0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d74a8cd1ba2f121cceb1933222171a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8466c4afa6d80ea0510858e690afa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ff0b0f2c3738e6da5e47f35ae7315284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f958d77be3790be3e7d6ab618876e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d39d891dd7d78557416d5d7418619286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d55cc13a6f994319e2edb26449942287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7e71340512146b81836f1b762131288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7c23994a2543abf68d265e8cd2347289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206d3ed1c6a3366b23a0fc330f9c72c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492aad7fa05abadc311da9cb9caa83b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae44d0b5eac077f7941dc06c4c1ad8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd749a9fb15f8488cf1a977329ee0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1eae4103d02f3f2d92566c5ec8389294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e4b452547bb9676d3729109148f30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85ba0d5c91bb9f82dcb5fcfc1d820296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834e59e65ca4ae2589f0fc21eb90fa7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb33fa399c871494b0c8f835b78ea8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5184b60feaa60248e75b373a66790299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0d3009a93c849f32b5aa61c931c5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48372dcfbce246f2807aabad1d94d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a496a93746d31c96e54c88cd98f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2864df53a58883593d42af71fca1e87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df22706d29b1594f62bdabd24b3ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb5ed3d559331f9a933f7d8760dd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00217d6144cb7988b03a751775995ea4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5caabf5b247edce9efb8306c45bc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17073dabed50064709d7100d6e1bb1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff3e4245c022c7506aa1abf975ccc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e0dca34572f5eb4f6c2518d2be785310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbbc185794deae4cfc5cf59d3ce9a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4cc483d8ca65bd2c688d375430093312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e8107d5dbcc1e3e01779908048e92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0f545c6947ddb6e009e74a6686b60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91cc646cc4e6ae71b528d634a9c305315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911119d68fb05e8ed5a23fae9f87c6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8dcb28b1ced9873cb5b3d977b656317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8508eacc2a05bda99fbf14da2e16241318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23283b0c6856f78cae4f4aa10860da84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf943457e5fe1ae9e48203db03a605320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc00275d8e6818bd9c21842fd20617321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d5a7b6c1b8303359d24964af960a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99d11770992f2958395fd39b6a363323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f5c2084991fdbab69ef69c215fccc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440b2182db95da97ab471b644423dfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3005e2dffc5faf07a4785343bcf5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfd15d52a7c9159478071c53acabe3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899f99d56f645b5dbf8754aade0f6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3172c1b0a70fbfb68ce457ea34ca33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36336977ab0d5f8bf054c222d29b2a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561611b0fc90d366473b526e8f869dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eba9f8c2e0565af9b2b5bafbcfb48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb387d62007c4de8040532ef536fd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e6383a5cd60e3288186bf1de4b4c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441851fc21262d3cfd47360b6a58c72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1e3afb7191c755016967885668124336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11030d896ff90e1ab73b36b29544d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a08c2b3e8b04327b92e77ea00e9e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad611ce9788253fa385888306dedb05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bc8aad6ecab33ecbc0e61b93f6b02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446dac1bf9cd67d55e24a8bd92924da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44daa92da95e79d16cc379e4348bf19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea070455da705bac9e57af38760ccec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cbfe1071972acf12bdf00de6bfcd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6e2ca6f3a25db11d736f79ca70fd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c359c07fc46ca06b7d843e8416f2f17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4986a2bb4018bfefda8da9bc8e292e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4db69c921f882b5735151760adff5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8f315c098630cb66fdcfa143081b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5987c9072f503576ae2cf3d7805bdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cf335bf7fde444fdb5a6bbab42d89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d3d7157a76b19732117dd9b924d40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79ad9b5e0b5d08f6cbd3253cfe1772353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee820807cea1df0b47febc9a416476e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539963c6cd67bf351a0f2327d633142355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410dc76852911febc6394d8d6c8aeb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa906f04e461c632873a9fa348e70cc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653baf6055be9e6f620261a988f2558358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe89e5e03f8519566a7ce3672079403359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd454837d6f159bcb77ec0c72001f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b06fc2fc1ed5960fcab74ca53d3706361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544dd63f92e6b2a24f0cda6035f57ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d722d95ec95980ceeebe9a3212edd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970631f732388472753abe1f042c307364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3115301c74b2fc6f524e95ff0a08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaff607ad7fd1ee0ec4fe9f13d5fd7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea81d8ad9d26e8b2f5acb5c561822f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6cd929b5e98ccc76631888ada8106368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103437017fdbe01dd22c89a19b756b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5a8cf3f45a3a3fb482bd5d833b233370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bebf046fa70043344cb69759ae81ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88fb07fcfc7e798e090b4c0aacaef4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdb3a09e0bb34fc68bf788a6d8b418373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe8dbb46d328347035c62d2233eab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9459d8409ea805a9490181e09e7e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b26649ccf14065934c7cf8a3043fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d16ad12e6883f251924799a87fe4b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e5561ef64b46ac90d2d944461d42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be763b912da10fc5aa11217bd5ed66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e4ce25488a5be6fd53e79b6a9cde7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b53832821b3542b81136913d0dcf91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f403b3bce4096689717223e50a805c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5fbb3d03208253ab9c57705e66b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c9af22b53c4aa9675101d994f0704384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b669606383710787bbe42d1668d9e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d88e660160d42876cada62960c09e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b6f4b071a2b6a91736351fd8142e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f0d1c20c92500329b2ba536b1967f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d627a791e9cbb0eb53b4772641172389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d8283eaf5e2ab1f486bdf6051f6d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e27c889861470c036e2e913b4009391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d2ad05ba28b12b9c3baeea3661e9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f582e8fa908ad5e9d399bd80584ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb986ce74c9fb60aa0faaa01740e24c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765787993a70507c773893d80deeacb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c52011e78f68ca2346e00411a3add6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa580503750b5aa91ec6633e6294e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf6eceef3c4185fa5584a908a2178d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b88d6917c7d7b6be666a6b3ddf9a4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ab25a48bc4b07fa9afdf3fcf67812400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777d72ba5e70bf90aa18f3e1a80054401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de58badddec468f4ffcc6182f8ae4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380782ca5f7c69285ea24075c2a958cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4604dea76ea5eb6d44cf003e279f50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88039feb1f7c5dc8dbb5f50ec464b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac5eb6b5fec9bba267ddcda676abef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee8acf91a9183d54564d497694f2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589bd68f33274cd8552180487e2e783408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c163bfea554db14bffa5fdc162a573409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7485e07af7dcb72115e2e4af45bfb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a204124907452e1f57be8449b8f8b29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087b627f18a71c9168f2dfd49a94a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1e2a3ea6fee2780785cbdf0069f1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19caf07746266c3bec0cb775432e95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a46d2bd3cd2a9169ef6ac5eff0014415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aa3043cab9a2be83d2a8a15234e2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835fc9c8dfd255bcb5f7cc052cb495a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdc957f61c30e3df35a7041fe790e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c40b2c7c91bb5e37f5191c81939f91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840746d27cbacdf76dc3bd09b4b6f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e881b341a1913dbfdec43c487dea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e7bbf5bf3c2c2562a2945d5cf084a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9af7a2d477421f27375a265e44f50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc406c0ab18c9bea5e35dde427e37294424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d583bbb920827c0dadd881179e887425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3a9b19dfd69df6de0c273872d6178426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77e40fddaf393ff88883130a880dcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0744bd2d3700dc1915689abd1d7db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a3de0200e6345318fdd2829e3fe42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30078ed838f8f900875c27ea98202c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab7cf7522edd10c80b871408552d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c528a164b43291d53e73069893362db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204d8bb49e54110b03d8870c4299d29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218c118f77b27cc939c964003ca3684434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2170f95e8ad4e88aecff5bdd91c075435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b373f6f962a17bd708f5d713063d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66627ecec13114ad0e66a287bcb3b02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf4474d10aa93511efb3377b71f0cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471f30acc0fe6046645f362f5286b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7010e93675bb48367d795e04b67955440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac04a28a299f5d3a1db48d8553e97f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c6c62c78c193c1a2b8a962a6d0123442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98063ec3c31e59b9a7beee52ea614341443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a698fab93b54dd8307d9562f56cc2a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2517fd71d46fc1d6e65c4775a482f0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47a79f9e1be72f4d89f7d36773fe6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c503635d13cd51a5441fa48f4e99e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a264568c9c48d575376cfcd6ba553448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886490edb290bf80dbd3ed2684b9f71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa8e1df9b3c2f3c0c7e0669224f953450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ef4e562638199bbbb78db4a6a2f1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fca39176ea108cd1e9f19e85cc628452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ad1b4e616cde58324eec57ae77ed4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050aa47bc8fdd8a3c4d44532a8aa493454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704937296e660a57c285ceceb48c9cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8dff43703af0d3fce176b2bc8042f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba393d35f609503f92687a5d1c029c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dee11195d8d28c2738f95af0b4de9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f6dc7b75d4a32ae1ff277e174bfc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25026006b08d35542bde73bbc9a33b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968625c60d839f8793c7593ca3c2890461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951293f528b98a06567755aa443473462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af164769343ab4443ba9d5d770222e05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53701c74a8ddfb7e802b9ae33efa37a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f835f3690319a1bd4c22ad3ee8b074465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ebb75ae4ce724f00e8ee77c8b91a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fccb00f6cee1ab9d9aa023a1e31b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4050875c1bf9c394cfb83a0545f6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32aacf6b913f9185aea28af30f9411469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a23ee0b3707bd7db9628e89964f82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16666fe68bfc1507b63eea57e8bf10f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc58779a0e45b88ed202bfca8cda2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de902c7820d0e5d9f6edddf9be9092473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a801de5fa05313a7af631fc0a6d0cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2a56d0fa09749926db6d0a9d84144475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0c104a8c7040924bad24913a61d28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20453e8069ea4951c6c449465259f98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91904a1327858d448844f642ca03d11a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3c7deab0601ef9f4c9518c10b7dc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b79d67eceb30dd670b78948daea10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e059a4bd9a88c301def44f35de9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebc3e76722b16230f0eeebd3a159a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9aa7ea3ce1d86113b3d04187f7922483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35674b342ad7ad4606b3720b88c9c4f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf6cdb975f6f4242280a1de24724bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a5735e5fd03d9370b07937b97823c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0d58b712c99404cd28a79b6b2b88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1640e0caaca263d9e278b98d8ee9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c48b44c748fd0c30fe7d8aa40f6291489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947536f40fc8cdda8bd2584c77213c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44506e145ddbdd344f25bea9f45ab66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b96a711ff037fb5d6ee15365a551e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a4fb1e99a303404ac1e255ab7edb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85980c96b26e05b242dfc496a22fd299494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3335a15bbddfcc555cccb4635fcc31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757a2afcc4b6b8bf20512888adffd2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb888df576f5fefa7d931f1ec25f30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7b4743d2dd5fb0f9d9732ecd07a0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5266ef9d0722f2c462ee6ea72e4e85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772bd5bfa4d39a4327a0e6427273ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b31860ec5f36ae766cafa08ec101e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e436f1c798185e9750ca9670edd00b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f3315b142bbb1e500c8aaf0f50e61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039f0f48fc27679c53cd509b1b1c7f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41122af3ed44588495eee0ce5cadec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483d4bf077da3dd4e96351207fee43d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb55e1cc87d402534014cc4343bc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e401c79019891e9259fab9af7d4122508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c50a68efd0a6b5c4edf2f68faa933d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97617cdbe158865999881718828d4dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326bac4fe811fcb8b52b530e0591775511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1c5e9b4e23f260825e7c7d2c82f7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31f3c2603062631808909ee53384e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4759c8c41caccbf3a10790d319923d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43cb753eb98eab17d8150af3de5da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f31540e0a3fc74f0fa4819579fc46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07004815de2f3238b1101eaedcd756f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601a357ea4197605b1c42411c82c625518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c5602ea08765e8cfcdad1c24d58a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed61117a1facfd74e199f9bcf2f31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6e83e1dd45202b9ef1c869efd8a2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea225db756c55d2f932c06cc263fe72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b8418e78f08f9ffbaa88d8fe03f1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2c1b975f8ccb553960c04315d771a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237352c5eba34264e36ecd632a30fff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb33bb41f90861a157087b4c9570f31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381153550b7ef11069f14636c50058b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b11891a2ac02fbc787a96aee771a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519795ea1ce4893d303fa481736d3961529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da00125da236fb6e064001bf4509b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd701c8094b55c4ea0f4aaba44e5afd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce450a5e9acadc58a284734ae8d48ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71b32d49c8483589b82cece5a34976533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c267d403ec218a88fd1ffc7b4eb63a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b9edce2ed2545352a533f85cb269535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c99a03980ca5ae5d3afb974642406536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66aaebc4588d647233557756948852537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17570eb80b7a27bb1345ad1710aecaf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a9523ed8fbc70e6d68a2622d392a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2725d870dae4b5e5335db4595419c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c95228ef376969c03499818ea6536541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c053dc68245073f798cda0136812c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead535c8a9eabe43e8a59c00e408c31e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fe338cf3ec2a55e7dd06063207342544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb247d085c841a25e05c369372558b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e51db7e0f91923c5e2da76da793c80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e50d07cfed6f25e78af1eddebe640547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554415fadeafdd5f51cc2b5db163f52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec5c645fbd77877ae7fbb8298a3a49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a2ba58d0b8f0397023418b42dc671550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7daa522780c0bc07b62d1dbd89a031551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000669ef958ab1b6b938ceb5ac513b70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483670ff794d2f8220446d0dca13f49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826af1c001a8bde52ed712a6296d0ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec37c3f482523ad77293bb328ab2314555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba65d47f3946fa61ffa1bd3e9099c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be354116a4c73aaf7419d960131aab27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ebb932af0d005297b304f995ee3e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aabc172ce6a91d63fa50173f873151559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe115b9ab7b4ac1a2544c3ec6f5ab4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c597a413df17054cc0a9ff9ce50fd74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508c9c576feddcddd0ad151170f290d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad753098683d0fdce25163f49f8f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f048e3b263d693b48dd06d9d9c1e06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12458b3456c52c994309a61b8f8518da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ff72125e5174672e52caa8538467566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e7acea8467666ad280f43942cae4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfe67f1d092a9f7075c039674935e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a9545199b267350227113a035f62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c71a85f64c90edd8fd278d8a931e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5947ac66649560f1da97b7dfde2b63b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb94caad6b6a0803eca85a233cad445572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ecca0ccbd9c8a5ff2c96fdf7c9bc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46fa0cb1ea14e97d926ef2f9d42655574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eeaf11ded7c37c5e6677f6f7762bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2118318bf0d2c2881cc503c8feb2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebeab0f6ebe99fef1cf4a953fea4ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddc00e11145f988a4e404480ee4166578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811118ed8527eac0f6f1f6be7e267a22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454732a981322530620b7165d4f4904580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2015dd37c733c690d3293cdd29a71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a053bf1d92df1dec5252bcc3c6a0230582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2cbb4f5f3dea9459fef14e31482f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e0f8c81e7f6cb565d893ad96e6f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106f124953b67f57e3da72bd8cd7aa0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b2c1d270df577b54afd72ec466406586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8374879fbd37cb95d7e8723edc74244587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774fb887cd8f643c2ae772cbe4541fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0172e1f0512270250f0f1d2b01273e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616a04839cf79702d62c278990add35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dfa63616f4486be970bbf43ced3b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868b87766ad85b1fc779a5f3ba9907d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade11b89c73996c9253dd73b59b79d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86186878f09524134df827a71a319f4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09883de025aa2dd4524b50a9696fe6de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba9352ef35cc0d61d346d7040feb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296895989e88533a3d13bb352b2c880597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55204f868d9f10ea8098df43ce1c665c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62944b7480f7292016b46a99e9b83a67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777add1c75e4884f3ead91bd4c9c6e19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802a532e42ce43554c27a9d9275a3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f37fbc6b926d2383e4fc6f6d18cb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a84737c15d5d6bbbd0e4caf8ce55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c44826efbd4a5521b24428d765fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c94d9068d5460b72f805c1e20a701605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880de3e15167badc8a43fa3f85389f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31db3fab0684fecadb259e33e1f1d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7716a27db16bb7ea222e8f61f6521cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13ea1d2159705a72503a4015ab683c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7d711b68a842e0cc1f045df1b965610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91751a705cbf33ec13db2170d68840611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf72168fe32b633e0303a228de954612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0318facdf2da44668f6c4995bf40d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c971d1360d0e0feadf6fa93d6b9a57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d64fcdb80b727a2e9670c62b0b018615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ebd1723433d18f4e4a28a282d2f06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f756a651c11732b27b6f1c6e8d2943e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d702c53de63f8119c93a772c3f976618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6406a1f6d2097996c91a8710252325619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c73de9c755b070aeeac0390b7aa06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9402680b966f974ff3234bb0cfebd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937ae6f3e8d47e87746ec858aef115a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7597a9dc37f236c996300d1a30d7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb972971589fa9c83c7ae08fee55f2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a733f688dc1cc6bfcb341cd27940470625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850a78d2b283ea316cb2f3968fe5cd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529a90a3dbbc44dc8aad346e9bf8708627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001223084966b11b6399c6af981e11e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a49e5ec4a666d0c28f50a2a15aaf78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837124493b6e4e732b7c3c7d6059a0e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43d282211f9dae6c21eba91e5dafa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86410fcc64b474546eeb02607ff2831c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cc5d6f0a96703cdfefeea075f9f8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b664204b7d0f90f2dae2c4f43d87991634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ea6af63376bba5bec179a664b671c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92d8e04deae9a5f04b8c7801de89d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bcaa95d73a30a8eddcf05ef142eed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40c131697234968c3f850fd403d70c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15de992d2f5edb04db75b35e8ee165639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3df63f463dbf448756bd1c9642f34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb0ec4547715513565cbbcb91efeb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df2e1c3c6ab592edaaa6d99d42611e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913e2a445b872f5af8d532d01639af1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d190ca3de3b41bcf58ecd05f4bf88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67720e27141f25815c18fc7f40e6bf05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac736773e9f88ba15fdd7af2ec4464646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f931795a33e0ca7c8a5304807c8690647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8cc2ba0e17a65b137766aac4fc0de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803b63da6391d1c062c3f1afb59456b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da272393fa5ae2f6de95437f9cffba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fda41502a3bf95912538a103a3b599651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077bd38e5a1d9c261d902414c22ead652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38565270692f921135a76de3d39e4f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e2cb25aa07b3c60a95bf1b5a6bf8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c91d04ab123acd24a8174c86daf223655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841152e053ed30d387c78ba61266ec5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47983727376e66ecf9fcf37da45d736657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd637ec6548a3b2f10c23ecd91939e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b10ad0288820af13b4afbf97751b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c28f9586e97816d98f4bb096f58d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f917ae9f5e5afa41c81321cf5f8a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf23dbc798f1cdd1fee95c4d9832bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baab5db4212426d5b3a915319be323663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5841dccef82f5c1843b747e82bdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5e6f0911872619de53cfa294e07a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d136904020015367f6d055d5eef6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cf49b02fa2bfc4005c8bae467ec0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04e7326725a2e51562fccaa447536668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e76bb08532bf91bf7557897f48df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6586d7411003819548ba02adda5d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f97a3f04f22b12ad722aa0866ca461671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8dae9d47da94dffbfcd58c1ffc163672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c937d6550ebe10889160d75e026d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6e913af37288359676472d8168251674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc352d8b07e51a0568796ba2dbe6300675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f70bdcef091fd208dac8b8390e364676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e37759dedcb5a6ff0235d5280f694677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c4710e943ddfaa3bab5277af59c45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738ca74affbf37f3748d6df7b01daa5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4387aa39c5df71980eae69a9084da5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc8265b76e51982d3843adbb29953a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc62f152494c920f4ccc1085a2fb49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c2fee2990063fe689c2b33b769f0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518d30a7d8a81555cfbd2c5e7e29ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594b414783192478dfe2098afb906a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d722052ed55486c8c90a4bf3ae84dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af2bd7c2ad3606707d6129167cd8ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebce0767821ee49a4e855310499715688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229dcb22daf1712771dc19638d9d8eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf94a0bd0ec38d7601e9a398340c44a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eb94d6a33eaea35f4124288283c28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b0297ac6fde5f20ae98af2f8b356692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48d7515d412d9a125d0aed58aee27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869612c0cee0f92667486b8641d2a9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233f3ccde667b21291f75b7b70b7ceb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb98fab790f5cfa93bf0a4a1e5766696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d17623daa9cc96558a5498f86751c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703cf82e6363fff2cf32fd34eba98f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c302de280e84e4a2ee0ccb9ae14946699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb4e8e9e6f5cfbce63af174506f05a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae621f39d344893b29f1b6740263dd00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a3e750029e87982f59e4f2f79ed0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b2cf999b53aebf0b917d169c5eec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b04ecee6db841b40367c97e4f331d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107645bb234ad8a2fd0e784409c5d20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c6db18ab6f97bd937f9a75644037706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d5b6ae9f0b7b8048b0d7e63d9d01f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95729a02bf32c50e62d044f8d27eed78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5199d3f8c9625cb7f0b99214f3a2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc726bcf1e4b6a9537529d4058d557b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795085e46489dbdcb026787aa1fc84d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c38e9a0ee6abf78d24d1b6857e5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aba12102b52fe51d865dd47ea35fd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808d7f9d336d70acd6cbed78b58ba5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f048b162a3e5f6bdf4039766d96da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1ce85b22f90e8a3e657dfa2cbdd64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2eb82021949a9ccc038dffedbac0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9110112806ae0b1c61e2663fcd30fab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773865719b23357b62c4d1567170d01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837f49003d28f8019c9e99c1122484c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d9636619cae1fb294dc7925dc51a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a9934f7f05fbefa310984b0eba5a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e245ae90ef2d903adcc7bdb61be6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d459209b5e5e649ba99157e56241a71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d6b0c2c5bb77ea4a3ef515452d35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d88f26b3eedaf63e8d7f60ea3a83c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bb07e214b35f06d10d9adbc0af0f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be106d508abf6e152380f871429cf0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391cbc0ab183f280077d2fcb2cff1b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8eabfca3eeeab01ae38ee9f917a77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0de027370917f76ec48a1a92fe399731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a8c7bd6ee9efdf2189335d8882ff5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231712e242d8b327d5a2e41acf590577733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9cfe869c19d4345f4b0f7a75ff598734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7215d736abb3aecca06669214264c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78dc023cf36d9a06ef2c4b69b78122736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f09cfbbaf3d86a2bc80f14b455eedd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e05fa0c0ed141ef1e3deff9b8c6f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11ba25f658e8f358d0cec1124c62e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c5c7a9272a7535f6cef6730cf262d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9b8f78c816facf07f5ea97f75994741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b08a30e36714efe0cf976fba7e0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a35e0815940d46ffb5bfdbb3305724743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797ca04f89c46ac68b6205a6ffe671e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e2aaefbdb4762fcda8b3c591f6da8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b487d4392f8a0b6036b08ab50b2d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c98000260361864b6f43622747a739747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c4669bd051a37ae336acc370e060748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad083e07fcf3a3e282cdf78545c06f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af667516e107449256e80ddeefcf610f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64efe8e001bd63c46d4f3b962f6dded751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317080620b9ef8e5b5ff7690e26a908752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc79071de2105174138fcd059696a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f129e86abea91981a64d2e93a61e07c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212a874eca02a8c585b009a130d536755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccbb2d25681ad5b3a2b6a991215841756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31b03440fa014c521994416bbc609d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76767e14f652f0eba36b9fb5a95249d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e46cb471002f2b0d682e50b796690759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d91240f6f93ac7ff3e14987d12d61760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186645a69a3a7a114a28d8a8ddc4326a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7464c00489efdb47c4c2af3c527fa48762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be732bd619b8537673d07a3110b3f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1530bd34ab0531ef56bcf3bd77749af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c169b43c51cf8abf9960f1cc12c57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f0a7e9c9ab2fe863152997ce542f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e9fcf76bb4289bc24e5af5539cf6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2e96ff888b1279df1e4ebcca7b7da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579526056bc38758c834402ce7c5f370769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c11d31bf3d71bb5cc00df9dae35e76770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d843bc5db88ec59e0dd1f09549ccc7f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd244ba8ab3f0f7ddbab0033a704283772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a38554702ca5634eb9b504f8973aa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea797e87d05f2323e4b22567ce5c01774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d11fdce99a14e7050e250f67d942775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a4ac5665fa02e7d6eb04dd4ddaac776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c984d7930834da8364da513372d142777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee234cb354b50debbaa5b08ee546696778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aff49d79d8d41382c490e9fa4e7f1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341747579caf1f5b9a6064e124edab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb707709b1e40b1e3830bade5f7d250b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5cfd1e68a3d78a65c15084bfa173a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fc76cc94c526270b55b26a5bcc1ea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d656c34ff8dee68a3e5074f1ee59c5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca0eff64691f15c3cb9bdfb6533639785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad13a071d1cad53afd83a67f1f647786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8994b9a69e39767060078db7840de4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc076324134884d0fac8b40008c69b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac37027b6118308dbd8768b01367191789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1f5e9a5e83b1c1d4871cf5f1781e3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb96f5aa9105ae666b523e7c9a71bd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7cffae6fc8ee2dc8e6edacc5824ca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07d7d0eb219e06ee13b99576231679793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c5cd65d7b6f4f774788521355de8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da274570a930551f8538fa246fe969b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276482b8e945f52da8dca86435285e4c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf479e2bbedd51727ecfe3ba0252617a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf78a2d3e41a825c476e1d47b7e5a5b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe327c4b65e39e3be6aa90bbecb8a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d745e629cb20cc1db30cd8da484e25d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb3c18bb958d2ddf1a08a24578dae6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc12602af9af7462f077d1f57b14a9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda26dbe3caac71fa607fd77620fab4e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06cc6837dcbef351bb457a4bc6cfb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386cb0ede4b0a6b206d1086da927cdb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495e037d7fa69af7ae5bba76e915265806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc122bcf3f0baadbae4f6dedee776ce2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0471610c5250609f46ae6c35158e47e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838586054a19e92d0b906756f73909d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e647e497fc91c762db97e9db99a35a8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6c0a40793b0421f961fb1936b9443811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46564b3aa92a56911db142375d9923812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413381e3bfab32260c51b843b16536fc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4b89caeac461429effc3e38da4b36814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fc9f55c87ad4155fa68b196128296815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9d5c168947e3600b32bc227f639f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6b4f1e0d817c11ece98ffb12d5dbd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a7fdb84e3d0179c449dfda6a80900818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60405b8264ee4c5e5b9372a48c69fe819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115027f3a4d739fa911e72da603b1e52820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883636a2d9d44851f5df14f457a14a5c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024eae08edef4bce86e7ef2f8b8589f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b138c9fafbd6e8b6622f998f7eba8823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468009bcaa483428d8c8f0764bb38c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b250cbfe0f25dbcfa9c2a51a438729f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e649362c52f85732563106bb32973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea949fb2a19ae6df179ed4c41189264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8ca21a786ab4cedc3084162901b025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d7d36411af52c1c93a1f483bbc4e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26cc4a6f6c1a90ef34e5e8b49ebaf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c91fd49f95364866d265aee0a89f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea010576272774323e5d28d1cf647ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618237704ce03357cf97398171cfbd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1567664fa37058c3d6706651e963d3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bcf113628cfd834d3ed0775a82ea612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce6b883fcb6e6d2e81def34a61d7d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d44d3c14cb1dd7e9c5ba904181143f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69933a6b7df34e0252998a24f0cde3cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f35f0cf73652d6855305bdf618bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1645779981c0a40e36c9ad239f05217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff6409d965996038a2e7289875b5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc79c41173cd1300dd105764cfde4d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaebf75afec429e39db8699a086568e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668e89219d64e589e11c44adcc8dd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0a0675fcff6dcf1903a7a0f3d812f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c33a839840d381d8c45a697e34877923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a74f8da17cef6945fdadc0bba3a1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3bb4993dcdad3f6bd5f0b4d61690d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8937a7b2c330cf7a32487a7fcc1cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da30111deb3ab410f1fc6366a4535ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2313ef47e1209f2aa69b127a5c681928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a45bcb5b8dba03ec16e51da6c3b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4484215b831322d2b6e9b5ecd56ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79c5f0ed09518fdc067fb5a11f647631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5d80389ff9d4d461978423c2d2cea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e324b1ec066119664b0cac385d4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bc1a17c2b9ed28c2261edacf7b7c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b7c81f657c12626f4a546a3fd5f1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e781acf106ce0aebde8715286e8526d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e064d01601b4e554854f218cb570837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26ba5c1ab9710a73c262461de7d8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc2467e53cb592f77e2bb356eb49b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364d84c571d8a520c6af087975fed0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058b2f02c019d4bd821de1ed85ae8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25117aaf8d6e6df5fdc78eaef8c1f16d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61a7a39f070af4a627e4383a3bc3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bb91f02f00ad4f1b9ea4248e2d0c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ecdf60b1543661ba97266772f2d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e999c95380347d5e8bb6b0024c7d55046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292d5822ff3af2588a52a307b7cba0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa7a635d43c9fffb2360ca3f81aa0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe17cce1478ce8ceb2b9357140af149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a08117f1c308ef5e5d84d81dd5336750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c1832acf19d9cbb9bee9886b2b58751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393aa7654b31166268925c47a13a08d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c60698f4d6e0244296b006d8ad04053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d2bdabfb0b7fee586a85da55a508754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b366c77d474728656d73e6989f03e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81752ca42b9089a5df7d23d34118ca1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67ef3a9693425c299f04e941de7aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa018277acbe1139f20e310c0b8e08c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a65d674c449d82eeec93bbb929ac0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652f884cba724722599f122084a279860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ee28c5fd52d57b8e56cdc59656da061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e55354416d8d1b9a62828a4bc63e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c95df9d1e4efc971c0df86824fddd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51d56350c7063e4b22523b2838ae764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8123366b53c3c11d57cb64925b627d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e76fd00b695f42e66638044bf16966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde0b8e02c64789e5bfb3dd07b3d9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c986d2a0cc4c7c14195e4ef9f75268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ca024f1e2727b51feb5168da2ecbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce25041c44e74af53e149049e77803a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448f0e9c4111548a52d5d2ee29bf22471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548487c3250f13aa0740a67398f16ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c364da9e801414f54cba5c83992d18b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6962374be7e38a55ee4d11ae3935f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa0276fe0b443ffab72b47d45558275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b296286a146a2f31d4571db3c939a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d79f6aae00efa8325baae8770c6b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86395f854c57e900be9d36c0473b6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf1e62fee7b5e6f4dad28e9665b64a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1289a66e0f0c0fac4ff25414a2c7e2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ee0b1ec6b5708ba28d74f60ef13a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424349987f1378e7d9f86ff9cf341d8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaada4ecd90f332001913f8f74dffa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c2bdc9f5cd2dd485d677294492d0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c0a45d49be7a4e4c6891fb9774eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a92e1716a0f458c182c68b075797186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c33df530eff5e7d2b2cee714d227387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c44456b5cb413a3942ec003fbaf93a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5547aef60288fa695624127abf88fb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743c07e9bafa277d4e083a41291553390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213961cbb8121e658c3486baf81272fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b47af19e200c08132ce2bcc2e5734292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e45ceaf19723b42bd3253acf6070f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a470a9c11a2d037e2d4a7ba533e0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5f541556e96a820480633cc34771395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8eb77f728be8c3cdc9689e293507796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3abee160f999f4fdee35067f3291b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008bb22f1af68ab9438e496c2489f7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e554ce7d0b56e47a8019006912549699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612739576213c219f48b766bf837e579100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba4675a442876b62a97e43e6613101101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf18bdce459be2aa8ae095e7fcf53a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd27d4f4b8dbcb7d078453f3bf0e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a495f6d1664d9eecf501910f5f3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955c5b617c3a3c72daf12bec929f044105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694bc2c9b29dfd3b3fb14ee8256a7fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210f44083509acdccee57b7445ca828107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4481d4e3992ed3aabcf2840fb5a000108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a673fbbb30e229e699bbc6bf6fad9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3ff729342cc2de97623447e0694f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68b86c079ac3f967e07c28d8b5339111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bfbadca1fe2230c911aada42c1156112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906e77e524adcbfd45d63a2bc812fc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aa6a3f804f295e68586cc4c05bb65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c872ec182f422e63b7a6e13fdaf014f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a71e1fa024140aacd4e9468ce17b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222ae5ef788872f9d79ec0fa537ee3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeef2e1c285528fd913671368abfbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf8e0a120b037793f9db2d8afccd6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569f7c483e296d2fa8eaf110cf486f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73535dd492edab8b9fdb5316042b64dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d13bbef7308528eaa212bdcf563a5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895270a752966ff0844e53dd53c90e42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d931b0f6391eeeca042669a0d38a38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f66380d2095be269ba97dba52578a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22a1f4ddac1d1b531811955d3062c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915426e4d83251528511ac4750030a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb34ebf3d198e4118651ef560d55afe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74ddc8ef44eb2e3534add3f9c6c2ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65decba06007b20cd810ce85a9b53845130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344d50dfe6a16c4c6aa600aa368a394131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397a9d71644e503e294c7b6ab40919132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ed6006459e0be004ba63ec049faa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5c7c547522b8072da7305e26b53b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5f9276d4fa85a8181e23515461132135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b279070bb4db09ecbb86ddcccc730136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921b02e867eccd4abd594127022bab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0298bcf14242dfddf432347af8e38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c07ac904ab2c5654f0c0575bbaa249139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df132be72279474dec0ead227a6a52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4e826c25b8b52560ff0df625b7c75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42557eeb85b09a5f80f97ced36aec96e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e635a5ee875710a7c4d918edf135f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca3ab8a6a016bf07223ea65bf0dd53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb8a5f3f3f9865eac06ec6423b3682145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab2c09db5e541eca79254148a1ae2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a30f6fbe72f1b27f2247031bdd92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18284e3e7578c250ff6239bfecdc05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2fdd65c96e6878f40efdfbb23f75f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de234bccf83df67fb6667a38e7465803150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3bc120820eb1c92afb9b4c58a4f0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fcc2e2d3f78dbb87f66d82ae701ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea317d0827732568ac3093cccb4fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76312677af41f5eda4d95a91da1b49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82700f35aee202295464ed286ce13333155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9379b7069a806adcbb54c0c5ef2c19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa478dcdcd9a1b7c78c71a004a62dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060f1c8d90a7f4d72430aba705cf41c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684cea73d7742319c4d5eb2464a7347159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a427e44e241364f4a8cb590e487b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebbf4ee3a9f34c4b68ef2ef7d2fa80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0052c4e13c55b854e92f1929bb6466162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb9a87dc7675116fe494f2c7b0e55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45e6b49dcb612901fe0c8c33da4f97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6801b87995777f758f0f1c6713c20a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bf749375cba6dd38f05755c2b807e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead0b017b0e39923cc1020f4e2800e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61df9b8493590b32974c1e420e3eec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef39b716d230cdb5419723144e7751169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a566088a92bc92780d0443142e997170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b3ce4994274b9532f86000528b617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f1ca38b84ae7ad01cb3d26504b5ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a834e1ba699be9f450059b7cbb39750173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cbb0038491f1f7a5c30f7c5a75f95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597307948fc810a76f1911aa6c43038f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925470c090d0f37595d38e5960b1fce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03301f3e33b7802c1765230504c10fd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f6123df6971e1c762af955a70fd43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b149dfe2d664c75d81b533521785e0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611687772edaa1f944c2622be922f11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b8fda20883468fa06ad4c8bd41a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f406ad204bc1e5ff77ed5655d18dec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945170d0fc2dc07628ef3baf267da05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5ea1f94614e944a41565a844861e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac49a83c862225ceb3d08cea2de2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8e9fbc0184b5c934f412c4f375e5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b7f722bab6b02060bf628b993e852187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2010a4fe0514519f3eee5cdca38a56e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc484df5446f21fdca6b3e6f7691b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eba4cd33731992a7930ebaae0b9a95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6db9498ca8708df1e44bee1c797409191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ef68ba48ff1cd6a9beb8a154c58e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa42f8449ee367aca8bcd566822099193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2e40d57f01f6e8a3cac46b061c065194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f305be314113717ae07f667572e73c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae269eaa3510e619983442550fee8a8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb13c01ef14fb1a0bad52444f57ca95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8302da391c70c72d2050b3c260660198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1ffd09466e5a53b595a8a6a334d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2132676c74fd96622d6a712d44796f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc96c89bf31eb189dfffa8515d38dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01e9dc0465836f16b097b2d57f6b3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9bddb366df00a42f847c9155c387203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fa80c56bcae2c01c4ceb5adec7f70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4d3d3bd5eb21af46059df6fc113a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2999b7332af2035dbf63c63d8e6d4f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cafa46dd6bb7f6739b88768a5bd2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b38064e044eb83a36c5387f737610208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5ffd61e5ba48b5430bb505b1c41e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a34780f2fa0147543d99d70432ba1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd922c0488748a2fbf9b6d698892caf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ed96c3be253b42ccdaa692d8540f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961c40c82abc7f262b644d491189ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41173835c16dd2c20ba99739341b2791214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eeda04fee36deb46e94d36221c193215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744a18d5c43a930a889c76e8ed33648216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210abbd777ae892fafbd2c295b6b0ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639da8dc3c757f9e66b25c7d05b275d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94daada3fae966101f0b2b8ccfc2b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8c7fa576bbcc7f89ab4a903b9f757220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ea33d5b4800f45993fd564dc2f7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580d13bea31bf766b133302da7558bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c3f1f3e85f317aadd22109b8386cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3b00effcbef2b98c53626eb2761a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e62c2a74f47f465e072847b3e707225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1b801ea5ce10b02fdc4712bb3ee9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843839053155bd32bbaf7532b49085ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef04bbf914b33f1b7ee9323fea2d0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72e32f0092eb2ae135d217c1be68e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a2806e2d65c824a2e12cac546c05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da9671b7c990017951d2066d736106231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c970873c43fc45506547597977e02a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1ad4413b7e0ae00072cc85b61c62e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4e4bb42ae805b4026452f22ddfac2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbc0ef54e595c1d3a11d3a5dafca0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbec7b79d8172688b93c44f29ded22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fef799f0f20dc61e5cd788475a5ea5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a5c56febe13b825ed467cbb848362238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175541601825fad7f4cd39b0c60e12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2ec6f099aa002171ea2808d78eed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971cb5513b3032ee658ba7be8edeb3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c0634aeb6db7c69d92ff2a5798e16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef21917002bc16ff77eede6115c81a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53cb90d8636426ca0f7c9648f54a64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72890c2ded6bf189950c3e0ec8ca3ee7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abe916b511b936157c27213f3158e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d4e65c355c44c3dc95ece30d748d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf6fae31db0436a9ad9a1a69ffac45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbd7f0cd6e34831023975098d9869b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758614aa7f77c784ec297e9c28a5861250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc0879264dc3788651a9e623d2199c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7377117a0a0dd95e0599781103ef7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881b208fdce9eb237bf8d4d8930c8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b41982d0fe850b9745cc775c7b2596254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5ef34aed37666134e9b5390186948255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49cb142965ee2ad52cf9edbefb9f0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9214bbcdf9f75f4fe3e48adc24db12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a6b8af1eb258eed782074e6bcfad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87413495962465d5e4d11d6e72c4015a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c2c9cfc2682094f5c2fe8289379ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951c7044eda8b6167dff1972ac7e80f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f58b890ce74ac1160e2abf2e9c65fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ebed073aaca00d908ecd8794517d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf97096be9d5d19dd84792a953a5fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f9aa60964569b814a27102ab7c77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9a001d357f7be85caa9c91c54fc98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a3ead788803c2a10fed659696b361267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1560c6a3821c49ac5520c2d1f1d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dda9af01bac47ed4f9046d34ac07c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd9d7e8cfd47eee570d447960eebf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a9d24a5a88f289944d0f388810584271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd0f33c60e4bdce9524333447edd28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0aad2a0bf164f92839519f87aedb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec67efdcabab333473dfbede65c3834274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2836e3cd58fb3805d4bf322561609a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bea45eb4d941c264ad293bf5ea217276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fc55228511a03741fc7d2a9da67b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192863317a9e27d14e93f1d768a2c11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa458fa6967479fa6d8acef71f2cf0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57a696f74382b04f00d5bd42b1fef2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc969a5aff32b695400e7c6712586d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430d4998d06628e32a09603c7d2af5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1535448e44799cb49ac0e4804279d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cfbbb305a50b2cb5f90e21caa47c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a48ddecced52d4c3e1f39a8fc8746d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb633e3f2accdaed80f2befac8d29b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157e3257ab0e9bddd897e0064198877287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b96915fe9052b704c0d0d39182fe8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c388b08026b25e9bcec31e3d15dff7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d5513da65f2cef02d178818c5a4de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e00da3da64a8c49329daa85b06d017291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d9d5fa81a2650a1771bf41344bee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d599742edf3c099b3567adb24e4514f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a118a30a47b64279ac18660e67ac0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b08d07b5e4c21e87bdf446e570f71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a753f4218ffe8cdba5041f6f9c6e64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ecde4bc81ef67cc72785476e00195297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84842b73b348d2e8d5ce230926f32780298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5411e23b28c819aa96279c2b590f3a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b7c271f55e13a6aa684d22d374ab4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf9a2c5b3511185c6766272a03a7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b00e07539915a06d2590fa90e9518302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2710c170497951d649205d11aa32c1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984960e8159e3e2f10140f78e7379c18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd2b4d7969ff76f463405cf040a792305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807962a451113cb1ccafddb0e20f04a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b2844c5ae55d6995316d62e63c80a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf5ac4a8761cfd0c4f3093109a627b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c70519f42728a580e778c0e52ff6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c579e10546b6b4dd4a07b4aa5b23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc0422a8e834962ee4b1456f4ffb4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99e9217de0b59abef18acd9fcb6abd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36111e371e9c40711ee45191c08bce1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88434e6ea250a87bba1d74d7fb36dfb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e449f2d854a0ec302938d3ac278b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6a49bc75ac5746a0c6f258c7b89cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354991355fb47fc61c7fa0344c5d722e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f400c2c6104c9f1410524a4d909750318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e216f982ca4974bdb6eb3c8246f1a1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a87f30513f9898d1d0f89f12d3ff7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d01f396280d1d2aea559b6188c1d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e4e1e74e1888fa656d3c83b36512f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4da01a2209db4e74614acd0babcd58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deda16756b1823b77640dcdd8835c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e162bfd1b916e993fcf177026c786b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0c6b7c177b41632ff0bbad1080c3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddbec56322bac1495185595b9b640d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8005778b30c4ea1d68613604642bf93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7bb37f926bea4faf736c12a2e4db9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87393aab2c5365048a2d1fda73e956330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58020f384abcfe33b28167e4e072abc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf67ab452de4a87d40bfae6a9228db1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb32abd881fae2dede6ef8499be6b81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be269ebb8ad7b6ec411caf4b681b2bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4d5accb1bf84f527c379a1fa4e96c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd80a78bd66c4b78f911c6ddbe8000336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b2934b46525ee8c8855194df990e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f2cf4cd02ce3cee1e8c22f1a1231338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b16ce7d1e71e0eabe1575ca6f9b40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d95f4c0a2062018030e538b9dfa10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddac9421ffad8eb4d5f16864bb6200341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e05ec0ad5793f306dc05cb7f37fb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b933681ad237a93f220262e4c31400e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3acb8f55229b9ed713fc419f10fe06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae67f89931acb181f79220a420699345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c48e66366ccf35262ba4cfa27728b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47024321c60c1298f1388eb7868938a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6973d73f57a0506097414660283b7c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c73e422e164930be1c4e356e555ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7798faccc31475dd7697f01cf1b2d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196decc9e6271616f02df1b67aecbcef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab9747de2cdd5baed1ad9e9b56005a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698022e3846bd75ec272d37f327adc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a5cf1b63beffaf8e8230ad5bf8747354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90fc338dfa8fc831faf8333dc8f17c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924479812d0e57cf32105e8886e10049356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6ef0cb2bd579cb9436367a8bb4822357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0169b88ee42b44d309f56591b12109358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba2c163291e32764ad41ae2c8c0649359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844b99c4fe33286e5cc6f284a221c87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab4afef10ca198cc4028b426122b12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8c613d0108f5236de0f091db1acdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a18b891d87167aa48bad3aaa69f5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df66a6269bc677d5140b6464eeae402364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ca2b9d63b8fa45fdcd1aeec534010365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6836e243ce55a001ec344417b0dea01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7322f84b3807784c63c0c772d5bd2d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccee4519546b0e87fc665cc3dd7d350368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345c4b1d09a1cfd39e534b0de631ee6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c844a5b5eaa2cb0cbb64da2addd6ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82257cb50b04875bae60f9c17930d91f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c968c74282f35aea53a1e49832866372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9a88a0326a9267bb02fb4f208c611373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c400f758a39538d0261833b691c49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54244345fb9320af7f583e2ad72281375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d10d20a3aa38ea10fbd5e2ec7277b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c249ded65c5cc53d73ae59787bfaae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76a75eaae48a94830b442a4917affb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba72141b3ec7c201269970a315ad5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce410daed0ee4008f026ab9e99601b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15ccee393c4951266855d53477200f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502f38952b4b55959a284feb25f93e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dd6e400f109b34a9bde74e9910478383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdff6a7cc50e337116c0deeff4afae2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04015888c362f45c901e42dabceac1b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70050003bbb70720795c162db279c4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa4ef68b6dc6dba7ee316e874cf0cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae33d6a440fa35c12116489c1369b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba5ae335889b52b318bf4e23301ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5791991b6df85dc98cafc9222a86819390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e7aa63239e57e3a34fd6b130dc05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7805c486a22325a569bc2be90bff3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493967399541942b38ad2e605c35485c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bb256a084625eb40e1810b98cf8c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435e9fc5b7de07b439c7b0b53ba55f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc161e55bf6db898fdedb4892ec7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987bd45f0030766cb644859f9caee0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0073e4701fe23b48f36a8919bac14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a55dedc1cf5269ad172af1c4ff575399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71839228e749e6252e00ef97f7108907400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98f9c79a4e8271011b5ec9c3382c6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652329d53e2a70dc94bffa79c69202d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3a5a09ffa94cdbc516702f7e57f7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d253d5245a07069a76ac9d689391784404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149f7ac51ec3117227de6c03950563405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdee3e536d45e7e9064e424b204e11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dd7b57d8a9d610662ad041f9446df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e2126c0315f11e783a384a8a15a90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f9a169d68025c0e1dd31edb93a22c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e988f96cc90de0724ec962553210314410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa89ffeca719d4357b6d51f6c0c33fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe583279bd214dfe5b9bb8c4e89d5f69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297746952defbc39dc001abbb65ff6aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefe82a15f70fbf58de0682ca620dd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1921039598117c4a449dc7b64a3261415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c5070318c5e4480515159a08cbfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cafd44dee778e63264686893c0e74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d336d7e6459a5a1af51af4f11b582d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070d124b3c8ad710375c155186c2592419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee2e7521ec50ead17b9b92eb66357420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4046606bb83b76839465f4be493b9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29343468db21a2196d1d099523ca124422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fe3c7d6597062fe3aa5fcde0f1f7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3099d6cc5c748f3f55f91ae105c233424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b0a3fa08c26ff2721064482e3ef6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25f38606574ad308a5269935b01e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37007f827c02b5ee773c8d81c2043114427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958d7bfae49ed3ea34aaf7bc6190d8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0e2718cd4846f78822ba9bec33bfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17ea370375f31b280dc4540e9ca3a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4083dbcb53bcf22935d42f2d7a048bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7345ae1777d04731b117365ea0dd45a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60b29ababfe93015a5a1835061c967433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec39892bc85e8bb297792f514e95cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2666c23e3f33cf0f5d4bfba630a9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407442a8e0e80bbf459ab0f545cf5e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24e60819e115c915ed1466bbbde7dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a572cb1794c4ad4722fcfb1a894c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15745296d161c1ca53c98a785a71742439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9285613eda9b5a525632618541eb094440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668307f9a1e82458c90a68f7b03569c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251dcb4c095db1b49582047e3faee4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394991bfe24e8c1bb8308d50fe1bac1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36d292f877669a0d7c83e8ac34b51d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0593639a1efc7e20471f5185d0a1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c57451d3cf45ca93166b92a4a48bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b51e168f4d6b93606fe908090a858447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf15a7aabcd67aa2b8824ea1d6b348448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7648e07305b0028bc111f5616536f29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523816f116b655a89587128f62e6d4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df65548d35a5416c9b24e9207fbd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee731fdf5e78b426f31cedfe9dc515ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de03da6bba8db4b09476dc348f51a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657c0fb90bfe9884b43c82c83e9069454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a09abcdd070b3ecb5d4351a04d95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baa97211e82d413e3f6cb65780e07d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464669d5eb9fd5921365985c4062519457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839b7a27f8c9ee15f963b291a6b88b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf49cec244e07226ce2ba700b06312459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e408e21a2dc77d5cb728aee15e5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e20e77d2eb812a4f1bc7d4d6f8ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35b2228953838374cfcfadf1b1e30c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f395146a423b748ee1ef21a5a9fec36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710677864234c5a44cbe072b9184e34e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d653afbcabf4e097fa0e12c3351989a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9ab0f429d5a77a1e08320b055207e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664268427a068d013d9dd6a06dc8f02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee29bd0d31c54b32361b77eb3d9ac7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fac3851ecfebc7434622f658c3105469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83359a9dac04adb6888fe2759b73539470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7465ea6f6c34745f2003c5dd08af4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c44f953a0f745cedae1a879771008472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e2770b80a2256e59d12819fb363c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4a00f08d297ec6ea4227a2c557f84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e44c0769ccd461cd5599f232652e60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe0a5bdfda7f74413fd28fdfc1ea41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9efdf91b3cec498290ac92cbe8a22b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa82ea3d9b7bbb5ae181e4e8696e357478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9eb672247a18de4966f60c3b9abf9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcd940035b0620c21916ee74dee140480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be7f707db8795cc403de131fbd1f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d16c0b4c71a72c384861e1d564750482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ecbaf86a43c8f68cae6a7e203fb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1eda137a9b5d2a7f4c8caba308ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bdf8d8a39316c4ab928b7c8b5f07c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1734e8b110fca8675ba1e44e8011486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed223990e500df276d334aceeb907008487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d6d5968d2c7d34e4c68aa0c438f83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516171e95c90a741abd62827778dcab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945d8fb56814ee492b8ba1cc80f3224490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e84835f55564dc1180d85f3f348e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4aef829247d6a76732ed281138333492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3ae92eefa43e9a3c082af5b4ce67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083cd14a265a4285122362d2eabffde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967cfa7f89d81d5b522c115b5b1fc78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac80105bb924043d43670aca497a56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac70228c0707dc3e3560b573f0b1932497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29738df60e7b4eb3239d9fa9d8e70c2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c87a61ae73b94833dc9fb7d9a542e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583cdba285827d1a4f02cdeb25ad794500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169b5d52fa79cfad356c14084d42fdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9b367f04384c34d88b54df29e05a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16623547b4c58d70dc42589cb7b3055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8c59a73a63639b282c63f215fe4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b53150f185491250a26ff2e7603b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a85bd2e1e2b798c03620bd38ad7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a700a0785f6218d1a67f687626a5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290f4b787d23f7517aeced995d89b79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe20945170b76eea62f6ff1828478d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d228d4086df6137abd3f07813bd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8b6f42b4618b21b73db41405f93dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e4f4c8f5a289dfd4cacb08ff2abc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312f5ec935f829abded6c1592ca483513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be683d520df2d5cda6752668a2682ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f032164ed502fb5448f5f1edb6358515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be391e108855e052c497fa6ec90c0234516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e36faa9b694e938608c6fab7a67f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c76965ddc9a8c31205598cc8680c3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0262b47d6d2b03e57fd37f217da692519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d381d2b45bb78a589784c6502e5e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67938dbf84270d4acac000156ddb105b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8fbad99e1f5f4261768e34d450919522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02596efd584ee99fb95b09c50e7a6da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0062dd2f53a6e6883d7c3bddb5f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b76762e8ec7ab599f575115e6ad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186380463cd955dcca4c63d0bd8d8ad3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0f1ce0dab51a5c983658edfb04282527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94afccdd36208eb99984216db162ec7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd85003408d1a2574296cd19759ebc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea6a890e0c2610cb16f70cc239b32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c0c3669cd3db6fe0df910eca0111531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192599c8a7cada9ba7e466f6638351f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987fce9ded9f42c0dcd5cc5ebd60e03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cabfd7c699b46f2f323ef1a7272fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926e53a4d0a58d2ff73b05b8c6f749a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1488d0f44fa17d0fcc7059e5716912c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc5244f59df255db9b6b6e25bf2628537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac709e62da25329f2630e98b7eab435e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1dee12849c6a84e99c60db067ec46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c54a9896df5dd7d6520a97e3c67ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15524da8705b35bf194f026bbf791c84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b432167214a781c6575df07d95248542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199261d0ea40eacd85bf581d1114e7d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5108d0f97fbfafd5b4b1cae9308be34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256446986fdd12d1145f5ecab8fe09c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b2af565556ec88dcc3f04973ffeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55d82ba5d43a9236dc9059aff12158547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940a872eeac6c26b2f8a2f94b7119b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cca95d5c50320ed92a1a13dc40b80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d987d1e9f07c79f3df282ca2b39059550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2859500ec91c833c9d74ad97d3485551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389dbd169f2737c26296e7d3a3c3282552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e1e2ba4a903e91a70131b547acbe6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de752929c187db434c7c8e3aa73057554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab4ecd988a773cbac7d61d1ce657a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc49dbe05c1357d4084a6dbdaba23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2e26c3de233fdf009a0898ee76e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdd2b0d72a4e4c78bd23e84022697f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e304fd995f817337f421a18cf20151559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260accbe03530c47e49b5d812beee009560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2863c8b25028d4ad4387ee3dcb7ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f1b7c015d804e09ade721b9d9334c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d0cbe648cdb65096edc88a59d6999563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1379453ea8700c8035671a92e7d420564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea7fc82a6c4c82b43f45a961d2f6b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38dece47c7891b043a542b9c07abdc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad205022e954d2dae6a4184d1f41287567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d48c611982a3094302da1c2a5a4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf0765afbccab5305c3442a8e6713569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4b7420dcd6826320ed9c48f663a27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c482d48bbe1228b2fbe8fc6b21582571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49a1c5c3c56357eee4bb9e5b70e33f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277fdc00212abc0c68c53d8d4ab0bef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8317fe3ea5409fffefc6110e1355c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0808bc81b5a072df143b94d7aef74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395cc0eac5d80cfb7f18350ed88937d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eee8f7578535bc10c1a8546a3fe7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c83d6ef1eda6e361806098b5f03e0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1a414c3703d61d18c0b77b96b7d22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16cff0b8db2977b47a99535f0353a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8020499454bb9e08e23e29e450213581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43449b3b3013e39b980899feda6c1cc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40863a456d221b125ae49c16f92dfdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347077d1d61d6f7c74a33d3e7a6ad0be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3e96d6723729e4a306edbe3c9fbfe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c388ab8d006fae6f3f1a1ec3f2caf0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f83bf0d2621b70e420ae0b7e64d93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174017a117b0f503cb1b686419d1aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b9f3c4a462b2810e4c848fcc247ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93124faa80b66a78ce8c1a5dd3f1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15b6471837e1a25c68b88812563225591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdf0ff25cd9fb0287b47d912ea4cbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d9d0d4fe3e0a2e93bc46764b3c73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13c184b7e215b3052cebe8f049662d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3e0aa2e0f633e97296d46180b665595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4da6b53944d11f05467bbba91cac6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505271cb1400d40863a1546f037c824b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3cc1b07e7d1465a6b44af14262a76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08741808da9208f48467935e767e2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c38a47709890f20528b5f33b266f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516cc3cd4ab3abde92f4f5daca1f334601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edb040985038852807d4d3b5438924602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d65e91076f7c9c880bf41acfd26bb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0323f5bf700dbf3a4505cdf16c460ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0248a6a50b895a5f463e63bb12f70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb835ad90c9b478de53c6c5c8f4618d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e90a26c23edf9c6eeb6a122764227607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de01ea4f788835e3292aa247b84d9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb4b90c3415af7e5d9b48c600fb794609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625329b19d670f4fd094bbfc94429bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba521b10fc873251001de0aca9900611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db7f2dca13ac51a604e4dbd52638e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3185c891d96d3c3981be70f42c51922613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb2078644fb24767de5c347e2eef95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d8de0f721b4857fba275dd02cb6bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1a818c84beba9e179301d21e861fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be341721fc579253af4c660fbfeb68e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c7d714ca87116b963cff3d3b2f561618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f376d8e16b2b345e9c3407b9ea2fbc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20529b5bfc33a020e03cfd50c2ec74a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958469d3984319baf73922d2111a5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50015d7c7e27dbf4da65cc440a190aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5ce202d94a08d0490a25d13fa5468623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ee9070713153bd12dc747c49ec46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78444ffc139b3f5c45b7682ff9962f1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42612130b229239ccdc3d260643f4bf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0dce78095202629b297952d463ebe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c25f60daf6cc8d8a5d33819b14a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b9816e921d0fae2cc467dda57e4f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1860852dbe2d4fc1f655617a12761e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e15141574cd267f988ee43314b5f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85120bb4971dc3fc04b52c690785bec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a2d7c64d606a5917acf94faf772b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06c6113a91f2879042641a11de3fd9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06113da0db72584efa2048fb73b9623f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bb7ec0c09e540900dd2e399fc7276636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147047bd13066eb6fc5a6582bcd5e339637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f648df17f94f9a15db65c8aa59322638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c453b6856d3287182a40f5051dcfe3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ff413e04bcd434d4d5198b325a776640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae2c94727bb537ab104a66d6d222e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28243ab7cb6013d53cc62accf02c53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd201d97595d0395b5ccf0807560c18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c8aba320e94cd7ff68f5acd69d787644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574b87522ab00c69ff757f14b042355645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f092d8c2786eec2b873fe3fb6e1cf7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f6bb5b6d7057d1e73c2d7ed65a3cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad101f99b7371dbeaf6cfc82c64b1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd725855de5324b5e8ae6abcc149ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61425aecdb2d7237d1f0a5c4c3313630650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232ba356b39c6b63e2dcf9a5768de42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb5fe089168dcb93d0f724db07832b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4699d99e301624eb3ec040ad57a3439653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefe5afd50cadcf8773fbcbb73aba47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba33204db8839d1f083721a85bc8f87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718fd4e6edf9a2e59bd01624578ec0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552218d3c0ae0780c9c3636874623e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a804000616156425748a185a94920658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e15b1a0c2d4844d96376a48a08298659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda343c2854a3d457f309cf337f8279660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ee447c90afa88cf3ed51b7bc866c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c8646995f534b172354280e3ccc86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3207c48966686799767f5e8dc8970ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450cf9ae2fded080f93bef4f16ce0e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45474f0f49b0610041ff4a6e3a7ac8f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89df5d97f15ddb14cd49dff19b79e34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfde9a4aeed72a960b2fd32df57d3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f95ad11659e20792850e474ff96abe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcf10a08357849b7e49938ff0d85db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a299382546cb2184d3bb5cf316462670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e10e0d0c2df18786beb83888a316671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bfb1152fe657d2f08053cdf2d9141672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67f505581a96ce85cc1f12ae185824673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be376c280c4d5b2a31d81769e2f2bd99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad033638166518f36f7c49c0f28fef23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3d50a5ef6bed3093bdddf36a7b441676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52e3533cbb8fa4a93a23c58cb96f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f395e1107a93553e6a310eec40b624678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca7f91e48e149fa3a8a90c97197b9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e143c89c4a9c2617c81d9b49558c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe60cf39aa8064cde82e8c79cd3c56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b1a2b429d15ae43901280a3eef0fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ef22e4be8c050cd5286bc3319d9a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37319793ac951b98e9e7123c62b8c914684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707623a21fe38851710797ab1a80f8fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae85c9051ded9256d9a03da12e2594686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11bb4f9a7f2e060d7b559511239430687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771fb785bfb794e90e305fdfe704ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c7c1d391f0cc96087447a3727f19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1516bfaa6231a59e402c2dfc589b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a098511c3eaf7b2163ea3d8e0649938691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f7ef4e1a9528a1d4c33aa1e0c324692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641d91807185c1cc88026c0646de19b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce36eb7a7c4ccd5cb7ebdaa1ec0227694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d0660c13b5ca526277be723fc201b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca628eac376d2069329439bd3809bc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbc5ff4e5ff1ed82aa60ad458ab37a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29381d032e65afae16bc18078b2a44f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526ba7ab27fc743ff1806209899acbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c3bbdcf5b5831cf1df18e6e44a7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb4215cbbf309f6449058a74cb93f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7a10c3b5828fe847fd951c18b9aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc51038e3e692b7e98c400420c6db62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b672b76c22a87dc394c8bc018d54c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3d7e86c3063f06ab5ce3345e696e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec0a4b8d3b09142dc4d7a79691eff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75002857fdbaf4c05aef9d6eb0a82364707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d84056199965009459292be8efe8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc88f4fef541666aaf15a139a832b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c5ee4a972b8efd1ef6dcff79a13e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b031f7f851a27270d36c9ec616b49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10190680b8fe2666be0e6a03e3f26186712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d502f1ad075c97327d1e4438043d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c073245e2206bd7343f55bcb9b03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b1fdb68546ea1936a5b4297e44767715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3ba328b27337c12a97fa2b3674e72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f050e60ba6ffa408351d53d0907aac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d4651d682f2c7d45e01799bae733718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c76c40a3c3f07f9adf2079f8bfc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737e10391a691809d6fb3c218aef001720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a72f26c504b7cad9e14a4288c5cf71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c12f5e7ce8d8e100b28414884f20f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13b3f4422e5e9ce58605e9446de48c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5376a830c00f50d1696ee15eb989e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e90592f65646c7d659865acbd8d1a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e8b8982fee59a7ebb93e84a9d2ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b2c5ecb04346037de92fe79a5964727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78f5cf48e533799d71f085062412d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c7a6698ceb70f449412ca984fd37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151b6be37fac2683df0dff271d960e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f118f04fe3ade152e4d114398822367731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbffb5f1af20e8207f75cd5358fbd87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e2ff4b1fa95b42426d148bda3f50a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab53a1f896d3d044af77c405fd284d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790215553f39d3816c1de647bc416cc1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b737897a244ddb98d4f024c785d9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f92842f0f574adf535ad80eef46ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b207170b62e5d3ca3f98d39a71cbe5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b485707392256a468ac3acd3257bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d306c39d80567e6f78b476161a3ab7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab156057c1a2aaf14e49958512244ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228977d50323f60f560da2c71341a19b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1365e8f2a9e19eb0b725a86c44559743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa3fdbe9b17e91d9eb5a26ce82c52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b289aca31c129e6d206a1782718c0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684d4d38b4fb06343810adc91ba78a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933064229c3fc7c9c7fed2b708b7c3a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf889c5f4d6c7966e481729e89dfb637748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c72081ee9bf641c22eabe3876c9e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6603f689cc05d640bf615c518064750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd96024fd649cc462b134f5be466d79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c01af472ec70334174d0697221ca86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51214e85ad6ab0b86ed6562b2f8bcf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5f031ec84ec38907fe96822f9f96b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf043e44ec9cf838ac072893ee80661755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6bacc2c08aac9b30d004c4d6ad4b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd510f37d0278f48c054277190e5687f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635b3e7538f4efdd36183d5adbf5f71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e0758c6177320ed2efb16aa36fd1d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95614f0e4e9225c3e7a4e1ccd258524f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e856140cf7145faed2f09a0ce25671761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8d75eb339de8a1b4e2089dbd75fa3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13910ce4b83917e0b25e34033d3bfd2d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48705e180d3bbca1a6efa10accd29a2a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ba81028b41967a0646c23c367514765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a91390230261d158a9393cef70ba2b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d036214038a2d1f6fe1956a72c12767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>