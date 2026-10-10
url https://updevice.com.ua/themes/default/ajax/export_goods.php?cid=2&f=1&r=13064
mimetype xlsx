--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1825,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1900,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2011,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2146,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2335,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2407,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2614,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2704,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2848,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2902,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3094,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3478,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3568,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3686,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3793,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e2a9e49718516f69b7f7fb3a05efd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00d92d832b6b0105876ffaadb3be812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72370406fe668280342df1750a7af86f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635b8cc515c109df0a102cb4d6d0c154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28100a1536c639e80378ab3b1d6e5c765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c7eeb15ab5feff15e23b7ac9b22216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad611c98c44fcae5af5a7592bfe1c967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f648ef0d9043f935ceb934f6f06488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e79e3f80ac4f796ed7223f74e8f5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce56cc2e83807d74a8ebd6fb19c26110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a364047cff5ea858b72c93ca203ba3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90706eee77c876edd1907fa665893512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68ae352eff1a367594fb9cb010cbbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f699dd803a449110c8d25d0eee9d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bede20dbad59093380ecb1f124c0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e0f71e7f922be555a9f23860127c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5865344f430066b902402d224c6db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64863c4521c47e0be2e3ee62e2fc9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e65c6db4b2942f4a0ede70192636719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25511513881f7022399e2db69e6b5b5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a14185d1c856e72afef300e6ce40121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58390c5208cc94a6bca65bc5b985b10722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf76ce1b6152858c67d485d24cd794423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1896e351eee10c83a51b67cf86e7fce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337fb62179049d90bf643899d7a075425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755df5de75908fcc5b0daebecd48c5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a535b48fcd586c556b495f33e3fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abc8f7b4a2f111eef6886e1edf09b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc753eb0d366ebbbcce9eeb2a4cf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf61e5377dae22796f7e26976561d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac0cae1ce486aabc00b0f00502c74f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552288871b73859b2992729d921d7b9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7042c793bbb87bd5f6175cdab233e5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffae85e338288dba104ae1903a8aca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701cd8298634b258623b2a328202da635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87330f78a799d528dad0950c8195572e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301227f0e13700e999f08302cb9b3aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b1c42773d900e79f6917f05874ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b93f88fbef52143fcd2ae9dbccc57939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772548f65f5bf56f0c91b99b3e3527140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6af19588341cc3518cabb8520b7d5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472373c12295106d55a60cfa5730ba6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcba9d682ac3b80f8c555788d2823f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873fb8d7deb58684c8f377ca81f993044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85376f3f2c216827742a56d4917b059a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb7229483aa98915e8daeb54fcda046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba99882bcfa7bce0482785fb70932247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319e821ac41a527d1eb9ab649eda90048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e29247aec16e21a7296d1bfb2f96e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf52765033000ccebdae13e753d947450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260e8b7e98f5d0c1b6284f2dd4df1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabc2712b4696efc4b5f41459edb7c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccc54620e7c43ed213ccd28a552f2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711c09ea5e68a21c4e1bcad9431683054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254a05ee6295f6dc29b3a08145640f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbfa42efcac401ab28fdcf99c71cb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82737aeb748cc69f29546cb344f148857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9e8f868efd33716f6b33886a288f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b12bc1488221ce9912325ecdde401959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11456009f162f138de6f1f4be75c491360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee794d78830b4e2c6b43b9512797c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652e0d765d2c5e55911072bbde9384562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413530df2c55e615fdfccea282ce46a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e77b8b17c727dad22d208f17ac536164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7d85bac7f1ee7f3cd62e81c91190565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc128e0470b1c3320679693cc831cf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcf1a1faf06c7db18c71a7ec4759f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335b0e5d1a293df8f0afc996a7a68ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6254c465032c1f462be59672cbf1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b97d5b1d997881bac98d000e3939e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4788cca8ead2c2958c57b81da39205f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b6279f6a400a0061c1418266b121072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0a093d544c831ff0894850c91d78e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61781719ae610417b2dae06c09d69f4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5eacab7a609260abdd3d15a3b2fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d28df891f06ff7b1e24d7cfd6d35a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eea6e2c584c71a55a5b6dd7c89db2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460dbc02de222f7e175b7aa414235d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd055000fbffc1840319a57df0e545b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecac01f0e686c06e676a770d8641d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a8586fee895c6e2a21302f0f978ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f47bb93c8747c9d3ad8af382874c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63634f8f0e86afc24c98b7bc873e7f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c665fba079e5918c8ac0ac9587d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed51a683c04986eabc6ad9737e8081a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848f3cb27cf62051979bb349bb6b74e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cce4176b4a3ae21667a2f855e78a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cccd8ad8a0541d2be3663f6ff03f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c148779920c776285b2454e1a46b81289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d960dec1e212f9c14413f71cbf3bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd15e990b3c1517ed21e82c9f7709e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a507165e240c2827a901fc1f230f64e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94036b5ab0e12ea75c75896dad4c9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15160a34e447cb4a46fe615eeba2509494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634db87909aa4f9515c0f730fa7411d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279f5036a52d594423deaef5c56436a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df857629d71dcf47d69d9af998519c6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324922a82e1b83b3c2176b18f58fe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a84bc4552e6e949c3ccb4ab5464899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeafc974129073fe00eaa51b6276dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea08c3b9429fc1e8f90e37550576d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cae0c0aadb93f6c08f01244a56c6bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc8f6f63dbe2d2e5fc1dc8086e1bcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a457d15e28fc12ad5f5e827b714c7a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f988c65d51e1a067ec0f3b7da7bae70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c7040408de61a767ee289788480f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f35bc884408257ee4d4d9a32a56dee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930fbd32e52a4e10734b23f31e69a47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572ed92a3cf6fcda547e1ff93839935109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11999d071999704cb2d22969da0ba36f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d7c24d530efcaafb39b39aee50e4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56410b3eded14e2b17c2dbfc22794bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d25ef2ecb9a93166b383adf6609c52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cfab37d7c9c1753aa1f070d8bce2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41715d0f7d1d7ffb4071469964c7cbf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08141906c1335b1a322341460f76eb8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b831ec8dace088e2813767f9ffc649117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a11e601c8b56c62e95c494b55ed784118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5bbdfafadea37a8fa5372a9c59e0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e9586317cb889e7d80a68f042a3b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2656e341d015b7d2b13f2ff90d9f02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1499982a1d6ef127ac97363ad4844122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532861762d6b0a8867ce9ed38622d5cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8aa9ad5a86e10e72d5f41c46373ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94ead69957efaf7864ae253e939551125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03d474702f30edf2a87c9f3a2e16c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4b73bd278ab975233c8ad70defbb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29047c9e617784ed9c7d3cd123f1556128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e9d925091b898c4208d3f3383d007129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0644514e1aa53034def7ea912f373130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fa4d594d5990500cb68555ed28423131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765b51b020f1eb3fcfd869a2168a985132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15e6ac198eefbe7b5e806e769fdd79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce9cfb1cd2d714de0d795f80fcc3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f9e2038b6d8937d0b126c7638333135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f49bb33de29dc772427455fcb8dd8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6bb84398a9dc7721dd247336546ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec364ce131b145b98e9ac5c33878dc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ea1858f36a53bd73df09eb6573d63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f3e7c32a94465649e8ecf54c9fa44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16411a9591f24e02f31e17891d29b2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0267d26ba8414e6d09270d0cbff1b08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100128e512a9b9c3c592bf0707582a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c631899afcf60a370fd22ceeaf5c9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec00820b991507a142636cd2d52ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb68ecadbe7c1d6107739211488524c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ec3a806e0a5c1f308a8e09502b966147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b119e405ae5983683b77e2a5a850fd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf050c699adcc51eab28d27117f14ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46faf82148e268ec5c03d227e43850f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffff4c45b2d97c1bdbdbdad6f532dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0956e0e13766c391345f869f9a3c18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429f7eb63b1de0fe55e05842ee22cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301b0a0caa7e96d2e72b5f0b12e99af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416da34284943d7213e6800b8622353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334cd8f01566cd901580c88efd8fd30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd4ccc017d5a606d6d4be7c3dacbbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f357368ba7407b9864c1bcca2f053158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a716c12286e63eccee7b47dd3cbe665159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c1d6cd46f8f07c8bdaa32c198a52f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74812b9d2cbc6b231b94a5fc6fe9fa73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36489b1b496fc7019d09a81d0a62b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73edde6433891cccd8247fb6ea6f13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82caf4995ef49127e458c1393786a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb96e7d5e5c1454360902fcef662b28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923e6c40a6fcc4498a1c3bfea4f172166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca5007b157f3cd5edd376d6a6b6747167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7dcfa74e983671ea690d09d661287168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff695613b0e8787a2791d185857bb40c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2953fb9e30003ff4089005fa87a920170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f8bcb2fbd195b75cc50edb0e7d1f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0aa09c78271e79067f7450f99fcbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122131538a8a5ee99be1e116aada785b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405be3ed557b52ef5703321a63e064f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2e245e588779e0cc60355867ae4c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ead85fa311a8159253dbb59d82526176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b94620add33d79f2e02ddc75475a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf8ddc8efc632b39e9d506e4e51a3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cba039dc53ce08e424455f58149fe7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11059910f0971f785792d51135115f4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda8248a8e59aa7ce77515c860dd9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94b1a0e5aa14cd1256b4ed75fdfc0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faf412bb0a0dc03763910da20b6f0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5729705b3ced34ba34d6e7e4e9c49c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2fb39b6b999959471219cae80c742185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b939fe345263977ad5bb6125dd6ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002497c0a29955af95dccd4f8624cf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400fd6bee3f1514d1dcede3ac1889f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752f5b8ca226a271fab6a4b7442164c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f047ba1883a8f51e2e7344e17e6ddfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7692720c48023db961523ec9ce7dff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4894366ee7be5d9d7ec0d3298f48034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90174e24c7e1316578daaf3cc428830193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1281342c147ee438b6b2c708a4542d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717a52c55281543a69025c2992573d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae08f2bd80653ecd6feb34b99625708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97927cb9d2107ba065180ed5a41f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de86168a0d17fb7fd1f0a1109cb8ea8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae44b8cf0011acdc20b215d63db1fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c527c254ba2c732a5f98f4ba970bda6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1f166b9b32e39b7f64a2c8deea3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba8cb699924cf18fbb2cc7f91005a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd4e52c6a06cf48df42ae76e06692203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96380f940ca14298089339a13be30a6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b539b1ff5da333ec799c3cf760482205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660358468bef1d61adda5cdd930cd09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a1e8e585c7afa7fbfa92e5efd5798207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17759032eb2501e9d462e5fd96f3fc79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77eec939662d27a514e492cf23d1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a023a3986f04da94dd44a910225450210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a2ad87ce0dd6d049a40dfab51f0d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b14e60354ac59ac176e6f572def74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e599b52488f375e9853dced888a1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be31a5419b07f5e5379f25e17e7d70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd52b385a396acdaef973b55a72a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04836222e7582b9512634610e9bc8f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e92d9d877ae1ab47a492bab5444b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e84a80e0bd254261440a0b1eba99c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee2421338d8f28709c993eb27ddf43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bbb79ee64b4c0291346941d5d3f49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853857ad12e4cc69d3930a6040c8380a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8205440b8933b35f65ac7feb7e1b5d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604b578dc7f3663325c2138c429e175223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c15410000e1e0e156bc2245a786d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c068002f60df06f779e1bbd0ae33b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedab113b5b504c352feee24e8dd8d01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a1e053f445f11d3808544f8b245c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0499bce495af39019acd87f406a64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eae59a058d65b5345e3ca1598c284229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb58abbcb63806eb9f060c1ee6a056230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ab0caa0f549a9c75c05a1168d55e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700fab2990a1bd08e73ebca7ed1c3b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab120f6c42dee2c4b04f0cba837e8113233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303928a4ff6abb5c32e2943c7e13380e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757389c80c4c93617e54de09694eb79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059f38fdfbf791406b44ddee249df77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fef086e6cb04d81f7a3b1fc02c729e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d0f3e69a360b5a08caef5d63d197e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9d553333a2893907422b9d2d26ecc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b0f4041bacbc96863e34b54127c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab6bc8a54aa48b62efebbca6ca790a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf4a1b0735b7bcd88c8d3d6999a08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c3433427a11b23006ef6689a8740243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7fec36dc90af21045d9319c84de53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9796203da0f509cfc39201170616175245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb04321f1088d38e3aedfaaa0bb2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d89a3d27a9f14f71fb701c5f2e26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20326d003b06c2db6caee4639ba407248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706fedc4607935ec4e761e33eade7f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d18efb8ae3bd8b8417b40b9005653250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34191455e4b6ffc75aca1f76e41a500251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72acf680cd66d9f212ca9c344ab653252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3abe0cdddba871538401a8762a2fd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa90715ed9ef8dd05041ac40f1c4a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343f5897aed509b615662fcea8f5734255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac86e691c0bfc4e631b8d984517568256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe962f69f6ed27681fa5eecd57a96ecd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4866d2b9d1712203fa9022c7847c48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf0568e6fa95b41ce0b904ed6ebf90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17583958c9c452f57d5b67538fddd1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ff8d235e84a6cd117c05dcc47b80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c61337466ecb1ee0419ce1f39d36d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef4541fc7b3317f071a54011bf4146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc17f0aca55c257bb13eb9e82a58d4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabc6909dd3031c541194b85ee1fb5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9d6e83f138beee6d2870a70b743e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e6b1caba81399c3a1e333845f7c71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456edded2a98364ca39a1a16206dfad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010b804d91c90cf1552c5d1297518b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8893e0ef2fce91fb4fdec5f73faa37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008754a2021b048a45940f542c762bc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5c85a5a6082ac4a558264093b79a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a220fa2d9e8c422da8d43260d2c90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18b89f1d8f6c554af6c98443ab6910274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1236ac1037fdb5765908980e7e5f40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa94712f6855c7221c7a888d831c59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ec08789be051b3b76debe13f75ed3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4fc1ff3eb646c5d5bfac1d1a3437a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5f5e81fe5bc48299fd312c395f49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf03b2ca33a6385d0c1b8ccb65e2a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb8de2b4a26d5dcb97aa82cc41f6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1dd36090b9571f4fdbcfbf845713282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a656c70899fcb774ec978a5314521283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277a6dc8d108599265b6f5927934f83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b589bd058c2d5d5fe6356d8bced18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefee28e439ab3c46bdb0cb881fca51a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dffcde25604421909bc82702ad28cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bcb8b57aac73f4c7c2a0b5431e7a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872b8e9958cd51b9f6dc445b74b22f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f93751685359b97481f3ad349a8161290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b3519fb4ec083bd5083672a7894cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a79f82ec6174ab5694f56f5810ab5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c0fe84a6adda48cce6676aed22c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dea18f64b817d03e00cedbd9c18d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec01435e7fcf7060a875b8cc122055295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae4fc19741a77a79c4874ac6830f8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4783f44c60bca9530b33ec4bb95b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661883ed55302106cfb80bc2e92f6d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de773d2e901be55cf65b14abeaf27a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ea783ad30eb0d1209bf5b035c67a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1278fbae5da7e141147b8384b09a10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe284dba90239624de048498bd99cec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac627a72db7b7b65ee5180c31397a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016867fc851ba9b0ee37b275418f08e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e418247c3429b8223307b645d182067305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca413cbdfa920e1f72d20a4df5fc959306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a8b2e65a981a33cdf27712f2b2fd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc1b46de8cf796eeca1f252a84d1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe87fc58340bb42eea0eb83350d153309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7279e494104fcd7c55012f5cbca5f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d139d0cc1e76534b60d8577f9af5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f4b0623b3a9a236048160b83deba1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceddc6d43ea24c8c4fd5c4ef13273e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d530039507d202bf428092eb84e51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895a60b339ca6d0388db21ad5a4b142315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc30451fb94633732120010db73bd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c9ef0e012e05095621aae748d475317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2db8618b0abf27d92c300cb7668504318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff3f7428d2b601a2359c0cbe2eaf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d2f518e9dd38577e5a106554ba18a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c804c95901bc12c4eda2147f0eb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780dcaa1c17f75f3557cb5b7fb5951c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715e319b988a149dcaa96de0b578b31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55f3daed9f5aca8c9fcdb1d84c132324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f60d8197d399c89570a2931bbac47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a9eefd4d6a1ac4a566d22b056821a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14698f154c66d95b0d9fc6229684d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6238766d181786ddc1a9fbfd36dbbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c206427c407eae40358719267fb4d57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed4335a00accf7c522ad43e6ff0df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a75f9b9de0d81df6cf9fb6e1b311331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955a4ad2c3b2b4a6812557ff04c1d93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561fdcbb8b9980dbd6d669fb2754f0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d9a0ae70b71272701f5c8cad0ee0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c2aa3d4200a088e3cb1caae2fe000335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904386f9f589145bddd157307e5ac7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a162e0dca0bcdba40e4a14ab6cd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b2ba8a8f192bc1e027fa1ce049fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dcf18582604e3f2f76ba60f3f8de8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702e0bf6ba6dd31b4a03e817659dd61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2e28b46f36355ebd97515869a685341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad928c71e85d0aa09bf09ec21a1ac1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c674f58558153f03bb7eacf71fee5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225442e88525da19cf91fca33d1ff0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccddb0b1616832f684ce152bbb89537345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d97d401e8f6b0578ae6e14c838f66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58738ece5bccc0f6b508bcbe6b918798347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a4ea4ec5e516de5c289ff822292b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebf7a4969bbc5d6d40670c1b2ad505349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168734d4013ece22d175c17a9ed75a2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabded3b005a21d8cb424f3d51745755351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797a86725bae473373a451f352edf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828ced6afea986808fb31ef69fec07d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1122a832fb41c89e719e7f1e08c9fd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b264ac8f425ac6a5fa515ed1ce3df5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603e1f842840c0bbd8ababc332b4c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba015cafd9a93b6b592e264594e9084d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674a8852e0653e373913a1fa432dd70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a408458d62a963b3a3269bf8e0b1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b92974a3730da9047a312c83a4080360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8316511667accbe774b55058564681361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eecd9cc32f0efb94205f53e27185be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799901930a66a0fd157563a97fcdc1db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d4bf0e116cf7f76860e7cd242a73f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66dd3e05793b6051d5736c4e9da96b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c7c2c68cfa92d6d6f00cca8397331366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f964e9cc8bd7ac077751dc21297407367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc1ae03dc35c4101328f45cf1ab3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e1d3b1acd9ce40b84cf78c28389e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2708544abcf7164d3481e7e791d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82b8cecafb62bc8f2c60cfebdfc22a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ffeb4850ec5652cf89ba322dbcf5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f5bdf4e490862e710560e26de7170373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c831ab46d38312d6f4dc77a26c8ac9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6d597217a7b630ade56c0202ee97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c03e69317a6ce372fbcd2c6be9216376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60402a7d01df6811e6936b93524e4b28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ded239668faa2fda536b8f5e83e51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64ed7e33da4644e0e5ba0bac1b2aac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a1d858096d69e57cdbc214f4389c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfca0591d414d8ebddd83fe65d27a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d28131740af2e39391271b8871f9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6385fdc8a880f8e1d093df75a0c9550383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab980751e0f3662b28374cb9fa3fcff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a190da97848495406584a49fafc455385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad50dbed3d07fcc4f1bbd864358ce9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b1e4686ed1a62024ce03d767a26c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4508c9747d938e235dc8e839dde1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dbe3c0906f6a0af1d3b15ce58502e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385b1d546e79e5a23b3840eb8c34c48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c560d9976a8a11425121732f0bc8e67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7ab14e4dac5b1602754d4f681a1c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569f4f28de13058b4556b3526d64d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63827a3c41391c4d276f66ee9b298cf3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857cc0818876873544d17cac87794e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576caae7054898dab46e5a8cb0d78c71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d9accd90d8430262cac9860216b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e62d6aac89d51c1145e70bfa19b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98472be95a651038758bdb3712612fcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712df7014f8f1c4af84afada3748d27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f89a40f0e1b025134243eae094def5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a28f539d94992acf88982a75fe914402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc424045a238bae34e8117ac9f7de4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d60bdda89273a903faefd2020f469404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b8229ac416479536590045b80eb3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61918abfa8f394b61ff7fb9f0e51028b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec44b26dff1b55e1369e43c53b54114407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc250cd44721ee8f5316e13bd0095408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4df9bd438ab23c5689b1e5967030a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51610a17459d7bb2b28d345759ec9f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a793a4ff12dbdf17556730ee5eeeb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af2e7f30273c94647456d36bb3de6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe60c61fe5a05b4c76cad76c3bc105a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bbc99dec875033b9ad48c0338affc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fe1b20beb41ab6e540f65b6c15d89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd61adc573fbd285d5b82d0df390fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc768b2720eef8d4379cdcb14560ba0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f4f8b2ef0157fc22a7c79bc00c201418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce9cf10effae4f8acaf1125efdd22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bc3654af56988e3d02eee13268f87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30366b668c55bc5fa8ce4a08d2e9ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5ef95a0a464b9c338605148bc1f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97b31cbb516ef7871be3d1f8fc76d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70003b55cf5d1df00c6477eeaa6391c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c15a4200a365dd337f5f3ea16aa8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfad48a212dfbbbc54eda32ada66253426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27926694994d88bd4832f407aa63d2c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f87ac09f19e3e37741f79806bc0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923b3524f71946e39fa8d6336924d43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1504718926ca3ee8bd2c66c857d69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acd214a24bfc326a30291f7a437947431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193607920c33c0f5b04204d68b42059f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69592f9cd86db39aeb050ead460b3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128444124c7d31777b69252a1e891951434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737a302aab44bd1d678653ec1a74ac5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8328dcaf7bdb04fb2617f6fbc0f9a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1401dd60e3c98de4c89dd6da3601437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e10c258e5b81eb273467ba0878195438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a50fe4d55e61cf1d30f573401a12b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b98cc79d4276902878171cb4f5473f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bcdc422fa632c9f5c309424319e17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf5006712cd2ffb8c02fb9eac7b70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb14467d8de23999c0b4382b602436443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b86347ac20c8a1c2447072aa3753e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa65ef8e4411f9489e23078b6244cd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28279ba9c4b83df8076f590450896dbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612116ae92187c33ff26f28a91b064f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eb63c4f2eb1809c17a355f5fa3752448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0595fd7dc1bdeb202383643e4804d8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58876cb1daab61aa71a970b2e502d9ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408294f244da46b7f80abad58a0cfdca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2336a72bb5dc38dca21ca52268c059452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ebc3398bd040ee944e002bef77bed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c57e035323b0815d3886449da39c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559db336b7395d3aea0d9c24efcccd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794ed52c564a841eda0b19f6ab576a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38800b661e6823968a78cf1daf8e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ed5f531591218c77e695fe875da4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe9e8dc31024b94a80245a28e4a39d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29487f281453865b196b851d4407a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82b53dbbf46b6a01066a02d26f6f45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee7a927b3841ee7dae9fc97725bb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85345047939539d462ca28fa8e396c04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad0933448655360db961a1250e5d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110d3765258fa52a174ebfa8022e6b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334de8e87f815f031733733e0361265466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e4b9632564381406034b8bc82e99d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5864e139e80b46ce741168b6f9bc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46592abaa26a4ddec0dd014db2ac96d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb503b68303c4a759b1a47354535551f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f813b7883446a75dc617b7ecbfe35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d5e6e78cda234d036de1c9cec7db5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631c8b86b71a95e5d75be64a257cf4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617fb8c5de587630cd92513afa119a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe35d34f7b0cd155f9fcd0637526fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a673e3e155b7e491859f1502dac78f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4175f4ae0d4b43a83d1725b8b302e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda640d598ec472a73a8aab5c14935478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5dfb5c3b7904371a7457d17b3ec3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e6a1ecbd3aafe568af83d07bcf6f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eb620d0a56fa4aaa47336f00bd606481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511687a8a093b8d147650da229191051482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165a2e2903c42a8e5def06559f8c60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287fc277d92fa3768f243cb8ce85a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4158d179e2a5df40baea3c1baf018485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c3da9ab48686afd7a2f1e92529f9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ae1c5c76629780e15632c032251b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91af13e42a66a168069e2044945703488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb67264708e8f46638dc9cc19fbd1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcebe25834642f9ecc3ff2c430fecd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8125b4cd551a91a086e530c0bb20ea5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d86c7f72d743e90ce65aad10afe15f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787869a82a3785b140ff68a886a3ff8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a1ed3751eea3ea4d2670021884540494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0e6b4cc74a7f9ca420bc9648e1f7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb9619b63625e14e4f25ba0e5ddeaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9d33b1b00987df6a1c1e13bd5dc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71026adc08ba730cc6f0eef2aaeaedc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93b1c379f8f8eaf24fec06ec69c69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e68ac3b0bce1735bef3537c8e1f1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc63d83636741edaa3c4cad782953501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d525e55a4d4017ac448e9c5f3eb07f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6102df9d9fa5e42f29e304fbfe1be45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dae9525a12899935ffc24432c5a98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b58eddfc986cfe4cc1b0311de143e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390d0f723e3c712e6cad0bfc1434c37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3bd19e0ea3be07236c84ae5caab05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b339c07582343edb9b601ecc381368c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6370a23a033f5a7e0aab948a473c4ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98855aff28f39dfce132fcc598f4a4e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9281263ec89a4d488fe4b4f1b131c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0bc290baa0215b9feb5909af04bf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733067e8e809ccd083eb2ad908d957d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf64cc05dd535e1f6d71cd8c7f3c3f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eadd32a875d44df84b1bace1351e70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54c9d3608fb90cd22567c155eccef1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d797d3eb594ad85ec4c4659a417ea5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a95bf38306b97d77ddab195f1f315518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c331ba636437d6916f971bdf346df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13b81bf58160ae2e4bdbd7ad0b1bde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a940a5ac06175b5aec51886b1d9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e196ceaa1e9c13f467f35e92a758ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8ba1d830944a0e21307b26411f3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e9c8f432c47546f537f6696b54eee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263870d5e05bb1747591f2919c8be8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eec82a42ad746cb11d2bd5ed87e03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209a055afb455193e07c8fbc0a516d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d4e0aaa58a2b1359e22b07edbc2c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f7dd0fed3a85bc79400ae9b0836b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d327095b82aef9f7d02869765feb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cfdf4558fd8c82c59784d33583483531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558cb1c68b94955a5892e3d0dadee2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f8095afbd9b2f9fd81fd42399d9af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea54f3d20b5036420b4edbe7830c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7cfe8dfd7a5776483d46801d366cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d28c11d5fd069a7ce6139c8c39553536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345e7752f0f8ef9c8a3d25eac36d372537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b95487dc1c5119b96883bc0b7bb396538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c9b66a977d6f67b1ac695e975db0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef91b40ba9784bb081177924046e73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a12721f702265c561bf7eb3085a3d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd1e8554684495e2f9e3596244fb4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d5d7c896f55185f20eaebde092f5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2115e4fe159b1fdf102f9120b996e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06149b1192ef26275754c9b1599f2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c7cc270e5531a8566553eacdf5fa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5403f4f1a6d3283212ee70c0c3d670f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a1d9e5254d5618b49b59aab258af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0b02ada9b89a48e22e8abea093ad2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df17907b58f8bf21a18a91337c3ca15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984178f7f8f9e858d14cee40d17fcec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17177b5425ba20a8475ad16245ce94d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadcc775573e292395a6090caeaf494553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e05b32924c550cc7aee2b9fe277f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa8621b6110747927da61c1037af6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59eec0e67a6019ef4ee320b965819c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa9aee8aa0a9ac3881c08df3f362dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a67ab7fbddf8d7a6aed57d02ee89c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a667f763a22898e3826a61e3e5b31d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0741dd9af5f7ea89d4e4cbdbbecc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e254197df795bfcc672cf508a9009e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97d04be6a0ce0869a6394bd6ef7d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f5bbfce43589f13d8c6d5290546b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b24a5ac500be4ebcd5f8afc463f98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdbe279dfb5f5f6dcb8691b7493219565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd7adda2a74e54b1ba620138b49c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef312bc75c43d2ec89cbba2f91716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9b0dfcdfbed94c1570801c38ccc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb9fd98802669274fae2904ffb5fdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe759b139b1066926de52f43615400570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac5037de66c9ee67758d2892d70a81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51812f328815565eb0f891417665e168572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cccbb1c8cf27ac559a1f62aafd38a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb8787f84e23c51ca27700e0191fe9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039c4a1d5cc462c2e43409e2c27481575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d981d7b1762f34b67ae2de483c280576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd43e43ad59ae8a981885c26c7f25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f41cefa798acb219a2509e996c2dfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7244df523bc4d8bc25804fe1f940a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1eb046cc780ebcea19d62f5956b47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01d528fd5829274a72d0b278c4c777581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda255f9c3589fd28aa65681529ed43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7473306219eaed220fc2ea55c655a4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc44f78e04a0cbb2890c66636419359584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1376aee74570c444675233c8c3b514585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0ce5725aa7111e04cdf619cb3546e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c11e460beed4ec5d2246af92ab740587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0c8b3c49668c2958bd25766967d08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c416f70fd038b40febf0a7a69a3b6e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ee7ab5c153ff4f125ad7a6208cc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f253ad1a5c982fbd525057df70461591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7e8a09646780761aeb294e6b04966592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500834b9ada8dd4214297dfcc6c1c7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7aed32e08c990c652eb318b5f6f93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6b7fda30e6e351dca30fc7c98325595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba23bbc3242a423ae97d06d26320ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbe22a0a0b65d625f6b17d8ebd5f50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1dc3de872dc454ba77f39114d5ec1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e8f42edac5d4f5993530b5b6647c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e1e322eab72cbe8f599c87eb6af7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a437b4f128208c1006c4fede3b0484601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7b928477f0d481c1319117ae6f1f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb0b271325793a01ea7884e70e799603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82efdd08cf499ebafaf9c6a9b34f54b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f07a3d1f0af9ec4ed42676d2bfdb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d38e657969734ecad9db4fd533e654606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7d8beaa428da0e432dab4c606accf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e559e53718a9f1e3468901552e36b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af915579caa1c21821296353e976d32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270e562ad58dc251ef16d7bd209906e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc132a52e8f4bb4b0bf57f3e142a2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f3f2292d92c8e7cc947ccf84d557612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfed7a0b84aa5ae586b704114e5fb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5367a95aaceb136d8b9559afbf45d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34c20b52c892969f631fd06dbcd754615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1777fba239ad2f3ff60d48cf4e20d82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfe529cfb8cd4a0c5256e748e28ecd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dabfd906280afd322d99fad101f65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5648066c8d35df8ac4e50c596d9c2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade81c1e6f5b75e562c0e8f464c6d3bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07a6a8564d0fa5b1e29ca3c69cfba5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce920f18aadf415555904661b1ad59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3de9730aa1b98d677b1cb191dedc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be27137ca4890278d22e501ba751967624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650f526f58ca933bdbd141e051aff10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f23ac6f70ce5b3676b24260b7a62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d10961e15e247462944bc36bd4d0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39ea88b0dc2651bff2913fefacdedd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebaf127275dcda398edbf5e3cd62f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156851f19fe7b46299b9e31a2102a524630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc4d5d9c6bf0e6f5aeb6fcb004e95d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824cb3ca4ae05cac21d89b07f42aa5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9954584fd6a99932f26b82ba6318827633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a9e6ff65f66139c851015fa746095634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa15ddfd215c42be8e1d85775439031635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d1c4d30f079ee33bf373005698d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36c57795b787e2e43c8c7a3a493d84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca657548e25dd73a942f74295390207e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ab79430b9e78c4db7ffcb9d26d2f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1f4dc23e41d4291beb3a88a8b7410640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a196a1399fc74558475dddf734f51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf92bce8c600c4567bdec12a1c81fca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a88ed80a72909e6724ab6738d52ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7bc8d696d9ff1a86d9020082a4840644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da7dd404e12d05d1ba859653ef212645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c59670ba5d83988578687739bf9e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae4ad2e730085fae8b8f93299f9cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070265731107b41eebca41237852266f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b4585dae63196f551c15b92f184ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e59a482ca6a4196b0a70a6dd1123b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5ae22063c9b4543a9c88c156aa49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38594a48b277d4da61e5a8707c1531e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcce3a77e41127f07347d0dd688916653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732de3fd6492cdf807b48700493ece654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44360130dff04182649412fd59d6ec4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90133048d31135ab18a966524cebb66f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e7dcabb882a69c0d097d1973f9a11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b4e31d3872c1dbdb937c773c13c20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c539f767b7ec9e8726203e8b19ea28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb26aaf8726029dfe4bac6bbb13661660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f27dc063080edcd0ef16fdc369e16e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfea5589920391e988446e7cf55376662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f8ae4a9a8a4a5e3ab7871d182352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e405e77daa974ad6cda46977ec45a07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4e03ea31fb888645aa30517cd588e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae5aaf767e027cfc96a9c3652e741666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c4b79c2114243c4c2aed9f841878667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c81e601a5fc22bfc62bc3e1aaca137668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae0159fdc5de315adf25dfba80fe41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1356c2e3dfa919c077492e7747f6664670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc360a1e7291c469471fcc8a2a26d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb547619d063fd46aa06dce201a1c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046260c179608fd479e36fcf820e75e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6794b559f35654127d7fcd138f2dd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fc382f3ffe0afb9c10dfd3636d335675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcf2f2ec472b9229ad4775f0dff01c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6801134224bded734e937012cc9f6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ada745864db3814c412851d3bf804678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa75f132adbc930c3745f2140c0e21b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c44b0111ab55e351793720cce309680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07c2ddaf817ed424b1734c5cd3bfe9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4248dbcdc876380a09e2f253efcde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2aedf72818bc817b6ab1daee21563683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b060ebcd80d18c8a703be2c4e6dbb5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95539c63a0eb65d0796984628b40bc84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0f6a61d775aa9c08d4807e50b1aba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec071f8550f38a75c2d5fdd7d9032f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d07fbd323cc4b0669455f806951f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa09ab3e064f09ba030973946559a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618199a1086d11b5c7184ee0f567da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0901f3980e64ed6a264e566bd1e1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072b716e299a07b47128c4841cd90c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5deec5903cfda574ce4a41db5efbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897147f3b9c0e8f88f5cf8ede303456694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568ff2781a52e3b93ed19b37c999559695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d73cfb44de9d9ef9f37e81f2f6a92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f7be972ed3da4a9f8b3359366596b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c5d65cccf4660ee380eb4854844a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364204e1b2679c1cf81a6d23b6dccfaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46257ebf6172e4532be8637157c6bf85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a206ff2733a1fa8b6f9bc5d33d23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897337d2e5f149cbf45b0fc2b37167bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aef62c208a6837ffdba86904121c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1f34dd543060ac2c1395e2bdd57b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ddc543a97526204cda62688fec99a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba18f5921e6f10777a9494ed5bece70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd84241514841df23758939a71cf98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6bb9eee8aeeea8d7acf1b9e689623708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fd8915cd302628c9783dd6cd94b6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b23ab877770f4470d5e49ea909a0cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70395b15a0fa29f12240553a43a79c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccefca500fdb9886c4f64cdbfeb591c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021a9f703eb804c2cadb98f825bb134713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c946219f26d936306f3ccd38192a7a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a482b7b92f408bd20aa44e66a1a6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd015bd1bdcefad36aa02e6c24a219716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b470f871c6c7000dabf79727c29633717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30e676b95b66d6ee75a5ce50c2f67b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d84ba8bceb306ac961392bcc0b513719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d2becd9a8818997f07c02bd888b85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507432ee9e5ad7ca1ad672c962e981721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907ba9172343b8e50b4c426568cb758722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a61608b31ade5547fceb52e34586fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7939688a1afe08b8ab91ae1ee0115724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50c29027d86d37a06e4e71f0092261725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a74a98aa155ba777803cdbb9a3ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c7ee3d51ab95b311ce5580007ccc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a716e6df0dd3fb54ea097d32f25af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158727c93649c89f85eadaa056803d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666d6be828f68e87025d973aa75def7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b691485cc9424695cfe81329ed6d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512598e9495bb3126700aba15c4c0e44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeab6f1d7d9c0826c2f0cee2a6eaf2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c47c804c31b21955d690e4e45737734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba126a09a1a7592e1772a2a2c9de55ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e9f1b52ab8128756d7ab2920db235736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a362e9e8a67d46f691efd6352a9bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292b66d9fa85c0f44877779b525da92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac522871f787f687ff615407af109f19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b158cac3b0477dc051bc310b8105f93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19151e0c43f980ae1f1b41b4eefe7b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99718230fe591f8b90eab73115df67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b396a3f7f2fc78a7605ef983d439146743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad07a48cba4d66f6adc280ffb2c685744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500d7770a1a4f052320fd741bf4d04b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f4094e0a59936d249b493e56eb4c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672e52d0cfd5af544bd089cbb4e6434747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573aa9456ac209d40d9e32fe62dc418748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc0f127ee3d39e90d0a28dcce5d45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f959a10224d391d88161dc75559e48a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b42f6db7031f5205f7a12da907e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bbf942e9241ba51cbee5f618baf15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8efe36eb9509f0e4bd9b7fd78be71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f915c285c142788891e69328b217fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b61918b92a0da0c2cd8ddc898b7a82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40f9da24c65e810e0994c2fcbf9a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97023a0e9057e503b2a884132e3c893757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc65f33738ee68d682f5a9a4d8844f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610322da7fe6a2422834c59960cb9d29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775259c702e141be858ce9c93dfc073760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b779f63f9687d70ba049cd91b3e39761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01571c75f704b9af03685d875dd15627762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea2e3929536eb972e87697ede7f952763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045343f8c788a89843aea27b0c65e5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94dca9b35fe4502ae02231935a152b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3743cb7134e16b50eb18c86f5ee955766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447c43cd6d19528cc2fb93114af3382767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5e5571de3009fa023eb61ef01b9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fafc5216d70f694b54d18bda0469c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605ba36121b8aff822cef54ff2922d5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c3b06641185a4a8cc2787f9343e0b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723dc3f1c88c6284639567902da59c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73fcf3380e76535fa05324b7d28a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736495767f6f6cae1895b5b080bdd0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed36126eeb334ddb898ac7611d4bbf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445364c18d7ef985c7b39c8eb7b06545776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0a2414b1eb782586aac266f0337bc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ef87862cd2a324f28722c2a43ad9c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64996038d8ae2a733db99f88313bb6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc0b4524039ea221344f4c81c95f2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa714c8860ccb39d0b022d975b0b41b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6559835d731d8dbe3f5fc3b6b50cd2b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a4071f9b5fc080047e7996752a2a8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85df5be8d79f9a5253a0af474ef677784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839669381b6792d48a8dcfbf25dd6f66785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df7e5e7466777c5952d344e7090a0a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d95eca379bca46ea3936ac2c6c23e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a35702389d7f8c780b954f9042f17e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2b1714aafb0e8f8ff5383e9d17df6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b7a53fb69f71eb84430a3a3f5b8c3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3c4ef0e281fd83c7a750b95ab0ea1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f9c3d0891d5b2db123c2a56ba3fd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80e0b8ed800faa205e23ba43901743793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e4acb46fe5d20e5d06f1581ccf94794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459842d58fc3bda6a05e3586bfa945e8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fa7cd98fc6d84445b878a26efc729796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138821711fd6ab7e93dac7bfcfaf1c90797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc58fca50abf0c0b4a6e184b7ea6396798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e36b89d88eda1a4eaa21460693ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7879b316a0eb4ed9a6f31ebe81725800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d34e637d7fdc4310c11b1de5059b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ae88baeae24bc1b0861ce78a314a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ab2e658d8983566628f498a880bcd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec7789289a49fb51a9710f4f3cf635804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b4ff6f261eed36f9033abf1b09d55805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68045f8b250eea09c2fdb8de7616a122806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a19a0d6677f6e6cf31fc499fa5e411807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5366f3b528990998feeeedefc5c8b0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b1753a190a7b4928e9d2199af9567809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c2e91fb6987470b67823bbbe04b1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29e831f15d81a441ea6ce79d856116811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a774b930f357d191668088b908a7261812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a6b1a0a00f10f581f7bfa310dd4d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bdc60798cbb5344a09aba9bdd68d3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f6632720308c667a23159614a599d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c9924d8a6b0d1a0f385c37f046723816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74416d6f904b41f4cdd0bbc857f8aa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0736b8b5e962af6588ef20710077e00818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195dd0061c5be49667eee9e66924df5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dfefc63dbded93dca7db44251c820820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305810ea9bb6b41ace6fd3a1ac5a7c03821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c07397ec87f2302b9495e10841e3c2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f148ed6f17206c0b5374db53475e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2c78d94125fd520d7755b77948ccb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ff8f935cc07efdfea4875e1bb1312825.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89277fd2ef95f12b32e85cb9c70652ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913497501f36a50370a4a1fb351ba42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2205c07c6940733d30160efb49d9603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9599f0cc7938b83035ced528d00ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8b27d601e7c25d0208edcabfb18725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97d6074a0bdae75903a0a9610b94096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1687df101a1f9edd892d09a0c7850a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924b83da728d7f385f51735efaa956d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6a01b8d1f532f313c87bcd147fd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20e414e2ecfb1c9673030dac68c88110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14a40338a4e9ab3e42447a9d447e1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7b457be47a8d057798379e9c5285012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770ad3d5b3d1210c71a53fa8d3d68813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62570ba89b7ca14fc5fe204beb28c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0508ade091cecd16d9cea9755eb4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f542fba16c9e94c94378eae083c2be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d58d8fbf2dbaf394cb43ee185c7b8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034ffad46bee0bcf0b7541cc69a3d8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dc35905362c5e14379e171c2fbe1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111895482087d59c278db44a7dd52e3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aa637cdd59498ea4350d28da7bd6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aa1b14f2e9dc1308aa2fadd1060fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2231e3b274dfe2f4f98355106ad8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb742926b9ad9793c862b311f470c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59eebf3a84951a80761ef2294cc61025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e761f8bb7bf45d28f0b155a8af86626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322590f2b14bfb61ccab7e33268257027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6527dc943950e73b4f753ea693e1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98bbe259b0352b4541ab620a8732b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d622fee06e3265ea7d38b723a9bbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cee419a3eeb4d38d12504eb31313831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69769e163587d7c68569c307ec34ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8298c288c3336523ba01fc06933dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0081221438b2073100f9220d56ebaf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f42f0b33a51fc9dd7c7827af0f2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3ef101d5b97b20f23ee644ca7fa8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d17e16bdeae2d2ced5c2d778603bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d04e0d58a35c7e32371822366d3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20367559bde60daf897df527d461f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277169d7d0e5acc439953538a3fe78b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d38aa737ecf843132c82b89bfe8ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48bc40fb774955179a07ff32ae806a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869480587b5ad10f8339ba7e18df4c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173795cc02cda7c6abf32ee5d42260244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea477efe5f1d2c2aa2695097a20da2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214af04bb4c3f07c4d4a39e046118246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a180798294345c1e9c48e67a413d8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6445a93b3fa9e0a9fa4825b9af6a55d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59323b22447fe301d2452c1bbd08e7c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe34c6f3c94ec9b63f47e0a7fffe53f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373ef74ce257baab6168f8db200294e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8ec7a240ce492435dee5adc1370d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2b6714ed9d0602b762ac8789c00e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38357253a3b89a8f0039f84666bff66d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24332bcd87bfe43ff4040929b5f116a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83857d49320bb32c0d8aab7f9867b8b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea927cfe2dc50e0777cf8c932220c29357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f56e34394ca473866068a6ea0186e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f524f2d741ad4c89366a811cd2fa5b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d43fb7eaadaf208e4f67d5297da1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f7b3684077642f5b090c6a808e7c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac10cffaaa31507baefecbb79446e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faead5c94fbcbf49b71335943caa078b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527af5d86c737f375f8e51c8d064a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fe0ea3bcab9bed3d58ae4e4069cb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4374df94fb441cfdcd96f4501802f9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210061a9f88fd2a5902a33d6b914779d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c287b5d1d19765a30c91107deab4e1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2740607367a9246dbc1976dbeba05769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad190be875f4fd165b055891f3c6d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64099cf2eab37b8a6958595d94bab871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0084eb94976c45ed92b401fd712a1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef001e2c05642dded767fa6693836473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6b86c0886d946fa07bd5cbac363ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22641a9538a11359e4841aa73b01b1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f07415f737a2c403783d91772a53b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a9180b035d93299a64f1b898875377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c4af993eb5d8462bed9b3fab9cd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a43f5a8705b08b19cc6edf8ebd68579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c824ca239c5d21a28932f183ed3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1490b81964bec5e74f350c039033df381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5a70f884799e1ff734a5efcb9696b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07442ead0ea27a286addc6565aaf232083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01df618878dd1eadee929821a2b3d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83589d1871681ae3da82520081e37c1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f7fba50d0f10e2cbc150b8d6badf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a89caff68b635b3e1aa025d1f94787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9b5f27cdb43b4b199d86876f7e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc9d93708b627f13d92ed9fde52b8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c1d9f5e3420b5dfcc16069aaa8c5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6256034e1321dc55a54fa3e7955f2a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068a780cf8a25576f6a55517c2ffc7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78f99c6cfe29453b759df2a457d7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1704e11724c428750312d47ab6402ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444e5babfe0fa44a8a2238c7b08aaeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d75c32783c41596b1419f8bc4c33a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed5705d94f9f6fc4741a5d481c4de497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d8438fe1b682aa357dd76a06e30298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998f35fa4c0ed1ac9319d27b2b1433099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e9dbf8d4e3e8240932e2698a46ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010be090222cfba10c7e39e990e86a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4059139365d8ecb81e1d5d384f9773102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149a6edf771c3da4833c14fac85150103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2b41cc8486e2ae8615387abc93936104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532553cf3cfba74362f447bbcb625730105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e3693cf629dd6b7449a840bcc2a0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d973d83d4d914147f01eee3d4a359107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be33ed032116ce45e885128fb392795108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd154ecc4685558b1e922e96359c639109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d2ca1ffdf877c3adc0703599dd43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa95c33e5e72a71ae46c4f30f11a88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897099027424a71449cbf4333bf9081112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ffd69bfe8a665fcbaf2bfaa02decc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda9949714087d26490dcac403bf05e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4080f34f464cba75fd0b7ad44a401115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e917e22e8b9bf3761546b4307046116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa64d8cd279f092d14f5c68b7e4e0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e04ca4777388ce486705d2708da7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904331b383bc4708797d9c5725246dc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5cd2acf9d9e0868eb2d87a65f90f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a411eb98cd40d64088f433bfbcb507121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd162c6bf91c61a8b52b1bd562bda37f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964e757a73951a9cd681fb8b8ee05c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78b36115d2234214f2ef4db58aaf11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd2b18af1393f5019ac777a7600f31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a378fb72ca44a81ecfa30eb4225c8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f4f0ea238e954bb6d761fc7a6cbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf2f1b40ddceb4794e5775d5ed0221128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237c4cc3588b51382f3b90095fdca05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ef7e680bd17bd4203c6fb164bcb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce9cd67b5c85f2f6b3345bed6ec2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1fd37bb7e71e481b8c3ca2dd50257132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe06302889a11dbb5d1237d40853c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6da53c9a786213e28056ec757d0a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962f196e53ba0eb7ff2727c588cdbd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176be6ea720e83fdfbe45d7edb099bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b588c0a5a9b25b39462478c1dbf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bbc84be218b06d37398c4ecce180d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c502ff91baf1f8e030337dd4cad81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d647a3d086573d4425ab2526a22822140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b021780a84f914ed7de48e60c11ca70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966a9e999b5bcb9cf056709a64c61b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74468f804efab03c4cb02b8017ecfea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4170f29ed4583dac44d5ffcb70e2b05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57204aa4f9c919d6ff81cc4d85d9a832145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e345230e89b92dbf7e2a83109eb1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fcfe3e90efabf06558516539d3a05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c43e2431b12841eee9548449c6870a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecaca8ff36c9bc84b5d30e206f6d48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d96c39469c25aedd074652f14e816150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7199020e2c7cb415c47dfe764a2408151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cb1f3a4e47603dd00146402090954152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad2bae367f2381af2248dca15ba7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92470a0adcc5cc2b0a50f076f966b34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e5f951ba526188ded59f79c100bba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84810e6f401131afec8ff1ff72230f8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ed9150327e3c965a8a20b62547e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2712fd51071e4e91e147c2be662b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71479de927be1793be8195ac77a96892159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aac1f35df5e1ab89990741650d2295160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb772d02751b429bb44cd0de157689c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad345a3bc256ea8fd7a39229571596162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0679d9b06fe06e798fe0d4fd56b687e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e25b1f9a93f8cf39606d69e94ea7b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087434f5876466e084495195f1b51e9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41e6f4e0c138e3689ca3343f9b7c1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9c17bc9bd79708bedead1bf8753e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb49aedbf70233c35ff57e82b5543b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71231b204af4507843b0b563e6477d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b8d4183adb8726ebc74f210803ee3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de631a7dac997a0a6e6b3b6da368673a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d5bbb36efe2d46aa96b5976ca1d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da29f27bbe2517dfb0f88e1b258c53d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb79da4a563aac53f145382c47bf1cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595124ddffa384f2dbde7a59e2f731b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babe9f5c27f528241130d8a42e206a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3b414fc9be9259a378b969bc26d56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b635718a1d3fac7e42d0382fba7cb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f603895408b127e7428186b41848b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbda7119687862725155fea94379e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbf1372914f1dd69ae72afd0a2affb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf1039b9c10504c0ecfbd4cbeeefc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491624bb46a7bb2c6c5a0f2ee2e2bd3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c07decb0f3344ffc87567f6a4cf12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295db0aac08a1a243fff53bc301704f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78c1d49ecb3100bd46c12bd68fce53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64b92ee82b1718d95c197e708522c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82285c64ce1b11e02e06348f49ca6314188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ae7b88641f3f8f9ff8e3bb3cae60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ec8ed119652495ec08ca0bed0e6ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af26b16684d93ef8b70e3e3788483191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465211a44ea47e0e2284336553c6f00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d36dd059c42d655ed0b76ea5b61e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e5a80f14693d6551a9c8b39bd9a18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b47004fd9b368b4736e5ac472f28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807eb4cca093ba760c165d0461d7085196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb12164b6ac834919043d3110716c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9629b9aa7a6c7fe4a157b69b0cf54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fd559a12a3e82459f35685df458ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05176d60c66580b769867db301fe91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdddab4dc7d7ed7436abcc375438c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4592a98c3b5a76b9f4d082ea84f0e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb546561db6b997eea7998a7967d953203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f8e772ea13a44a0b8017c0062447204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f236def116658c3907fa8f4895046205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36a757a92c147304b49d63b6b8f10d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c0594fafc29abaffe34783c55d46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e606462a841d479a7b82c646f27cf19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac128c9562926c6fb24b58306eb2c6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226001686392bd44c68a8a086802faa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a23a4402eca9cb948ef3280d2890f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815d1e3e44fdbeab91f88afcf911ae7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebfdcef24ced87696e2c0625e09ccf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e4d955f80f19f4bafc9b742149aad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0429327c7533c6ff04df8773e5169215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297458f2fde8fda5eb40ad5e17a8f75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f937552975e934648a1ee662f82ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799983ad4221a24ccb1ff8543630c2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7cafbccaaa3d3cb49c603cfc87c1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6798528e32d60ea71f8a022064ae78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050475f5fca49922ddd6017f4ef8ed34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb6dd3bde59dca44ec781c9211b188222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617d02ef0942970c4fba09810f096da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635692d8aa6218a4d313b44e5d6f83d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a732f8a9912f6f3822f95763b4d792225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77163530b4e12acdb803978fa454393226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5b60e1f60895017deafdfa265224f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0711b5ae004def1e7c7a44789b511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b9664f01d63b0fa770c20a4de4a91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f5a41ffb7ce52a6b571ea44ead3fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964462926b4ac1e5e8c4301f3245a5dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad837eb056f8ffb9e891fdfa427416232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c873c8b074256ca600bd6ad6fcdc87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a80a908402b766460e8794b85a8617234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddb704912a3ae0aed44712f46457db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96f7d9e16178a50bec136f29620f30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbbd4558e648606c471c341ea743e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4b64b65b8ef0586bddf682818c3b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8413607d870b8a7e9ff69be80a94d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d04de8589060b054c96f2cb3508a39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa6c2732e17d69d90cb1024e3404d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bdb6f8e0e88f3d64ba4368f194930242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe88b210fa110d5cbb2753b7971a210243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e9847e667e536a2c0381d69ce3009244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc25cbf62f5279e2f9f12aa71168459245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98a13d0a9fe3cea81f01d3a0c79fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db5cbdf8b528016e872362025ed04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e722a0b814a1174dbf4d2687438d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444441e173e020b9f0f183f3b36140a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8674d7bf37e190b1e5befd4f5fe71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63209372f98c6ef8abad2fd01b9cd741251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3afba1230d1a4b650cf87f7996686252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097cfde079178e7796d404598e43fd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d669929662e5a2daf477b4db996bf3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd15541f0e41f10879c9d55e8144bb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e565052f2a16c0bd4a1d4c0112b98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd1d384f5b982f7f7a1c7b4547fff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8a48f0aeada2815fbea951f50169c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab2a9c72a813eacf921eb44545bb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f8d3acf1ae26f776dd4c426d4413260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76fc3bc1d4478b3a92a935dd345c73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fb6741698dceaad176d873b84bb08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ece2a6a6da34a35d42ab271e7c02e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a75e19f0dddb42fd4d82d6ec478b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b827c556db231de4cd28a9b5733e723265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ae07c0f27e6a8d133136fdcb858d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d693f00c55c00d33cc206f264e859c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dffa1e0c0f7d9247577e47c5a1e662268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175062aab0057e28d1f6aaf8542dd9bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e94be70b8e9284342e6e26f01b0c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f59a4d0c6d1a591c4165fcea63980271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969c1845caffc7303be64b95e2221b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60049595cc89fe5bd046b8b9692aab7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff748ee165eb17259791e848585376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de06a75a1e99607175f187b333af8ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa11d1fdbcfa70ba160d954abc0d67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1ede7b67ae0a9d0e688ea603c2591277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bb514d18b6219da426503970e2eca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134748d056b0dd5f125c135582da510279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76003f2894f209a4386a29f5437ebc15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b4f85e4d1e7e31a29255737b426f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9f72e73568fb202ab001295d992e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe380d0637bcfc1e16d315afff2996283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c8a31377e69c8116b1c017e02b24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a065e4c95d01373d795093ef369cac9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848de3b7d176711b462436c4d56498c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1f921e8dea4d7e1bc523c0228616b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac548877a2165a0cc3b81ef07eced80a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866c7ed69d16336b7c62cc08f80b409289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c21a1ff4ce55a30578657cbdd480290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf21cedb26878cf35dccb3c54a46be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7a3caf30620a1ec963a2444257b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c9e3c960fccda1a2c9a4219b577af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bd096f17e122fa4677319862bf0e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f71c565f379d5c25cfba208375ec86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdad38689209c1e1af5bb6a332f7cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51603c31de4117628bfc387da98d1ea3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8c36154cd63df8622071d812c2e1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef339c2f2425a0de828cf2052c4af2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97348676a78d899b3c7bf7c00fc22ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038b499f3b331e2824da6e0f01a398d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae543311562cf8b8fd41175fc00f56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e544df9bc659621e829f3a7df2d2cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2729a1b2c9e190067cb50772a83eed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326fa72cba96cf3732bcb455468db34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554afc1d4344b9cada674071ddef1f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbd62b8553c97acdcf9909f1552c62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996500e53b478f36eea1d689b1d16c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b0241c4de7c3a06143ace6d2087a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df1cf2d7f3c2b84d2de77dfdc57580310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c8e7427bb3e2dbb4393c42ae18ea2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad007b91651921fc5a4d073ec6457312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236f61b8c2516a04795c03c0d045895313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efda7d9a2e4b77b3ce0063512dcf69c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcc8879e243d95a3d61e8e4663194b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19504d7871762fa0d88a13292813514d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1b9657d864b8ba02fe7d9cdfe66ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b39f96bd29d6abac6459bfb135f852318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cc97fbcaf4b75e1f1a7feb35633d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793e5e1d8d4893e589db7942c59abc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6e860c38ef2071f5e5231b8402c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66cf07e9d55d499b0df0d59b23e6fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000582e4e2a5aa8464767451169f2c3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b43c462318e1a54039ce5c1dd2de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe130a2d8bf5205a7323b3d888b5b67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776cd72bc5185bbc73ee47607f60ff5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1b5f10fa9848ebbe804f37ac3a182327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1065de9ac03bbba2d4c9e2b9428d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cdb32ac71780f6d6360fcd6eb8ca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a629db79e220a69d1dc11fc2713cf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76801873840cdf832eaaab9e9bb1917b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15846895b47ed4ef0afdfa3fdf53bc2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9704ed8c866ed34ba55fbd2bfe5b868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565eeec819b5b13994908c6f29f56d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13a6ef20c9a6943bdce5863cc5034b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297893f11a4361b4d066db82fffa99d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95249df998c4adfa2d617425dfdb0368337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf01d1b96ad030ed34e1d03011a53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab10c25a5eb9509ad5d183562f21f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0cdb4a377cf52dd65b59b6a03691b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a04b4f776e75e6dc1d6f9f0635c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec58de951ad709d873b9261127783db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e5c2d3a4838e1ee89453ecc65b52a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10416b6f7dc334ec79dd90a7903cd84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1625adf6adfc8c5a0464d24f069ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29888089d7d5cba60ef2c9648a6f17bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113142e89303916aba20ea00cb371252347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8575c3d06e25f307ddb99ea2578b4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a36f6bb9ed453ba2bf7ac14ea3166349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728ed638f51381474a95cffdb763eeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9122c0bc412e91d0152a7fd73c854351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bca0f5832da756c79defa65cb3a18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8246b6eba7551349492e097d28a601f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbea852832c1f05daf654d33d3d3b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19642bba8064b60e017afddeb55b18dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0025d01bd373be8d1f665b68cf18c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036986c58365e09045e34136fb9ccc7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d42de8bac5aeee15d10fcf98129e81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f6eee882836d954846f235f8244e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6bff5dc8a4385292ca428d06034cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc2615a2bfe7b90b96003e2e759532361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458180a79b48e3b9926ceea5324bd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612997f138ddb2c6fa7359b08b925b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166576fc39efe38281d18789eb39a09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff484908d271c9e78e791c9ab304308365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c93fc34da17d90f04851364438a751366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611352bedcb9feae4724f5cad1f6c69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bbad9cba74121361abe0932a0dc9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2cc8d9f214b1028be3ce0c33191fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c366e6bd3095582be77e3271cce9b73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0b477518b79e11dbecf9a3a9b29f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413774172247781bb5c3aa741f5d500d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79289e41bbc5ee859fa80bface05ed85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8e2cb1abb2cf6f6629505c29411a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4312d1693e4c21791a72f01071f57c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b497239ead4fbb52e12512909b50f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecb46c86ff453c3592496a20633cf3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff8e235f90e59979b51f93133f0259378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286dbd7c42b447c19409c37bd653365379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b8754ee23ec32394d9d9d7842696a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85eabce2a8e9614cb672774349ef1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f409185eb0525577707fb721b99ec0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2ed2b4a179415318035cf4ae3044c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae855f5b70ad3677c8601f976f1f114e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8942cf633d01df894ec53caecacbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c786b84e6d49271f8b901ebe55cba92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b28568785646cfcaa2b8f7157875d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91b0964e33a89b163a1fa0b809f4ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d466deb8c2068949d37b3ccaa112d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700a02475e4f738ecac562321fa2063390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be6ec8b291bf48813ad7b8fc1b2e6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df791e08bedecc0dd6b9245651b90d07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8036b387312793ab8407fb853b24df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033012380ed0274b9a7051bc08e31f16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91dc34fadf08bd550f22ba3cad1485395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc89cb3cfc911c2b4b4352bfc345f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972558ea026b3164a48f019b4d6f5114397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bddcfe43d66dd358118246d809d3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d8841d3a36f1bcc8ad12c1819ccc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807683620386b18b76a4bdc0142a0b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a214f9583d1f9f596589e1c0fb78281401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806d03528419d32ae0fe796a2590a0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb0c5489b6145d66a447afdde895a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f443a58f4a4f5b3ed71d55e7e7913404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31465b3aa487a5d6171cde4a91cfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217143bed5a455fd87d0061b4bc4e087406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784da7699b258abd8b035f9c1a5a8f83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dab17f81478d1bbb400fcfc618496408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84aa1f65e42cb29856e1332efe80e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43248f24b29924066a768f66266accad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936d2e122d505be427771e75f8bba50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec4e8b88d0ab6cbbca930d81c46e84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec30ba241fd078b06cb904087f4fc78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafca534772244e5a199f3afe4ee6e9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dea13fd88e62a8d4c2d08c4a8df1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef23e79f075f41dcf4a84c2bc792184416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d973cca02e197f4c356a25a5a2d8bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e9cc2b1d138ef672e49b081351b7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dae7e9703528380a2052cd15d3c31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d318e1044ff586ce2314de1f743c5cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51f9c9656372c8acaf64c50bfee498421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414032f6609652889e7f640ca9ff0782422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aec910a91e407e9e5a08ff827cc6c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c3ede69fd7f3e7a99366dadac3250424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60a9851edeeab75cd728eaa79e4dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6be89db3f861b688c45551094346b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abf1a9b3e5a696791404a00f02ed42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3467f26d8be2e163ec6a7e0e9884475428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf0722699d204551930726ca01c8cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34423e8f4aaa85b0ee0b96cba8b08749430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607e0ca72deb9bf0202fbb31d5da26e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d72cd3db5d9b5a360ad1cd855f9eb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e50c0917a8ae0c6fb59742b9980ed7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c10fbbb8ee69e8cd75add8a9e34e83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187c3ddf8f2cc802fe67f22a682842435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060df825dbe614dc40d3523feea5da4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf68ffc93736f80345692c7b3cc15e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e0a46071ab45a4d64ac8a2c39f793438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd79156c7f43c1de6f02f9a110ae52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88c9fb66d2c81887be69aecbdd0467440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199230e990b4dbfe871dcd3c8467fe2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18adea7b0b620bfffe374bc4196c0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c116789dab2d692104216264c71b62b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72910bd93f21c6da1d12cdbe6599e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc3055b3a5ff72564b74c76d49fbef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557871cad7c022c2e264d7f98dfb548446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adf93eccbada425b01155024f8144e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ebb144b5df65e762d529a47c84e6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d3ca539bc7d621b309f338c39e0e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f69e6288a5a4e4a81a2bea851dff1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd460e7e5b7fd02ce98fa3a7a92847451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bea1768751d1ea79b599aa8bcf924452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d96034d243400754b45496ef75a5ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15094bedee07fc7c22678eb11ca79d38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100122eb7eb45ffc080c026701a158455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e63d9db989210f51a52e32c56cb3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed2457c7e1155874f5f9a8b428d1ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2199a026f8087f194c7833929f177d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c220c5905674b60c650c386c40de28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2fc32cf83526d0341daad0b2c03cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a79e816d43668a43ffdd4e21570f5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c2374c472b709202575a2708f96e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e44543743ae9980945fbacf20a1030463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267ce5da42fa191ac2e20a558298f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fccd88d7e8f35a8a0b8e052a22e470465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791e1d660ce6c474283e04a725557ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6852d6c215bac5816d62362a374bf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a1ed92886745fbb475c267731b05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2dca5a8fe6be04568f8c22c328d54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c795194461523f640b1261fd73637470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c79600a5e90d7602cd459d7ebb91d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcba6fade6bede8e892f2ce8250f3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6de8ea0d47dcccfaef8f5abaf41c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d28f86e22507cdd89c7c1bfc30c51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c308e5f40efd716da77d696a32d7aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae8ae785a829e08c9ab875b4d6314a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462abc63bdd2245c7759a6e2fdec91fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae381a7a861167cdd81aacf0571d79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0e6bdd96bc44b529f7aa5ba70bd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c77e541d563fa336bade4f86d3751480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e4ddbeb2494f28870e12008f6022a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494fe6805d295df52d4d928cb8f275482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9a22a157261a5fa12c1e7d0384bd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d8a69c30731feef9b1847a9e40357484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6c90759e3971ac12c63ba37c37992485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8a40fddbce23128323224c8048db1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c062c1fe8643a0bfe82503dce98e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404a497bc20ac607111cf3099b7066488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416145fc0aca22af1408ff3ea158704489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a4103a74554dcadd2b39a0acd2be5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ec174e78dddfb2d0eef44a1ad275491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3fe9f861877d69cf0ab8290291c0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c7c6e5016d33bafce28b66195fe40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109de039d5efd7d297a18cda470967e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd22f79854f4bb96015bc2fb583a57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10c9c24cc3bfffe7a73fc96bcea64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d769f349da41688cf2b5cab49218d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38332b1d4c67562987038a343489086a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca4401d936e1e9c00b4ce728c6666499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4da62b31f2d82fcaa08f4527935641500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7565064baf122ab04d6b6830ac840501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a58cf9e9bc481fbb7e64854fe6d1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201dcf415a9e2a7de20f5eb366b329d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad81690161ea02d8f86f914e9f76b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0796a4d31ffbe410032af5f66448c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e7e4ec8ff56acbe95ddeced856f3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229fb3f90eb7e0076a95803f3599230507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77583a5680e41e4d2ecf8daf98fc4bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bec6c7b2d61287704045a4809386c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a0014c8fae861d3c8bd8130af5e25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a849205f8bb2da3dce61f28da6509d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae7ed64cffa4e94e5aa42b865a978c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a5bc1d463504f2b2ac707e278789513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1f3f9968abb8d2d381e25f461dbc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c549b05f51128799e3f71e1acb9b03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb11af4fcf27e80df7906a333b7e8ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808f56dd1cb6f462387ae5f32882339517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dced9a73dc222dfb29cb483a93db505518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ff28d4551a90eb80936c189de929519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8510ea17887811fe5aa4790f7bdc45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3f9f4b749ecd2d65fb33103b2448521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f41b77e075fcde6bb13fa3dd6f4f8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5c2020cb72a08bb7cbd48c734831a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94e52d2f14a8ec21058799d4cc2d7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aeea7bfe0c6426b4af164b0e08d0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3dd3e18ce7d3848da4c059437cc14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45937976a74d8914fd177d07afcac1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d0a0f7746c597fbdbfc74d712bdfc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1cd7d0fd68604b840a2f72b0816fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e80c1fa7cfc4f736fae1d0dddd1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec55b583a0d815b6bde4fada5c14050531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba503681bf222ae647b8060369a21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954965ee57c456c1b4c9336cd4c17522533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56689c7a16f0e4e5898ba1ce7d469f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab353c2747664293a1ffff735a08250535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42090f1764e50ab09466cafed1ed4f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6db82743a7854ca4d8fbcf056290ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade0ff03c36db7e0953c0aa9b67bf63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33b86bd32eba67560255f706d6b22f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ed094b7f8ca53ee90c953e0314b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432191e43a6f4796507c77d43bbdc28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cff92f3aa788f52f071a1e799cf9d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47393b28379d58f5a35e8b97b36f0943543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92c8220c6ec04132c8b577793c561a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a092a93d99a67196fbcf2fb0ea81c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a05337d87ebe567d5368bcdc395926546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f5afe7adaf78741c5905bfd1cfcb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af189c74ffeef2cf697dfe3e13dd356d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3567d19899ebd70d2c5ecb66ed063549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0eac40850a40d74f34eb32e3027be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf14a5b6f277630c5227af871ae200551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed6b88ce9bf3af26319ca2214c39d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fed563f5372efa35db737c5b29d9f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b93e036d5b0099aa05bcfd08e22200554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6f6fd01be3dc41c75a486c4a044e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51953e3d5dbace9fa617d789ea21fbcc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54bdd77dcadaba190421e0027f54d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7547d49b04b9bf7622216638e9e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7225bf797932033d6748230d8c3869559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ca59cdfeec748f66e85170d4beb4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f826b95d12d8f99dd11c106962058561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490352cb21dd2f8188521f5b30e34533562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc69db214e412d3079bf92296436d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df425ac7e026aab70c70582c1cd1c244564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753801b09fbf1244b2f76adf5971520f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef8bc87daff8e1e0b24b8d6e60f926566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b4401cf95fd5be75968ce6f13457567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0f5056118f8b5c90f522160d18465568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848260801ba2457c82bd5010cd7fcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a46c032b9b787b1226d08b4d1061570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647d07e11e89f3886cfd67e6d48e22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5699bc765a052fa15ca7445716dbe1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4520f5878523bb58cc06be6721b5722573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbcc9e263f2783d7f3badf394b2d24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ab772edeb68db181ab3255e595961575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f59b0f3a4611677146fdd0c4c6f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54096bae54c39ee52ebc2258f6350fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e663a4899644208a2b59f7e6634d04f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec0e3b942d7773e5d82f019cf6662579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e84d30c7afa58628767c8f627434e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4bb00867d1791e51d909749bda533581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24437a3cebbb8dcd1e7a3e05ac8271f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa7e0281dae9e48c91297c4874578583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ba09342731ccfeefcf7e03c5fe7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057190b806c691c46e4b754d9ad9766e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9f8b5ac204d9b4a0afa4b4713556586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4603fa82286e5653f3d821c42ef12c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840779220f19746fa5ff26eefe770e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceadbed049f6fca68382e9f2947df1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13042b6541669b72a741641b52f61a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2253a1e1bd3494df283748f5eeb226591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c164f273a4c5a6eeb65b1764022ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddee6e6a0f7d7bbf115f7552f13e37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4dedbab33115bb25a7cd4fdfea620594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c1274b8e74bc84bf764caac06bae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded544379be7d82f6ae7cd46a0ccc450596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2672363a9dc06e60a2ec534fbf4a1c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec2f25c3367ea13d932c33251dfe8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfa2cae4559bd96668f1e258776d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335d1dde8c392f43ef5554989aa7a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15145a5fff7b93413ba287f10b8973601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b4eef9a4ff98e5c16a6a41ec22b46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efeb07570e0dc04d050a2a9b8f8e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e659679a0f4639fe0359ad705ebcd2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a259841342facf5ece7f842ec60b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10483f73a8e76c4a6f5dfb3cc4e81553606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2944d130756193108f24b0bd7fd3695607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c84a52b0445e1990bc2419f4c9dc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a878197f67280d142b9dd1337236609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d756e0e94d2af158e2ec7ab2956850610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df48728ddd40957ea819947b7de5a4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdc8d7d31a239eabf1584f0f8d6454612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f509d5069f8a2b938681e0e8477e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d92c2aee6f12b619e88eda9157bc2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43173267a2f4ed75201d101ac6f42b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1017fdbe96e856277102d09215f3f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131384e67f312e4ed46a09dcd160e65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff06da39128006ea297e0bcb0d1abf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa61dbabe17ba40c3ad6d93f70cec84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8f37f2f43fc57e400caa78e47d60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95ebf9f78fae6b3c0185826253d1f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e9badec6b209f3059cf58839a0cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1911a82fec699528654f89f43ab1e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e587106c29405909d263168a81fd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d50b7a79d90d3b64fe22a2d017fd24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d4046c5a15858df4cf05263863ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0c6e5e19f9d5cd64d7a07cfe008c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f22a1c2d9ce9b43f73bac138d63de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c7e821491c17d813289142250b958629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a711d920915efa767fddc535651c069630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfed46e889ec1cb89751fa13c705aac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21de5748d027ed8b311af581b712017632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc9b780975886df2ada6f63ef16ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bf485813cddd312c0349fa773b765634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4e1883d677797723d7554d15a5fac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15dd80363d2f0563b34d299c9da4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c7c92b3bda40877ad2cd4f665d352637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0d9ef6a67393494f53da940a3622638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a12c405ede6446b7fc08d3ed70c88c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b0e183fd58dcdbaa55d9def3a0b71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c64aa327f968a392f1b21bde0f36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb86c52b2e834e82f488c7698dc38e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f1eef6fe578d63fef243fa7e37c42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af288e94f8b50c87b78b1638d019cf0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5488e0d75ed0bb56c955265936012f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361ad6816ee4673c39acfbb2199a56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8bf57bc37ccbce89655641209bcb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cac08a2848f4ed6670ced95884ecbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d552ea209e83e29001e9fb81f2e7da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ec14f3dcbb3ace7a31dbe07a05fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2325f657b3881e4b8b4e856988f7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ae1086dd1708498b8cac452c93f4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf48fa3014a54c05c7c79124ba0c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f87b50bc729627f4a1cc95e9a31f62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5991e5a975ada8f77d1f4e8475e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ff3066c6d8705db068cdc9d168739656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb1a27f2cb1b5980a97ead5244df8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14c6211d9a4a418978e3aa3ee95c9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fca223f3a2e2f235735642664b4cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac6e76279211ecd271c7e61a57ed2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06675f2fea85430c067a43275d715860661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d71c7c91da9cd22095d0a84e7b74b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca119cb0dc9fcb0850cbabafad43b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f48ca0e5c043582a9aaaf9a554bcdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9db1ef13cd5ebf87d00accfd68db3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5490be306b873af7f981d4825dfd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2fa8cba86b54da82be749b986351e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b15f176813906a77d7357c0ee7cac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589fcf3add8cdea58da5dd3f3ea51d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63667998c532ecc745a8bcfbcff2a5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de779612765bfae6d8840a7041ba652671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eabab9118507cb7227aa191f66fa29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4235885982f491b1ac3ca05505e8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678a893d5ad29718c7ecd9794aec654674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fce480669741d10595e6e7230ed117675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da753fa8f508a8b394732559cfaf51eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed8b07eb7b09a0ed47e24c2c8df77a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b8b37b35ebe75131547d8e3be35d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b18d3bc280b372130d62311acf83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d6ee87aa54a0dfea2bda5bd34a5d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56020c0e2be53aa61cc4de29e790aea6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159cc88684d7d615c6e9a1cfc08fce9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af167b99e9fcaf90cd266459c481ec25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d467560e4342803902f92cb4a9bfd80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c621c7043a8150dd796dab92ed5dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159716e30968b9e2fc04eaf2366180e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07561734f9f409ae3f4bbad8e4a4e802687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9384b474077205734cf48bf2dd0315688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26868727617c88d65848cbcd2e483753689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504aebe74c31c276618378a9cdf0f18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad10fb3cbff34ffe2eacd7d9d397f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a5e930b5a9adbadb0bc987a901e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e85a6105b216f1faac774f1de509f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba93a5643abbdd81d9a7d12cdcdd5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f1d4c54540d98b2494113ff1d5197695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc8b36446707b3d62ddc6127bdfa8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb004f80e07c8bcc6c5535037351cbb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e665e4937abc7f5155964d15912226698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd73398248b126637fb49f0689087699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07332dafa69e50b7007ed8e497aaec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dd0b12ce04730ca6a4c79658eb2df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773e598ff7f4435337ace03a4c9abd3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97edf997b7daea0fbc503687b9876ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bebb7f6123bfa095bcb2190a20fe5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961a2e3660a335edb858b63cacacc2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a2d49844b0bb5cf427a70033206a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f86e23952e68aa6636362b40daef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875637b606a29742d43692ed5a10be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bc7132413ec69bb531cf982ec2619709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176f7f32427e0dca0e9a5fc5daa8523710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675fed342639b0d92cfab2c8f740044711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca1aa4593f6036eef179c49aa21fa1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e215e1376277e29c70a060d5d2a716e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a39978e23257c96b20ff9cf40e754f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb103191521bde9e403d9cccc97e1ee5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f17fe1a63e395987ad19f31c705b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63135a8d6ca6e1863de8e25426e34fa7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1081514f54a2160e14aa2d58a7e71a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb63504a0a677b67f68c122d5f4b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824187398a5cf4479479acf87a313ecd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240714bee419b2e906abb434656644c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46054916a2ad2286710cdeae3f00c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9fb3d19a9604ebf66d4633aeea87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca841d2abe82684ccbe578d9c37d24a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91e6d44c482ebf64283418a920efff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8e567e70996e59fe30ba423861e10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69676e978372cd1bebbc0953e4e2604f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29431e94a504a9cdf8d2093566c0ca9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2a97e2d10575ad4dfa12321ecd863729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2c28f6113704c0bbf576305832cad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8501d811c9e2c2873273b0161a536c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a1aa035418e66fa42b486d13ad02f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5080a3b97b4a1cd93576d216cf3b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8bd6dc338035e9e8cbd1789bedf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae9ccb17389ab59b61a7e3e8b59498735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ccce244a8033e223a08b0e6c0880736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb19b231ade93e71c13130ab0915e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583388d8ab45582a9af765843c35440738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faa47dade4ef6e6eda2ba3ea26692e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e64035acd528220d6df0d710402efc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a5765cf6b60dfd7df602df0830ef2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa08ef4120ffd6716ec1f19594ac13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea89c28bc865586388e842782ec78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb207ab0591c5164a391e242832e5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea83585d6a29925e6d03ea12aa9c9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571cc31bb994b1b82a8679858ca44fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e08c262cc266326ebe37cc02627f4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2625b1b5632e94fe16cf5fd2a64c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b88781ada96cd6002229873f7fc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d1f2f62655c98befe5ac15a352d9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582297923bfda2d9950306d12a491141751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb11ab67027f6876bd78ec44c52616b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541d48de9cdda8274a0ba5ba6b2c2b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfb3182d1c6e76334f950f0ccf613a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05ca9c639d0d8c2731b87e38f28136755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f9b162c5b7b5ec30485eb80203054756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6acbf0a177365042ab69c92281436757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9f29e204fad653412dab7191c2cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f623aeeace0b64031b5af3d2520a006759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777965adf1d257c8b10a353a279326c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee5bc3833916218d2a96e88d820237761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252226aa535962221f17eed5b182708762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bd6aaf772833e9f7fb193d92a487f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b972054f98177c90a9689f222c94e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e832f236f1dc425c715787cf4054765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eec7615bdf255f774635d3bd77715766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8051c644e04d6880d0eb53e68390526767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5875,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6115,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12350,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13225,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24410,1701 +24146,1701 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26795,1790 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1738 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28845,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J415"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29571,9706 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13866</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.45</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13878</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13877</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>611</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.19</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13885</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>8.18</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13895</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.7</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13896</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.26</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13902</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.56</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13906</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.61</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13908</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>13.18</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13909</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>4.02</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13910</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>9.050000000000001</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13903</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>12.61</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13923</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.99</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13927</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>645</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.12</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13930</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.28</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13933</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.55</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13934</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>645</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>9.789999999999999</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13936</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>3.32</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13937</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>2.16</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13941</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.41</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13942</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>1.93</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13950</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.84</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13954</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>10.88</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13962</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>17.44</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13963</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>1.49</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13972</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>8.41</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13978</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>6.24</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13980</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>11.76</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13985</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.81</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13989</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>4.47</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13990</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.44</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13992</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>7.17</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13993</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.34</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13996</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13997</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>9.140000000000001</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13998</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>10.48</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13999</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.59</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22003</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.89</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22005</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.65</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22006</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.56</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22007</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.11</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22012</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>645</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>10.4</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22020</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>8.32</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22021</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.61</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22031</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.82</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22033</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.25</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22034</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22035</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.22</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22038</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22041</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>13.17</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22043</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.45</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22044</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>3.64</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22045</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>4.57</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22046</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>474</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22055</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>5.6</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22065</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.9</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22066</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22067</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>7.06</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22068</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>6.03</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22071</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.89</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22072</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>8.890000000000001</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22073</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>13.12</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22070</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22075</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.32</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22074</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>15.45</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22079</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>5.69</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>841</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>842</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>843</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>842</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>844</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>845</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>846</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>841</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>847</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>847</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22084</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>11.86</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>841</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="F287" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G287" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I287" s="0">
+        <v>11.82</v>
+      </c>
+      <c r="J287" s="0" t="s">
         <v>859</v>
-      </c>
-[...10 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22088</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>2.59</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22090</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22091</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>7.28</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22094</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>9.25</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22098</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>3.94</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22099</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22100</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22095</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>8.960000000000001</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22097</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>7.71</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22101</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.67</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22110</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>6.7</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22119</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.45</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22121</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>5.21</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22124</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>7.22</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22122</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>3.68</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22123</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
-      <c r="F304" s="0"/>
+      <c r="F304" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>4.61</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22129</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>14.83</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22130</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>15.08</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22131</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>11.82</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22132</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>8.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22133</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.3</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22134</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>9.039999999999999</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22136</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.35</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22137</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>11.36</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22138</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.82</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22144</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.94</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22145</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>7.06</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22152</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>25.67</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22153</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>9.51</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22155</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>9.75</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22156</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>12.12</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22158</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>5.81</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22165</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.23</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22166</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>964</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>5.6</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22167</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.26</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22168</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.98</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12896</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>3.75</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12906</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>12945</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.31</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>12970</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>4.95</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17049</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18018</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>17.23</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>25713</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>6.17</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18167</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18161</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>65.88</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18221</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18226</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.87</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17100</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>5.89</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17109</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>6.75</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17247</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>11.29</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17533</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17590</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>8.619999999999999</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17605</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>645</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17606</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>645</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>40.47</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17629</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>2.96</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18255</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>15.13</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18270</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>45.75</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18305</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>14.02</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12930</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>23.92</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18245</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>38.56</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17291</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>25.06</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17335</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>56.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17377</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>20.82</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17381</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>22.05</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17382</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>24.64</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17490</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17491</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>25.02</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17526</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.6</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17505</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.16</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17506</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>37.59</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17627</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.68</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18326</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>58.62</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12384</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>26.28</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12500</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>18.46</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12553</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
-[...1 lines deleted...]
-      <c r="F368" s="0"/>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.73</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12621</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12705</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>5.22</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12826</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.66</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12831</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.16</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12832</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>3.92</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
+      <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17007</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>1.98</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17011</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.69</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17988</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.36</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18014</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.83</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18017</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
-[...1 lines deleted...]
-      <c r="F378" s="0"/>
+        <v>1128</v>
+      </c>
+      <c r="F378" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.49</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18057</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>19.98</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18061</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>4.77</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18102</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>29.59</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18164</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>33.8</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18194</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>11.26</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17250</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.65</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17251</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>47.29</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...722 lines deleted...]
-        <v>1241</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>