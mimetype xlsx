--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8acb19eed9b6add890dbc509fb7381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4c4fb9977978e3286f7c0b5abae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da562f1be1e0f0f33beab450f62e8ac13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ef163723d48ddc5acf791c9dbd634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198aa0e35562624f8547f912691f9a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e00b72db5646136ae26e79ca705066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d92a382567dae563fc2d0e45dee04e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8230876e6b376a2e4b588a12c46ba628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12769d74b3d7a4f53f3b89ddc7e7f509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dd89ac63bf07e8b482766ac9ded2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a578c070846c3840cc38588f942ecc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462b7f140640bb1805ed197049b12a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd71c9827a19f3424d7bc24a450ee313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de320bced5ee7d118efd06e2c3cb41714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cead0e56f83c6b381a2698bc57e1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fff63420ec910b18f194fd7c4ffa4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90c8ec68fc602b834c3671e05255f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b84e79ef2cc382cbd216a196adab518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a066fdf5d1c8b5bc579cd33c17fe5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b0e41c598ea52bee040ac698f7e7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d27f7478b94b1fc72994cc19c896f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe8afedfc892c56dcf0ffc0da9bfc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c87f6dc9d3e10277f04a473bbbed523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b09001df38f25c39d554541387ea124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e40d9dadceea960a51bc8200a12ebc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8259758ec99da6eee1b74cfb2135cd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76584c0aa98e0713bbce5d447c81b54227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8569fdbd7afc7fbb3748d369a42ecd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c3442162d9ab4dea98fd1d1a872ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed3d9cb5a94af5ac3d84a67a4e5bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b5050e8720a25b33d1bc99e2c7e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43272fb86b12280adaada42589d4f0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273804542ec731b147809d9b99241d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ccbb6f8d919b6b1575e15b51053fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c147c469abc70467ee61857bd8e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a426e9bbeb5cff4accffd771bcef6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a870d1b9fe7aa962823a8134fc0d0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d5abd2241b2d85d663fc6e956249638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfef4da9d73114f556239441fd3f5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2a6bfb15d0b54137ef075c82553af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3304013eb72fa426e3fcaf92e6805d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5bb217629fc7df498b159304b60ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be711afe3554b40f4e7a68a4450525df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a180cfcac39fa57c53431960c6b7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e19295cd86ea9ca7fb5372da46d64345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c9af1e9c6bb3d3ba9aa135e6b14746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c6baf2329b40ce4b5828e5238e94c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2004709d3a204d268a08d8101401f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3feaa0cea7ed6bb934512713de5cee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49350a76a7ae6a320acc7c0fad773850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8fbf63052a0f2308b17f6a945b41e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc92c747f1b2af04f09e49b02b7dde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b731e3897931fd5604de1d5a07a5e4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb3d6d51863acf4719f280c067eaa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5fba328f638677b493b267961a96255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55ae7008e9b9d8a954947c41fc714456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a04519b0e0eca996c990bdfb38fbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5750ab2b415d414087deadb932515b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07704d989e309b6c413f44132bd197af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c775eadf2bc84411dc3e13754ac2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533ee514e99942cc41a2310ec94621061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585ef14947375fda33309611a9152762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb82c24b0a8ebf2939198da173e4edb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6858b738b69b636d9f0e65dec772964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b40d4c32e5b20bc73d5a71c4b557465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2147e9d71a5835c38b1e8e4cb28766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae787ac526bf1675ce442d30770e3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361abfc0f5acb55bd6ab82221fba46568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b3079a7822cc6ca0c055b1d2baf0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e664d64e885c8923921cab521e7f0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14dd83150596745a2ac0970e1a834171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92955be787a7c80ff782b4d505462272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364379dd7224f61f9254ca2e7c02c9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5618df5a8e1514240f4b11c3f8542b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d134d174ad6b0a622adb70c2284a23975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e5b4260ed0ae5023fbe7f6054cab176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5467164daf7892a021dfb29d7ac7c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e499ec1b300762a7b8d499ca524d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aafb80220663d3bed18864ccb9f94279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dbbe86688f600ea07d85b576e5f2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36b7ef76eca5d87b6e1e83c28f047581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c872daaf8e1ab8e7986dfce291265c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319f5c1a573d41824d9e05675fdbb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297ff77942488b8419b1c636de2fb9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42ae38638cbde6b532550ccaa061b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252ec5d0b7690c2b7132199ac9783486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d900f8b9e359a6cbfc415ca515a5be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454b5822a2a4b21868a0fcffcbbacd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc87deec055cf9d5607092c18deb4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bf525f59fbf55119c56724f2874ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbc92c1acb1f4db790e162a81865c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7407752e0e2edd66c9543796aa690e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6b537534eccabe424004e343f6f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497782c6e5471fc35c302ceaea5aaa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503187c96e6c09dbecb6a8416e55fd1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ed8a36d4690422d59dc9bc567e6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d9e5a84f01b4156554f3c18359dd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc2619ae72b0033352b064734465b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa841bada1b124b4d250e79b14b5341e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ee9998431a45e4cb795266e86156c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e9b0cf1c57db047959955aa6e8c19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cedb828eaf8bf3c83c47ac2668155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e721e7053ecd7716fc07090e492e49c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2979c846303bcbea27fd385de180d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab32ab54f04179c6137a3d42e15e18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda0e5e3465f280afd72751004a285f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b48e452c0631b6ac979fb4e9e0eda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e98436fa22f580ca9b8e66909be40d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4e86af613b9ca3970e4929286091d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f30ca76648fd3bc53392a89a87f3d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba6314e95418576c9aca7dc9a3493111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02d5902beba5d1e40016529ab95580112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ca8b6233d5d9e29395c478b516052113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d68ecb68c8447fa94a0749d16ee07c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514517b3c9a710f36863a8953f45ad6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9f07fcbe7d0af220f595763a95a10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05060bf5f286fe1b1a4096c0c5adebd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864196894fadc51ae4179e9f4460e867118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c6bdbf3fb2ab9bc11546fcf2bd54d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508eb3ea5269903083bbd735d3eb7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1185a1b3e904899e9e11ce7d819e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df8d16246f9afde7292a00b56a6f97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975629383f11a7d9f05d496153c77dee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5be88bf01427d57b3eed76e8a40b28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dab1dfc5e43d3c35a5ab370d62bee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edd7818810b150006eb1bc287d609a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b3fe1f82d71713b6c0e39d755008127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8881593a6a6927bc45a4dae8dd4f63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb82b5ae87f2902a8d9e181c3e584e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65439b5e4f4df077c9755dd5e8eb59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f272239acece32ff147b37705e994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71e1f47aafd8a67b6a68ae75a8634b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a42a7eab8938cb798cfa660847ae0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152479ae6ff791c3c6386e338a85bf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ab0a27d8f24f4c966c7b057d3f44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c22056312a9aef22745ff0142774b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432da92eb7f75204c1d6992de97c0bfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530add4e48d42f4997081d4e2d707f45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b59c717ea4a6502f6a5e8fed95a88a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d41cedc9149250c20e498aee406d77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24bec5fab3627066954646cb4cbfb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f966eb57e5cfcb272aee0ac67dcb8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78618a08a52ec29b8f93596c6f52e299143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a86351a19a7dd1c81461676b29380144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264cd93fd7e9235b3b3682ef459a6c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6d77b169c97d58b60068c3f4f3072146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d977fe63923cf0dec1c1fbea2409c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a330462e140c62ff6cd4d44bebb071f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13071dc86f39c50c5ff1a343921ad310149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f464a69ca50fc3c6d77b6fb31cb2657150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50afa634f674e7efd71fe482c36244151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce8843379779c8b7d62d83c60a5a61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88718e4f5381d39dcf112410fc6dff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94e517888904d71ff4ba999efa0e5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e8f6ce6c87754f1224477d51b3cb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0482b88779003f9a8a1ce594ff01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51f2f13a35c3e619d8c9f9da3ac98e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f7a1770b681bfc4e691d4cf45168158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec05c1d8f683385345492350a3fc44e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d26031f078b19ea37686bf60f1866f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb11a1b6a7d411b81c44d2a4a8b6d3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb95c132309e4e7211a9fdf0001c90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813454c40e49df8eb2afc92a1c50fb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378cc047f0b915772174610d9c6de94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d0f10ce2b663a89c4fed7999f757165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65475e5605a3b4291742152c52dc9870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35346e63d0238efd6f23f3ac7a5efb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932a193833cebf4c5be2a4e8de97344168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f844bd6cf228e8f5c214ab8398a8dac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4394818c3399357afb7e8d36ac0960170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2693f1623db21b4374e137645f63c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2695bd87626f296adf5c978ee30535172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59685728f27675524d2f768da2dfbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419cc9c1419e17a4f7530c9551bb677174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203b3500c42bb291299bbe56bccde0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc087a364481099f96517073cd9eb6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9101be3267e736de3b752b6ac15162177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c8068bcdd11908c85dcf3e4de87f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7284f933818017ae248b0531e71b081179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094bbb949dd86af241b84160823ab43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12202a50aec9fd7e35be67df64db0cb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5b5e9f7f842d1c76432f28112064b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d84d995aa5553ba18fd10a4fcec736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a4034a27d1cd1295daf05d20a6c4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f69a34ec027ec03e2844f6b622a2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10cf9413d9fc877ec4002959fe14b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba79bf881cf911f110d664a2d85ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a7a18de8d43c692f4274ca8856b82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25217b83022ad3cd0f33f65391324b1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a282542a1d68ef3df13bd76a46b259190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ce1eba70a98eb3691da2099e6dad3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dce12215eab7dd50f049373dc9b61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb39892509faa0bad00b45cc1a748193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97caba6aecffd532e3b1ed1aaaff63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f734bee3cb14e5696761f9d2207d367195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de343b4de4149c9e813de8928c9dbd37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac08a0a17c448d8b39eab4839fe92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975260fc261f86ae9e2bec138d49672198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132a8e66ada88e4c021df080be9824199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f445d89d97e67a2c8ac83cbeb406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9292c50d6ec013cad0f5cede797660201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac24e793e749821be4efc6773a0632202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d2b2c41c747212466374eb52bf461203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946bcfe623e8058b010d429944345b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922a0db11e848bfff9c18499a2ce912205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6fdbdbfe6b7bba8c851be36886989206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e330a69017ed08f95dda29101574207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875ba697000ec670ff77a9005705f38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6bcdcdaabef590afefa13c36c3966209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedd29d55f88fbff0795ec71080837b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824313a54040b7a258950d9caafbef2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32440a6a66388fbdfa0fa7e8ddf4540b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6694fc622d9998f533b91cfbb4cff64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db89d6af09175cf0aff738d8b93f347214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64841d8d4f32852a3b1215180d16c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9962ed26db852bd5751904f024ed80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755a517d235c3b72db04c03daf91d61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa6a3d5e4a6790091dabbf45bbddee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbcb4d54e8f9de050ee4694c5a10b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce1310e86dce93c49cfe913e9419bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77343f6f704b591bf1a304c267e2756221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbdc0a3c38b58718d7ba8be6a31149222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a11c075bd5442c1a127b2b4bef07f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f48e0e7b393bc4ea92b16fcfc594c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e0569dc21a805d26690de2320b3f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594101fa7919c0a10ca824fda8369d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a0bde35631b5a287ac62ae4e9cb06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e4d6d3255e6a1e4d1ccb03d39c2f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd07107387176bb185690efcdc5937229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb61c98a068ca787804585fc5e171a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d66740197e2f62d032cd709d4899c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f668cf05d42c91bf14d22e60727bc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8096e675da2b5bf26ddc5b3345cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431df6a6c73229d01e00f69f548f5f69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81212e8c7c6522c6da8fa7a45bc7cf89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6e4a24a8c36894e61190d89b88ee9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130921f6b691449a63ad6ac36e6e775237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7e19b8ca472f402d96fb5ad813978238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddcc7435f896a64692e0cdc9d194dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133c9d8dc0bc2dba4f314d92cde67d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc2ceb42ab3b2fe60ab8c9e9c77e9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6949ea7514a2750e228b8947249ead242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cd1a23a8b29bb04a1293c51f457a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e2ef293c6a4f1c3b064fb3b8de1ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09039f107773febf2d454a80be5c9b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d03489a2a770d3d37d84fbfcd65dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96721600e666a546e74f7b01b97e48d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d38136b5b57bbb98d3c7d9cac7da15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180875fe3fb4eb6584ac7db57bfff21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d7391b1e3a16bfb06268fd0a92813250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ae836ee95f51b068f787c48c6fe9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7179098a7f31177a9ef3f874e9cc483252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce30138bfd2e27197043539a367b28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c8d089a338837317331cbab6ed25d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7164e11b5abd92d64a9fe4e45aa1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c1b2c06ae7880a179fdd48d2be5f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9fb07246b6d30b64509568d9b8680257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3754aac0fba8bcc99ed90f44853b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97726b1ef394e1b189721026598fe03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e7349a51c51a70bb6e158c61d282260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e5552e98b8bd92f086ed4fce0d006261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a7e073f434f7ea189a3ed27cee032262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733731085dcf2f0c3cbbc77790f2fe86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32985fd3a038d94daa3ce8c2d1a9e00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df368a0715149cf0ce43e46cff1582d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7b39c51a664dff01a595d7bfc3fca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532a2ccdc2d64903e93fc8fa8f78371267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73e3136429422a58286dd2d10d7118268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb7c7f3168fabca41a849dc47e868e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9fed6990cb718e9804d265820c7f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b373d43c44c04ea6fef697cfefb8065271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe989e8819975e87af8120f7e4ff464272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a806f051fd6c265bcdb13dbd8d9d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed44f8108bb82dcd73ca52002575b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523894580dda44316c4a9e5df7b48272275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176af092398c30c1dd7e407c532ec2ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9e0f59b2b6f1673b1f67783230843277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd7062fd7577dcda492fd11bc510e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cfe43ac5f39a089893577dc58bd08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4796aac09ad64bd49eb03cc68cc79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde300f9cec57028ce032c7d243f7b5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619cb2e14281caf089537f9697c1254282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c27028e59c89524e0e4a7a38007ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381845411f6881e483241cd24238284c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3df90689f7dffb681dbdeffca2c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f02f821666a6f9c2a134113df61a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb96ca39e4a6f336ce089cd49d6ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9743cb23969813f5e4dff923bd3ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f5b3d212c81403aecb63fcf0d4dc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3f1503f7603e6a8ff46cd646401a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff446708f265de4325e02163cd38db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a1a24496387c6a566bf4387804734292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6b7f7dc0e039eb912e2980f12f397293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22bf9ecc9fed0d7bdccadc9093773c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea476e15f8938c8475eb42c0e49c2b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409085d044857629d043c5fb90a6bb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bdba451425f871f7727eb2714cdef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df47794acf584a9227eef0397841f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d44eb9a0e1ba30b0b38f2dd0d897299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7b5b595470c8c33d11b8cb9293722300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb9daf09abf0f289553d6219419669301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2119424f5062bb327b2b402cceb1e41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91d08c0f32fe3602fe963be5b9ca3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c253b5f91beeec88ee8c3fd35394dbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd54b73e829d58ac83c5241c7e3b5f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7441beecace7ab69343f80f3c5f0e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71ae2aad068d8b69cab28140d1bed5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ad1ad134a4e14d91b012ab9f81d03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58001567ea2e0dfb7e99f96981a49e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c155199736ce946bcf4c96e3b605f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26442eed0caf715241c95026ac0f093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27697d2de12326afd3271ab8b095b6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee7e2ef6a8d0cc141116779749e0cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbddb22be7920546bc675aae1f1f21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eeb33a80700676c43bdf4f90919c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98831e2c8c3070c87bd1deb957b579316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e666ed74276910f4c638707b43c8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23353f0fb3d5f90c71c9b828855aef4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965504c74763621bb3bcdf1b5435af88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214bafd2f407c8c490d02d23f83d681320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade90b6559cebcc0751ef2b9f91b43c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84823f3c92088ae086eb73f75301f5c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab7356f53e48c4af284350796ad1b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c95f416000eec10613ae55fad4591324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5899a65773fb623fc3c649a2581401e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e47468713ceefd061686d5707ab0d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb94397d440c9d776abe4625ae4062327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd73592ce7c33092b0d488c1624b909328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9c238ca1397b216e096f93de09cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cdf63842de279fb407e47a827860c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd495f9dda22d7ba85639d1a0223abff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84efd3bda206a5806ef569d47a5535332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c018d1ffe50c5280a9621a9074b1456333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f20241b19dc139b83a1476ae238c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d685a8bc03228a5ec5e91d66d310600335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f3c746aab113bd877774b8887b338336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bff9d8479726855e20b225e3bc4bff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b607cc0afef63f9507a64a5d704915a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd55b829c413e54277c000439bc09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081c6efea3e2bbd87675d3faa89f34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d073a9dd6b8085d2ce6c0a8f8a1dbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f746caac6483a1edbbd83a809618342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf49dc77629f5165b9641dafb56eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff280fa310abc8597c9f5e61e562d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13288fc95416e36c815b5139b3d069345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03ca45ee400b7fafe43bfa44bf48d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72418f64e61e8a1db12c8595a204f781347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eaa4947ebb4beb7044294b0807a4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea2dfb9868b6a5f15cf1251066740a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba369be6f7ce48796d0fd33707c37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10fa8f6974a93d6ef22a26add35d5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e378fabafc0c36de87159f2ebc4ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7280442231b2fe70860975fddca61a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4281d8cec64d59e8a8434ee8e898ed7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba1239f2601e0a33f18e3db1cb5ee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb63b9567a1eeecef8b73aa28e8d85a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b271e1d8c5dbe1627b01fd8b6aa748a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b556da4fbd15998f7d6fb3caebb2f0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb83f95919031f52fd0db8f94f360c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aec832e50e50ab5bea3f0dd54e6ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a3a7947738ba1c28e4c5addaf3255361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50119fa796dc747a4024e9c3b2bb8594362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411f3c35d3e3656168dae15eba83698363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd2860a6de8fa4ab1966d74e1663eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bf584276b696663803f5a4bf168df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1278e15abfcfbfb9b52c860583cbb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dffd37954802d236934e16893152eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595e59e7319289d23a8118e2ac3443e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38256bbb80e3772ba155529d8c577d30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc948d1957032e9d9fc73a842ec605d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864d26ca6b8202458a7ca8baa45aabd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d32fe68f23af55769885bdc1dd83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a0167450b2b6150752df432b841f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26b24d22a5f2a43487dd1de56978ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf86282c12d4a4edb6c0c97e8570026375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bd45553baec70dfdc037017a9a9e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a5523100d71bafa840f728bd1f43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dc21940728bb45d1ceca33cf8bcd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3bc6213b866e85de6bdae96ab93b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c188f920264d7553f0fbd591a5c137f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af0ea3eed0ca12f8d4f74c013e40ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3cb979854cd198d9bd63f17878b72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fae911dd4bfd7e640e7e836239c921383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b0a92c8e3ba8c1242712b63ce260384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d0954b6f5326d913e9ca7f5bae7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a350c8567986378cae38b44dafe0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23508721068c3fd4686772e83b89b7a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6183798f9fc923293c254bc65a851388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb147c9caf47d59d22b8dd31649eab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9fbd69ca45a9556bd2066457df92d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7ffa8a8d321f88222ae89e6f40b26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5bcc944856bcba45e66c13e465447392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7675f868cf498ca737e9943a465a5a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c9f89ee4bde6c9dfc581f9fa51e9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36197fe4554cb0e4fcbae30dadb541395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a767245e85eb854796eafd2f93c94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773e1a39fe93fe4ad9dc333be590698397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760fd0454764a5cd01878ef37eb5f41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5044f7ad504c60dc682c7ee68bf7334399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd97ae17df6acd3a884c8857ee976400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418146845b3b7890f2bc0fc360f40d0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15a9d105f85223b6d20abf9874644402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e953a20ba0fe9d3a66fd58862d9263403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc756d1cf670e1201e98c5126524ec1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea4549550aaf45e6a3eab17de979f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5c43cc8d120a29937b9c33a854df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ca8570aaceeb76437efa684fa2816407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fe8b099b7d433c1e4846937590437408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fa760b7b50c40421f758a06086a83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc350b6870859daf6b96986a65f31564410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836b74a40d76ed0f8756e2379f171ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39235c3fd17752c4be135bbb9f06c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72306d261640c3d1bcf6c3d5321618413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4d8000f5366536abf08ff3c001a49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402ffb2fecdae2ce73b6becac59d48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4062309aa76cc037b04bd63cb7a890d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbddc18d30df82c2cdaa9f1af4f6269417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68780e7c9ec5468534546fefe90f0571418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bec9acd094505cf4a37c338f7cfb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6b4d7ff72ba40949ffa13e627941420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73340454afdf44c63f775f7c25a997e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1be68c91812ed389df52e36edd058422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575a3a73938e1f720321a880d7e0382423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0fff6e35cc9eb727c21a6354271ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665417bdf779537cddeabc9e84c9da9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e8fc57d5c1e76aedcfd9696f6b92f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e010a82ca4e69891e812119478137ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c482fecc872644fec676f51c1993d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd40ad54e5ca4db4d84926316e5359429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35509780a3c504a79784eefb8bb0aa3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a4369721435dd354bf59414ad9efa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ef14c54015d643f959c535e8a3a31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3659d58b568cda5d7c115333252fb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8d9a50ef3b78b4b742765f7f0f493434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97086539d7ad75189fb5e88aaa826f5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0aadbd6cca42da692c5d4081dc8fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02cc00c3db71d23c235fe6b163a47c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b779368642ff13261d4c7e396a2652438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637572817ba882707d348c49643dde5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a71897d3bba96ac19cb748e8b4600440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429843fe02d41c1b6add474da6e4c6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb70302dc6c0749dcea42c18087a18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3981a7e0096217eb9d17e4728ca0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968982f2de6a284336d0655b6dc2efc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece6987a300d4a26b060a465aad954445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deb9c1e3829aa2db39186decad9cdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2142cb643a079a8b281dd2c68d84b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea22da666bfabfed3c3445eceaedb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcc5a2bda16b910a8a4d9886f82454449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003fa1a830d53cc5efecab67e53a11f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d7305cd92e310a8ffb55bfcba5dd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf3391b6ee92e12157a3b877f6806d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cebc615b366e36919e5fa884b6a421453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd812031f8d724560191d0f14658928454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432291016a9f0aeac839215c099b5339455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f86b32bd3264364d908387fb2c6a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77efffb696e35a8cbc2e514072908e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d0df25592f6fbe7b1361541a00cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304c9352580feed479f60339c0e089c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec85063f61805f5d75cda3af4d208460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2ff10dd46695d4fdbf0b8d863deff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53442a4a9c77c96cbcb4d6ea89bf3ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d265c42d8d5dec5db0773bf12d2945463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30563c3158377280e3c1ee2304e08148464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c48442e3c244ac86644ad45799520d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40f713d21bdbafa77cef4fff32e15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02537cca4a336f1bd1ad1aaaf46cea89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c36ebe96f55e73c4197525f087c4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c9a007428c616a231c4738d382ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ffaf9a9a2daa8fe739f553bc6464470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e464b24abe118a697a4990139cf41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7cfd70faa3dcd2f4e8680f4d59da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f00904dd950ba6348689f3dd2b692a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f0f2928d92668530c3ee4d123a132474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b63eb563f51ef2b1bd84c39fd0fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f9258c9e790afc5893cebba2a9f33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ffb99a52e7be2cfa7dae784b026ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf31938f4a26ddc7f088fc9b9f306e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2089c0d951d9f213179472c39c21455479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7816bbf1a27765f9a86bd247efdef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6349e1544fc04a4301ac018c5b2aa3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942968ac0c375c9650760fe653b4eab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a48f46a2418085047b78ea068758af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e69907e3a67f1350ea363ff72c191484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f5a8cd8c0698e5074df9309d323a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcbd8d4c1dc4f11971ee922d011684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f95b34a57b915b65aa0d9db3f759f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0baad9ba313f484821646c188e68eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4676937de9cae16894c88bc071253489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153746bdef550fbc24d5c34694c724490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb8622e98aeeaa39e0d2599000edb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357da9b486d69b731018b3373e1380d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2c519260458b06d8685584379e559493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122220ab4079bd8b0c6cc1f3e46c2bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6a8353d077f173c78cafa462d8b9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3320e19be323d8b695d53b8b8422365496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b329e86bf9db6debd6da21716a0fbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2e9612b9affa4d248fceaf6bcf6fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b07ca990fbc54ac1d8e449c39680d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1471a4feba6003b95dcb87dff896a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ce305a8a66e08622a26df7d9bfe6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049d7ab3fe181a30aa6cae4120a664502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6152e3c766ea62e508c55608e0083d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cc1430f749f90288fdb983b3a5089504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef875260e7f3638d71ba23815ab44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444442c8b4a95de2c18aecc183e6d1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841222b3e42cd3c26682dcfc350c33f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7931183e792b55c2b7a353b2c4ed666508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab64d2f02d7f56eeee5e935850ce284509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9fe9befa48059b23855486860423510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075adc89d3968f25608f56fd5b490293511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6035dfa22757386a3c95835ae2a9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1721144a5f277973f249c226f53f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e8cf421f244052479e5937a2a0e94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0b7100e17cdeb2bc34eb4b5b7e18f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f1bbf92a23f14b3b25ab60d774bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627448136368a464e846d0e02e3670a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b404e019a6c70e912b38d8ab599a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a982e07bdc67013a8a8a5e275485ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6eccb988ced7d384ded1723f2c84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b42a93348cda9cd77713dff8e66eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15c7a336689f61224500066f7f3ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab122334c5f363593d01f1b130dfd3d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae154bac6a5b16bdda6400d82ddc15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bb5ff7945f45d095c98792357a822525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13c5d8e5cdd969d670689cc866bcba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c9d2226eb6def910e356059c7ef4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6d303d656dc28b1678d247127008e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65f406ffcaa3199da4fea87cc9b367529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7c44fe5781dc35a1b14749b981738530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec3ab877c385c35ed63c365f3b745c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477d38e253d7760ed08c5b15ac8aaef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30f4a607606d6fbaccc3f63f204703533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc1e52ed14a93b89b15adb3dc13a7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3bf1c2b1628ebc8ce62de5df5ea9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af498640d3e25b8853e40deb24068895536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980810bf24948e1df3add8131eb2936537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faf35cee738b3246a2b643236c64ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80122f69e606965284991920e7cbb0b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7635eeccdb5959c65ca92d6eaf5c939540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f90d49219fd3f8288afd9288e731f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119827307aa5fbe8494b75654f8ab99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa56fe6cb4e01a9cf445234a2f22985543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dae67721dab55d42dec8aa8bdab37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf8c23b17789450b311d09c04a30ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e890c06b237526700e7a32362a80074546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46a0af7fee1424ff63ca0475e8cb60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce65f78877d03decdf830c7bb558b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a5f1e04d280cef753fe1ace7c8b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a39c77e17ea7efdfe4dbb768004f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be707ad14f3e776cda9be49f0a2ccf1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281027e8047ec404b97b10154bffe8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fd8389543052735d6dcfaccdc7e4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5cada3dbde858bf9f5aac64dd7aa7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8b03d824899db663c8cf1a29a14e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a98721f8aa68a48ac080b30ebe708b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67884c81696b742924d801291ab083557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4772689999885099495c34144c8a43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f0f53febec2324d0bf49a73886c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e109c045797c60a106f868525c8e78c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b806d97286e210239bc18db16a7cb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee114799f463379d86e62c2c2f3479e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f96209f276770c13b35e56f37f99e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69475aa6b5e80d252247c1a18799f1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baa6faae07bf5f62e98765ccf72224565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f242341938ed30c31cdc992b8fd75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81821a1d95946e689b6dc17f9f152b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e1145a8cb336c28c4ce2db9ac0dc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c50508d76006844397ca123cab2487569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f196bee84be052c6285f711458e95c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5323da33f6d1673598009cafc0974571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f46605bab7da53753acde76fc1434a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e18bb16b672c6bfede776def65b17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c84e1eda0ed40f12077fd43cdb38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d32254db238c9ca3d6de0e9a0b98f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9f9409077a7f591cc6222790be019576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b81aa4b41b8378041e68f123efe4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc9592aa473d24062c9dbed7e5937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6f13f752a96d8e47efd6743fadf8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26342ae11dfe0801af33a267564fee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c2a9e3b3a6f1aa1795b263bd98262581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e0a3592c4e2fb4967c14c162e9b7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27276c4201c10efe7064deade6a6071583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f51c3ba4e9b3383a04345a2d2400e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba46e8f2d5af7b7e9ce96fab397496585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9f67cc889046c958c0a8cbf9e5f07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b544e64493241d0832641e1eef6002f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624da3046e16286bad2eff307ea312588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717117410a198e11cfb069d50d7ef8db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aba99d7e8208c905efbad64085528590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b075187a56e1c0bbd2affa133679a49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a4ee51c992ae82696a9442dd481b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcead16177614f6cbbd0e51b1ab1e0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c626e8ac81da754bca23f54dbfbf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b996a3b2dfb632b288382e05ea5c80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1a388be272f2d946d981f2093530596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d98c8df74aa33d1856ee49a9539e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991b30506d9ea7b23832bfbf9cdec85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1765f61c0d403b7dfd18c92aa71f0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8d344462839dc4781a09b4ab2790c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e91eccd1bc2b572f7b76ad701125c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b8f25d778456cf041c230a36c576602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef394d96268ab5f8f512f78dfdbc4542603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb7fc6997a373e58967886a9b8ede604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfc177dc7532c6622680136a740204605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192fffdbe16e1646c5540f298c4e65a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b2a6d491818ea91c1e23ea320ceec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3c9c6a46559fa5d8b1a7360c9e67b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfab0bae51795b6bf2d7ce0488fc766609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942fe7540540d810df4fddfc1750635610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b15977f7c15e221a86dfeebf49c58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a36bf36f324a1511ad868ebf4b2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f799b2a55e621ddf7ff21e5ad095dce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f16d1dc9ba57ce9abdfa864a45cfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87533c6f1dbf39c91f2e86ed2e284f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c4fc7f18cfb2211e3683f4784825b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5a7809e1ed447a5527e414443a8af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff963de315ae9ebbfed30a1a2b0605d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee74d3a6fc2ed6b5c0f0d86445d59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48495ccefbb2f9197a7766615e5673620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89c8870cf9ba9599dba2c4d2bd2160621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9fb37635ea6b5dced215c3483c7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f233f6e5904386c8bcda9a7deff556623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296c72e2c6e546d6bd0c6abd2375c9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b8cfd2feb71c13fa38b7baeedad43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d64d42d6bb68747f0cbe9e18a5cc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b92e87473f0025494eb64093730b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e66f61bd4520a80e9adafbf8d6bd35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757037f5c7402fdc5c8479214ae4def629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0a8ab0dc063db68c44349f2b26b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d38b7c6de995151b9086d26b2d6986631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17812c98c0c4538d28f185119c84b70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f798f91755b553a5bde143e0ad87c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f81ed679d1efceead49cad80df74b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94418164aca8a9f940bdc36ae8788a72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571bc449513c651088a82e91c42d830636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0874e23dab71fdd54aa44ec425411f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba731338dacb4f0b97b921ae5283a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3e96e23c53cfddd92f44e5ded12b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923efd74afa3796c320f4bc7e4a1c78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f63deaaf97440e6d9c276cfc1685b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766989eb4cda43aaa1f8ebefe3ca56d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41468d8f460cfbd4688de3b36b255643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98277458d3d6ef5c644413e7e3627e77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f919ae6fc22108d74141b645e2a33a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abcb6e5f8d5bd6574f9c82242bb622646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75763a1e7268f887a0bf36165e8bdc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a161b8ce74c62f3b892487241a9fe6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e28724a2ebeec4fb11e5bf6f643dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdf00d69dae0d06784a7a65afd814650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bec799730f04c38aecde693caf54d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7c0d80d41152cbebeb7c22558ca33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121c954633837235aa872f50f9f846c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdd83bac85e7d3f187cd7593f7b8b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a428a3eea31572dab5973683cf9c5bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de16bf8967fafbe03dcf39e6a04ac9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8987cbe34c425d3de552c5fe3c9a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d25f2f189f39be8967198a60e1287658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb960a7d69a4b4a69da670031327d88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c8ceba9b20833df19dc54e110932660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e156602658095de0cefdc73c56c1a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f981c5b0682f3ffaa909c81371865662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd820bc7afd2b839bfbed509e1694ff4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442a16188ea6e4141967d08ef03f772664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e8efcf616b8cf00d046ad918c6ea8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce49bdb74ae12d5395af82def85e44e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144e817865a020b0cd900842466758667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f48b2b3e88d912cf25535cc1c5474668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed1b40a87181825d386ffc7cdcc5bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449615629aa52491c5da968698e6f82c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f240e76f08282b51d06ed41995f96e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a996cd22fdcdc6290b489dc94d577dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e978b9d72fccd6b8b17fb3e54a7727e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83256a95c3b36df2a1be2de9e23f83de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5882542340db31e2d1edb229baf3e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75825534e9aa354696265a8308f2439a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5625d7a4a4a728d78f63127be3b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62219a9f2c8b3679b29276c2586f7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaa807bf61bf1523729f2c8aedaca3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b9800fd5b45ede5069d3b2485bcb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e06d0d816bee48f435e5fdba3783c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ecf82c428df3f326b60a91feddf25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dde2cfc8b7ef43d089ae808b7cc1a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacfe7e88cf01ba650c5b85deade0b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c8a458c52184ca758c64ddcaf6ca1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd87647e863be70deab17b7191ef1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e9fe83229082bbd5f4d28c02f6922687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acee2e41c7dfbcd25abd644132588f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b24d2684212a3d2101dc464e8f18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6532a21aebeb35f52c4dac1e1a1adb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063ed7cefac2f09a82728264654c61c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba80868df9fc7aad56c9ea70103a3c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942265f4fc9178f2a37004e47e1035bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a321b091987880097c807bfdf988c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b514b4ff0e59a5635d0e7fb1aa3a5c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36bc0143fd076b4db5396a9cd3d736696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd41b5023b5d56e19dc027a525970697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200224dbb166c5da04ad2c935c4fb29b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb808ad18d53bfb981a6a206b27e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a487bda0acaf46ca694d32f134b2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f8572d49c08ce0647f8732f72f2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843656908ef7639aae145c873d2d174b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4ad9bdad2087a018f726f789017b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745e8b8b3ad8d038cd52eafc66496d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379f9dc9bdbb4fd0000fc5650d859f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee473e1a0a14879cee0afe2cbfde378706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d2923ce9fc10ea76953691115454e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dd4d1e7d946dc297d5a3d8e37e1d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6b9f379227f8e1fc8b6c0b1b66d93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f59a566f38fa3863e085df952923710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ce7a4f3c3787e5cf6e078e04f264c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bfc3ee3cc55a2979234f2bd6eb655712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79e1d1ab5ab5884cb20c8b1f1f706713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefeeb1d44ccd8c9ca66691dc85b032714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672c57fa24582851c5ff7d27a1344ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec998b83701bad7ca6c9391eafe6d60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9048e1c02a2b1437f5461751baa74e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c494be9179d7a3a560762ff4664d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b59c718b8508b725b66fca9b6ab84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98b7189cc7a65728b02513d86ed24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8c8d153d03ac24d9ac8a1be5b5ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e4c14f5d0a01f4acd3fd06ef0ca93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b79d9d0029ab39a804d0d5224cef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754243035ecd9459a67d985ff609ff3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb28424581b0c32867cabec0f83814725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4adefbd95931e527fe69f1533a4c4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094f33f006db495662f280cc59e4be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835f45ee07c071b935fb6230839ed1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387e01c87dee301afc826d9dc44650729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5a5ad458754e633e20fd5679c7ac9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b520059fa37c141bb397e3673b75b13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a1357089c4338175b7ce5a759953732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5422649e3faee8492520d05eb88790733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34cde1c4fb6a653c32b83f092b176e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d336cf08b1dcabcee247d4c2d67ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473255759a0c281ba36f4d918a3bb29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93ac6a2bc653a11327655b1c6d4ce2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71bbd250343e40ba602d7b58750b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981d4a92ea7fc21c484c4221fd15a72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98082cef65268a6bd5d9f43dae2c18ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fd0775abf37b5bb229801589921f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c1b763332c749be51e84aeea158d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31028160ad09da57a6ad517eaeaecb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12985730337ec9a037cde232f672a81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd75b5ed036536612abb99e633aded745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0998eac14a3c7974e2415d664609746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7ac396a384a214f0399909e2e7d87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397dc3bb21a4118dc8926c4ffd37d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7843472d6e73754cf74bda82a5f631d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd22b0ccc8ee2d0d49b5717588be3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469daf560802c9acdda680a9ff4f9e30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aba589bae1d738de8d7069e61e2c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb269d1cb4b76696a2bae0682a8b52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200203b3eb585278825e153e6b347d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c49a4bc6298be1840e249859647d41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfdc0539f71563d45addfa954c98a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1dd2cb33f31bfc407d0fa6e34cc04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dd7722cf17eeb03c745d4da1db4ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61a4432efd8d918eb384f7f0d8def2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cffb24dd5d4738544daefd7416091760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d844b9239098299207ca951235581761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d3e6e6f5673d18333b93e54a77896762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bfa2d23a0a8edd740aece4f1d4759763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485459015bfbedf176b2fcac892f7dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523cfe7ae65f57bf60af1a52157b231765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c1d6739065ed9c67472da05339de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47c4f5ef7287fd8b0bb125d15f62b9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30d6d2a72387527ee67993b3455c61768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e3d98450501e4e78c18f388c2e7b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99be29ed6fbdc6fb67989a7350e64a0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fd8fbc91530f96aa8e38dc42a9f7a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406e54193f22f2696421df4d071a7c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484226302a4368959f42878fa521115773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a34c56f7a71e30f9a5499a47bdc2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c68e78847488399efb49c6b00ba2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b90c87b3669c5b096783c82629455776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5f8b42612548d2793d31c798e783f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978075950ef00b4faa1097acfba2f81778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d60d81b19ac708a0f65fc07c1a34779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b330588eff92e4f0d6ad792d0b0d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b14344f2673ee1be083448c93bfed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ffcda31efa12daf177df327a4899782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67005b864b2c1c88383a4986098bca8e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a1472c9b962007bd9b7d33db20d3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad682a70658456515190ca075e8370f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb4c7483974767d4ecb21eea1070ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901916d2984a381263c9867647cedbdb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852278671722b2ae0269f1180c2a3f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f60e84b1551abbd89be72e4893449789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e270667677877cd19df1287b46d4796790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc809259dd0eeac5d9161428b4cbc073791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae67fa069144eaaf540697ccd97dff792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9f04f114c3a67d61ffce3a066a66793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47461ca834d4a9a7632cda060cf620794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8bab10e206ba4c60ecdd9aaa4b03a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a7c5c7dc5d65f72c08e19db48a32f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5f7e38c696fafe78d0e98e0c8b6e0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cbd0f8442d3dda36a905b5c4fe876798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f28502c10fcd9276adc6558106af7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dae4de52bca3ece9358a3f73693a9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfae7b7b18476f12bf5ddd9bd014bfc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eaec9eb49c9ba9bf2129d825d4970802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7673488fe63ecb27c53b8139e1914b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ab0fb1b38ccc119bc082095aa586c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42047779957f1c79b76ecb43e8710f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8714e2cd0d555892530d4ba43691806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e355e93cb87438716faaa6617a3eb84807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed40acdd70bf13c3a15881d0d4cff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066ad39e4303ccfa0f20689475ac9c8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b0d72f208de47175111d91ae4fc1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2d64f2d296295b8bf8862fd832f66811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03169d53a0487c59ca99a9f7f614de9b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec0b06132c522b0d227bdc97c310a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea794d7a4c842d26446d16f446549d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f0a2af36b852c482523866cc54140815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86fee7e0144b29f3e7e2ab2b6b0404816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52923660bd3ca4022ef6d353b5fae4f5817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635beddfedaa3253c0bfd18884d18371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd723b6884fb73de12b678f8e2479302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a638d08ff56358a747a33afbcd327a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e10161809def5d9539f2783dec7e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e891015e4365687f0447145e2ae56085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99b74a8cc1acd47c491e4788c78ede6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eecc5f7ad5a56d183e18c321209e927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ddd362b0ed8963d288c9c52c3e15a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc5ef82d486bb0daf79341cd72db1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e3260c198d830ab4195436531d1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97a32e19b6fcc748d1a0813c23227a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245a2a51a8a6ac8f37dffbfa083411312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2498c0a247223a616b5e831b2351e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afffc58b71e19e50e6e25a87c2b532b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f7755505b60675e3a276dddacde515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e6fe18e4e82e384354f5ffc85d75116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a192778126fc70d1ffe054ca1afa5a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c7c3a9d6f38bbd8f829f553767def18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5f70c33076a310cf97b9a002af41419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4326586a2ed9e108dc20de0cea670420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5d7ef80a5b7e04157107e24fd90bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc46004af8890a3a177bfcd5b4cb1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e89df097697c01f37d56c817e7048623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c8ebac0ed41a8badd89ee4ad14ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c967d0c3dbf52259a28faba0978625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fb3f043da06a27183fc452ae6b1e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc4588907ff4e7687f50a1c783585427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb173aac8ecf577372ca8f526239c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295083942e652509ad7974be141b40e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b7a16676bac09e1a424c0ac53156f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eccf231bf128d28cb0f812df6544c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b8133ce5ad235ea49bcb616209aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e87513b5215ad01eac7a928a92de1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c6075137d222973d406b66c2718f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b1c3f4a92476c970f9d5879a9928f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f4cf5cb659e3049911d2d8b795b1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be509deac1f379654e8a3bbf59a8a0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d04063e8a0b4dd4354ee08d74580e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e261114391b8016b4fbccdbb59a6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b286b350a14e0d8addc41ba704ddfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b09f935319061b19d9e97b2645a9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05178c89fee78c56741fd888475a7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d753b7e35af43c6da6a6fe9a0463fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44b0ac1a170570fbe7cac05863c3bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e7495de33de5a99333858bb0251b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55470503ce90bc34b25a0b7b226698146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01db4b8a918f6baf465e7255249bc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812c2fa25710560ddeabb07e16a6f6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a036d1ff5bc7a8b3a485b74d02eb0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4bb7e0a62f4ac9265bae47a60831550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09430425a94861db39542d43368daa7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e150c2827361780403898b7274b4a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1db495e0b7b5f1232c0f83e15500f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771b46ea2c8f35564bda1d82dbd56e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74977d3f84b362e293fd19adbf4a8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b8780f4992e6f96617a255b2d87e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539b00197e25ca2eaa4ba0b7867d54157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09f6fb1d354325646db3ba96de626958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f913df1d37526e41f86766ebfc35459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0dd19f157194fa9ef81f00f53f2e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cd0494adff40af7f2331042a18b3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3309be303e0df70726d933459bb4ea162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d9044edb2a2f3d115e9310e7bf6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46906456ed10b8ec3f4f0b8608e22ff264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfcc4dc3a1b608c36eaecb8244619865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8573bb9c54d6b8a058f43cfdb5261cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8d9c241ff24ca5a400a9199f1c3c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140a938631ad9ac2cdf4680516b491768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea18505e3a80f07b08a4a06fdaa05bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118577046d32285fad7519278ff5d2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e7f9d72981cc58ed28a2e7c39b9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b31c6d3f70e68ba207c9c98e0357c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cda2fc2dd9db19db8308d74711232573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369b7f9a090edfcdeb56184d1fd0d1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9282de555ce59a161b017b81e81aa2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd0d65d644b2cb4d3787438a49c3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ab99e39955e1fba33e7bbc0c967cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04feffe267d987719cea909468ef19a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ccfe609d13d4877c1f50333ca3f1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2f2db76ad9aed65a4b2ebacd76e4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d88035dec0c926b3d55a57c95850a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4b87c84f2b8e165f04a54055740bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a680717591a8a9eec6684ac1082d16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dddaf8fc93cd7f4b2b088f116e66984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c910ffad9646a3ee4e4e291e4a99585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75346508a6238dbe03f780ff178bc6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c3e133e87fd48fe3f8ff48a892c9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321ffbb2f938e207a3cae5144d8b1ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb39a4191d3271a2a95740f9c6e9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc628bcb5915af8ec940c007e7f4e0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56402c6aedcbad955233fed335ae5e5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c0b7d1a16d1da07cc05430d8c8ba992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82011c60f4437d4b2aeaf01eb22c432e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37262f491ce7c8624b8282d91733afaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66878dd8e4e3cedfbcc37708a8810a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e91fc3c0f7351f2e75bf03d18fd7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad8b565375e251b5cad3ec516fb6dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc69429bbe929a8c3792256bb13e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a295fee6efb402786e4ae03db928d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa101ecaf49d3e6aa04f945c95af5e64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2b0c79495c3f7fb3fbc35d51bc334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105720942505dfad90c6509e4b94012102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae32ef8946864a54fb2667fface2f09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592019d757b030cd316d7bcc2178e95b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2512266577e05a1ca22b407fbcb0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc929cde2c0f749cfea8ccda3db2810106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb324ef73c85f076f228ebd56003db47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef4024ffdf3cfbe318a485de0db5b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236a09a10c495f46fb7c9f035051f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcbfa47bc8ff2a1fda1844e88be8a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e465758c6b8ad4c0ce16ca30bf7507111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e88abecd5cc0a73ffb449f0a363eaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39695fd9568f900d005df7edbb132f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99abda4be6ff488fa5b333df155197114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c30c596f6f9f020e7736ab79360e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57545c32f0351193940c573c7ce909116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2128fe0772d03983e8336d2139619117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fdc63e5ebe7274dd86ec80309b8a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d66e7bb794dc65d396b73311c9aa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899a94fc4d95aa0e82ed8e4f74f43e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a88ac139efe4a08fa59a878f9f469d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984cc83e654561847506aa03de53a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1116e8920fd4d4019d0fbca95dcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcaac2417a121d815a589b89270d43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15c15a5acad0841e30b56faad51cd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8938e7fcdad855ae15dceac98fb9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250705a6caed476f230aeda4319e6b41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489490fe9dcd277d24e589b9eb3855d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9b97bc9159bcfa95ddaf233f6dea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002471fc703eb2bbf1c0aa420395be5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f0fc0eb53881c8c6c13e74acb8a61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3fd6d4e0d4b484e8460df8eade3ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815422f684b9671696fb6a4abf80a43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc965fd6966791be3e2b083cbeca1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307d1d57e4c4576b4d26bbb9ea3d12a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e1f8f42ac6a525407a218ab0989e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03785d6291295d148efa3feda1626aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18dd762b9bc4f6bae8a8d80481236a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382fea434ccc31a7587c03f3bd88e77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c6d16f39771f3db98fb3da9edaf46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5168c8c9d89eea6f223d144a7148a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f484245dd2ff45685f7176b8fd430e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f794d6e611b853cabd70a8d88f26e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9ae92ee5c2a551ad215326cf3eff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f2c13fd35cfea524c022446b31c80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b065b487f6a7cfea7ac619252f3122146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b9f0b0938752517977a3711501bf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465743f270bddd19a6ee2f8362af792148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e98b285da758befe98505ccf3084b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e83ee27ab6c0fea6d896b1d2f4a20d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df047febcb00c797fc760442407d64f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38eacded0464fb4238a0935f8870ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e557ca8fedc6f7a029d3ae18476c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8af61ad50d23c7de30bb49520ae3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b433bbb4d6f84056f6b77e030fe722a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7d16714a3594dc412dae72f523c8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067357a86f4286bf8d6b865a2d4157a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2467e9de26472acb36dbafc4ff17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4203a2cf6a7e86b50ea1ed2cbd55b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b09f26e20677e8493e537881e5adc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee61e51d8a259b74f7d1b934c1781161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcc9b19001eb95b4e8720e44f21fe3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6b053722c9bd716deceb136f8033b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc52830a3401d8469c1b2458f46e4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efc06e57ff568d7c1cfc4257032ac2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce373e7f4a553cd6e68477eb6d90f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5681c177f81445b55e9c96a1dae547167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbadd83dc9d816db71bb4bed3f2a5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353afc38e41dd6776d471663a59fb98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81dba6f23c6c1d9d1108dc9603e6f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2dc2f6c2064723cc4159b30380db9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504beda7add4bb5460f8929a5749690172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59717a076118666b890b7d367992a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330178cc248c15eff6785a8e4f0c698e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace54dfe06819f18de2443c0c6245b28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbcfaa6998e8df262d9f14359ca953176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e77e5520eb433d871540b7c5c28c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5acb6babdc42976dac6ba62962158c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d9db82ea9c6c4e846b18e52278d43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3ab78b850cb8c51013d942d583417180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5024a4419cb8c5c4e5d882281c7dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec563daf70d4154600f16140c640e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b80731b4a16fbb4d9875e8b7a06f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da014dec7327fc6724496cf2dd5734c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1fe42124b6e416ec4e2cd3f9506c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b64e4c1ed1c8c0f3aa8b04a5e7b1d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d7df8468e4ddf99024393d328eb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f46a58d400003d08ce6e6a4756fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4aef0418ee9d20e56c4e5544edef3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779a7aaa3fc9773d758e6c4f4915e04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b80bedd2765020080fcc07c86951191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde2d68e3fb634c31c48de71769638192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef98040ad2d436c175cd0bacbfd801193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190f53c3c9ac52c7054bad70902f10a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0486d09830083a752dfaa02079165195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd3acfe43d360d359eec8ac6560d85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4803ebd9c8bfab8668d683c47d0322197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45c3197b9de31a1eb5144ec77397bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa6ba374b74a215604115069260e89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2bacad7f58dd8c3d8cc8f68a5e13b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c2b72ab5568f446462a6efbc1f01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef3ba49977dedec8387c5196d3cefe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ef8112394e8a5a793c8727a5b5ec1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402abba90598ffb14322ba4ef097670204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a01d0f0109baae91d10a7d57024076205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df842c9498cde68018a9009317ca6483206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb44d900003a24b562eb4a45ad08739207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b923a3e4ad0073ff7c4c16202aa8329208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cbb4806f63fe44d04a52622ac0d2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5a93ac0b2048354a71242026b060a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df82e4e302fa8b40a2359a031ae1fbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c11687d3a635a6999d58ea866427c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895344a599a0e83df9e91264098337f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be11a386308a7a83a7904e3015203e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665ca856158a29258cd701cfb0026f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c5c528aa22f44bf4700ed3c4a20d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c2a48ef023718e3138104b333db48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8679bdf559c7e5c057525e2e05049218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7116abd3233d030156bfd067e546ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46579173301935febe652918c84ed8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6e75bd13a9070d80d98295c8abd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2010aa08b5c19f2afd838f9703838d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a469dca8f08e292353fa3da3a64f3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f785ce31592a89b3a0800264b5b422224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef7a08366939e589543891f82a70b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f01e74ddea24a218f017468a598b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852223c69af411c363e9a5b17a9efde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d7061c43c9c7b53ecd604dc4f214228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c1af6663bdcb303f7be6259aa4ceb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cefc9fc394909fd26405d9ded76970230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeb62f352ded63b1c510226031d7a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88290e6d98f563663de9f6cdd94e9231232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21015849acff17d5b8f969694a88295233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517774e94debada6d394e6579f086c45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1402fa78f0267f74d345315957c3776235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998bbff11817b661d8d9775a8953b5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d920ce6d1cb22952b470a39061dd31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406383194fa9d6c69409c30115d4d3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da256899ada596ea2167484b66630239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9277f044f2455e5148c4d817883e433240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae462f2ada4a59847c7071c741eae3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d346734d6da71cdf932c1aaa4d9b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c663d01abafaae0e1995c7fb88a8837243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589e363249cd24c05b049934f84c8df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad40b9bdd47918d8fff85440c40c9d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2a67361de67ceeb77d39bc0413698246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2670810fea752b24d76c7f4c99433e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d078709a72e1c758ff10f8489b2982248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12810af3fc54d27369902abc9a469ac6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd914cb9d6fd600ae8c7bad205a0806c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220eb747da6a77551545af8e5098c93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35d4e7ef4fd7295f4554cdad28c69e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5162e4bb828222d0072fa35b45e9788253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ddc778e66b6226aa4f55f2c450355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39132c1ada494872d2665659b10d0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92accb537b14776f31cb415f943bd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e0592955f83858084536d49c734dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2510027842dba73015a1242463d0cc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8239c575c11a7bf71edce02842a60b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8fcc10a4a64a1052cb56a5072e1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd001638bd0cdd0118689e0547d85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be21a1ceb46da3ba3eedd37d6809c60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9beddba714fa03323829ec4a6b04e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf58ef6d2d3f7a83510717f4ff8bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce49247644c36a01f06d6da588c353265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0fb7e5a11031637b118758be86765266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bd7ddc974317e46885df8574cd578267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211927ceede8ef7d13027f3270ace82a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea266d57e78079e77f30d6a0a189b07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8db11b8ac97bb9f070b94a0946b8d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa5b2ee4c0e737f488ed0006f0c4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223722730b68027ead81760ea425ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301a2055e7bc06e82b902e616a7963c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba51a5d0ba352218bd90ddde1a91df3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d0b570c56f540f6d84908dc75e697275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced51640301d5a3f19cd32c2be57e9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249613c1e3fed7fdb4a3a443f39de89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be0afcdbced8d5216e8bc67a996470278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1cc0581528085ebd1fe37dcaec14e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaa0fca65d2b65c08f3f7ed1b8b125280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d988a9d97ce3a4b00d3754ca7c002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3fd91a14f6ad2247e0ebbc519f805282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd5d89a93b235f9788f4d47f7cc53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011245326304187b90f283acc70556be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff6ad2732e095ffd0d8ea2722c7399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2210e5f047d03eb6d6affe85d5ca5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d989ba8a1b9841ede050edeb894e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e473d94ec898cd2e6ba43df70a934a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e0cdba85654e6b803119a360e914289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a80129982b83cb05f3c46ab1296e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f343051cf12cc1d3304aaafe93fe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c026f1e4aef27de34dd57347077c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09e4561e595ced44575e155f3d33d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9e684eafd6aec0c7e5ab3ed616bca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b905bbdefb2677c7a53df86678e1b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab045fff0e876d6bc2d923c98c120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8d131123445dd414d4ae8251453e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692b36a0ab4c9b55bf60af6e0b61e0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00a290bdbc265481cd94ed19b57206299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f4b164c4a2a12afe9af45097a0168300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16895c2b1505d4f9d503851b8370a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4a7f1e72e4841f10ba69543650af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc652eac8c66f3974cbb47180d416bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1c748550c73601c0b8809c3298790304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f1023489d60d8631296a55c15d4b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79537c0d276787968e664f570819087306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5068668aa736041957c55013bf2da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3109d55010ccef7ec0f5e2488aa7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e043d507e7915fc0557a7d51e07f504309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5f7598d051139f6f997e1d02c551310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c500f77f2b54a709b14921c8a259b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac21a088067fbf05d8e79b2af686ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c599432e5974dc36c064b10972c8c3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c3bb7ada77576812b0d7f0dc7c153314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9e689548c0a0296ba761a5b2e99dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a96d0765243ea3109361ddf9aeafeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab224c73759e4accc810c26d98d57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51577f5b57fdd582988fb883e1eebab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d6b64663cc62fca788a2d5c48851319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe66c54ef1b9c77fd4cbfb3dc0014320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5f98c56cc7a02ad08ade2998eacf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471b5b7abbc563998868046b6d5f26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080eeedb7313fddc9554348331ff25b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892b26b9022027d3ac5e1c7b6e836f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96f5cae57e0f6f2c81d1465a455e52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac5318971f751578824b360ec63f7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b6165fa397ccc65bd4ef80867954327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9a8fb71affc8b79e5ec8dd0d3c807328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4ea9bd0d26629e29d801c4852a4f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619ec30d88b4338a1692aadf158854330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b0de3a87e4be73d03b43e30457b68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31df2b163a394f6cb29080b9a265d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c7307f760824e49010f2ba4fa421333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da4293948f9ac89d92e6caecae403334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4960d3180a1e3b01fac2bc3c2acb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0554d447fd254a0eec21afc189685336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad404eae358b50a44d63747b3f5c701a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544702c0b0b5466266a763b47793bfa7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d061de5d3197389b4f5c5a466035e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf137f81af8630766c5a8b3e7afa57c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd172c0a959e87c1897fb4c13245187341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb6a65a62880939f81d86cb7ee48c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e50ba549df8db693cd0f1d404d4c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d7e834fb1a1b5e8014b1e8a828d46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504e743078cdbb2a52e0cf7f7e6d9c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6142d54a12af0ae94b04c86d55d336346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997961ff2d16c79599a036a2e791092347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47344b179be063090bf21107990013348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30b08834c75cf394d3cd0c0b227b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9bcd203eea2bbe7c2b0688d4f025350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9feb9e5780e966ba2348fc8574587351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd6507091e584ca085d74d40c7d465352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42aad5fafb6ac5af8b44b5062e6e1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca69d8f69b3e7adb8fb51ef733cc84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd5b0269a64525c18ba00e6b473a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247624a8abfe3da2844a2a1de414d0f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b68b97912561b3ca66dbc2eb379ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68531bd5ba320b79c0fe8a2b8da9f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475acf02f02ff9ae91aa0870aeff11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe0bc424b0042399ebce31a6c79c05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea41a2908df17f3994483d202f1853c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862ae63277673ccda1816ddd90e19df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538e7cb40787a8bbe097f3eebf6ec5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98af2951d487d1ae8a83edacdbbe9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f23c0c06f6b13e0634d3467067772365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5be41fa3774b8455dac82a38093c9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91860c3feace1f042d2cdc9309ba3ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d431af3e454025ced8f4a861525af2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25987549fd1ad494d22d9134f1af31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e4e3c4aa43f2f854fed40173f4b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b383e1d94292884c1a367f6c277fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda00784d4fe479570a0ecd54f5301f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfdba540ac20f42e806ed81abb898f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada93807fd8f2d5da88082028240f7dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7209f177ea2f4f414b0cf46fbf896c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a61d542f3606fda90a6e7d64531af4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33d02f499b97bfb935713f8677eb84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dca622430181c030adfd065b20b0a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add710254c9df46cc41064780ac83b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8405555d09cfc9fbeb18043dbea3d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536dc5103397d3b63b45c6900871d8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae2d56fd0e40fd2f7bacf8a369dc03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca1d0bec0c32fb3c6aca2793ea60c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfc8cb76afed32d2795f4de953439a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66684959d32a0059d6575f5fb6aa996385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c33f6ea2d3ac7b156be4160ea618a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436db06f742d1e744bd23156feaaa6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43c47a237507570e43a7d2630613f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd208aa570b459242c7a05e34977f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cb5f91f50d89646981fb4e2798f2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14139410750b9669a23ecf2deb149a28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998fe3bfa28e27a2b342bb9c8cbcb83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0279e27b220e2ffeaba1b70e3be1bb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fdcdd2d9ad69a46af21e4be970093394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3623f9bb3436754d5275b6419b576395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777759449e0e585999b6e7cdb8d3a57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a5f2b8f8e952c4689d914c8b93147397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896377823eac1879c51aa308caf096b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35fbad1ac21d9112496f800d3d09b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7e941edc73d192cfaa98536a1d34b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fac934cdd4a2d8b129cefe2766c8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e5f49348b516e53a339fa7bb08cb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223444b652e033663bdc7ba6dab9618c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d68c140128d38bb12438c677630f21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7e0466160cbe92152bd1ca2b3890405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dd9f777286fadc8d3f9c80b4d8726406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7025db2724c86b9494aeabf277c1d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4de93128e6f93d452b4fd23f50c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3afa1c2ab977482ce7cce1cff26c26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d44d509ab83135af1fb74d0079629b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9a13fbefb95fbe12126efdfc05b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f0a5ce17e0b0c86ed49f46f5534d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119e501b01a393e0ad12e38e8bac790413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bfb4aca7c82c5896e34fc8dace7c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28806fac194b1cce88e4693d6b6a7f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403655ba364c75ba0b6f306b6dbaff2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882017bd8ba5a64f2d669881e1492c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f7b30f5136f5ed3d40130cfe5734c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a212bbe90d05fc06b4d46d4a6a3331419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c058c0867953ff86d21f2bba08aab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addfd26d1584b2dfdf39e1d988c0963421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19255380348e89ef3ad2d7feb00738422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e3860068952ec3144dc3e08ebbe1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c102069dcc91e8dcbbb1cda704366424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48cc0f84eb1315cdaa842f72fc700425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d24ff0ff9fdb516fd4440d184b98d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75094f821fce5f5b86125dfe8605f46c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e327444b12b95bfc77f6857bb35366428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c379f9418af9dd35dadbdef5519f2d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ff9b8fe8935800015921a1cd71252430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6813adc1174b21bb00272e32243aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c8fc247106fde481fd9592839766f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a844e2776fe0b4f020b1c4157ca4c5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61678a4f19a4a6fbeecdc13cb7a7cbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b5f7aa955139b41c0850e167b9ebb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362f9df0ec240ad9ce8cf5c96ffd05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a429fa33d581bca06ff40cb19a4e4fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45cfe25bec001689d2eb161831671a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c26a1e8ca7817688c7109822c7d53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6512a36b88fb56c3442acff49ab35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627bb79ef53ca8a9fc1161d75be226441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d062f3d9feeba2a918b6738d01c3142442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82388961c6de7e8af4c229f375976d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe49644ddc53385f24fa1cbb4dd2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a8cc9019b7af4e49f9af42a79619445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ddde79a89536da1c3de9ca1eec6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810297408a760c2e00855e2c76a366bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a404e42626706836b8f36652b8fae2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7580363420f7359a306b89bc1f9a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b39a49f378d9c11452c6d72ea000d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02180cdf95eccdabb1434ad881a24504451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa02dbdbab5cf7f02e34dde0482be2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36594f04b607c3ba9420ff432a1059e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19464f250c39aa03bf34001db7c3e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052cb31aa7ac8daa864aaa5eb4d4310455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc71e7ef9552d53d5b91fd8a708de2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefde9014015ff5ae6d848804a1cd96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8625d6dca59094fdbd12e15ac0eff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c95752a7de0372083c6a9e01833ccc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0063e6193d87a926eb5a27a4203fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec29a0034c46bb925302cd971184753461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c9a2808e16fabec6ef5d4630c6ff0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995860b931edbd596ebf03bbddf929fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a7a330e74f61b8d6128971b777581464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e20fc4518c90b809598fed3cfb4b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e434aee4445682080fd60a8202d0c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794250409a81d0457673ee369af1dba8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed22bc44a673d6b717bdd3c359819f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1e65dc8d2eb10f646bd5b5d95be7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cc5b3843b96f91c6bfa88269b6bc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0496ac8d06570289eb8f8b9cdde245471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d65791a99af7927350e8d1d1df57d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0c42846b46d1aa0de9478dc49dd68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f530cfd60d922e359c2ece8f74f40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5183b5f934b9298a5b11cdc1ac4217d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82b4cec881eaaeb958946c51261d28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e0f95195919c9f3d692994d7c4e94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db1d98e572bcc859ab87f006876e4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2d355d5bb675ad58c52335daad4c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26d3126e0a3b0cd9e59b6a93629393480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c84d6b5b0fe7e1178e4b423654b98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb9309e8e8faabafcf48eabb6c580482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb26034c41e5e956a778ed9a10258c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d739f6918cac20b90a16998424176484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a14ec90aa41eb0b8b5df77310924485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c7fa3d73718d099f65ebe225ac9ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1312dd5328a5bed5257c69e56e6d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b1058b827ff7d580dab706e9a2150488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a9ae4d221b22baaeb557c7dfdb35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fc4e28fe7d9175acfa4ad4c8a41aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ad1fd19f3d25b38ac62057407cbe7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b0eb2e5e8268f46d1ecbac9de4bd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7952243704cbb87fbe8c045160138ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bfabfe1a1ee92443ad0e2d3273c0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34894476dd176ec557a9d07dcf3b637a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44ddde1b1608a664b8f1b662fc70f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f74509bd00587bce76146cc8f933b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd37b1bacf41ed628077cf987986c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169547fd4d395f96322ccac644cdac5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a61a864b36308e007bc61188121f06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826a9bf5974e9cb26c5350ebced6ed5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efd9b002e7b9236d9d905ad5589157502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c818720efbc1f6a12abfd2386d458e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52cd73fd89ec43f2dc64e651d39def504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333b343c340a23cbd3de88051022c2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcfa1e8189a4188bbbc92937aa8967506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f58f0b1c19e6966c14c437b9152c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61f3dcc5da22da87607d3b5408fa93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581b8f74ee73920b956f4ddb1692bd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965983f8bff54b3f38a1ab16514ea4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd95137d6e04f81ec53c3a05612b18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42c3871c741c56d477e524b135822d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2a732b35c0b91f33e259d88322ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b02db41a0dcd0a6943c39fc1f5bfdf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd111b8c00737fa4d6ebb39fe18609515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db970b4d7ec43dca10da3af5561ad0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c283da14b103a0a0d181189ff4ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddabefbd419ba190111bf1654220dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aea9d89975c453a28bc01b466bb056519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ac5530e6022653d64d9d10f0375e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b9f390b7bebeb71c9f7d609047086521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b401b9237eac560d9859cfa60f95b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddc6d0b686f074de3a7d9246297ddb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac8b7dca03ebd33e77340849d0b9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec1d2b0af74be99f1c698bffea691b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f96a6eddc1f5477792447cee28d77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aefa6e8ef7a8c4e2a542c4b9571a49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa22bf80cc1869ff65bdde316ff3356528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80f38bf650e2f3907cb5f228af8789529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6f9eebf96074cd7f844249ea07b55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb056461e0133401885e2518e226f7ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ecaf04dc4dfd5f6f0aa1fa2abc3e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cc86dfabbb875c7185df7e412fed6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71b5f09c6ef578a8ba1d51c115a12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd38ce7c9c6de482cb93d4b87f1b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7347b96edcbe59438c1c597f0279305536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dab5b08634654654b2508fa90553a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230ab8c5d6e8dbae226bd38c7ab775c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdfca503d888e9a0cae942a4a891a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40bd8b160b8e882f360692ce9a949c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3b0427148f4a4c56856bd37b3cfe1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae115526bdcd39e82aabf76571c9bea6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054899100ff192bfa3e5598663fea5ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1941c066f895d33e2e1d74ec6129f93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f0350ec2b739d0eafb191b3c3b233545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029be88fa73728ce688482b3c3decfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d8fd4db42194562df5f78e6d30465547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52eeaf114bafad0adeda6a77eca11b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6fbc9e97dcc647d05b866dde5d611549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163686e083822e26d06b6b1af3c7c33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c97da48df79369afb69e241af2da7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e333676bdd0f4d627bdad1dc432952552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46f6da6a5368253b37d28f53fc76c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3385833f323f4e4a48dba26369589554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181618ed8236c462b65160f365d5f3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07824d10a2a1c621cb21f3d9f12c28c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76547e674a48cf3beae8a6be56035007557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f654b1bc7d1757c6094315ee43ca14c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792efdff0cc707a6fc4e10bd2e8a709b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17495ca0a11ee86f439ba5bd53f46539560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c62b69d0601ca9854b88954647e48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba32e7b3a1ce4c20b814b9299eba9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f811c1412a06a9e813387f6909b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a816dc4277b8721195b8cafa09cd92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69af97c598666a953655a05a6037a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f2332287d9fba44f2fee150e48059566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917a0b4c15379d35b2be007f68c37b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a8c54544545d4134d4a141b128fde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caa319ebad797769887e6a4d81928b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df44ce3479d9476db4d5a6289e5d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b618a0c857e13ee6d9bfcaa7b5782571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b54add9685d8d6f0825bd3912478a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d2db05edbd056241c6ff574f348fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f392ce778c3931f545429b4426f24f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3b2f5fc74b4ad4a2d68e6fb8a6fd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d28a834965c3e9cdd13e75c77f3409576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b02bae2b3c5021053dad23ac22aff5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4292f1fc5c948b9ebba033e2eb6bf73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aa7c1e6e076aca36236618b45e09d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275726b2437f4b598899ea8a0fa1c3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b8c07c1edc7589e3048b2dcc2f071581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291272079a457b448210c78d31ae2402582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d1cc942c12ab86e51481f8a2f24f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9293fe1ea7ce37f8fb1095cc8b86ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461469b4c4761d1606ab804a0618e200585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21adfb42905635dd7a47fe0fc5c18a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326db62754f5676bb45db3c0f0feaf22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034fe31ef4f916cfe687a62825d9ea9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8d9f27914ef66e11267326ec0e58f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbd46128844bf66964ee828724fc30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649205aa51d6f36cccef9f1062c8a9cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48930f091b8a50466d038e6b24325107592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5bab1702cbb39bc2ebf5f905bf277593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a63894d6456acca53a50fd19a284a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106072333f23f97bd6d3681e72d0f6c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891dd9c9a7bb691b493590f2d970523596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8603d059d8cd97701cf6c1dd459e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85a6bc454658a87f94f3063f65b1a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c44fff06ecf2e1395d1c96bb2f6ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25442f322779f187e8fdd14b20b8ef3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9634a06643805b314c6e28879c48d08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329a72021c517b422ed85d785fbd78d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691c0a8eb96a70f6b693d7426d62684603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a266c742692eddf8627627439f74b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcff1ff6d4a50a35d68838f3e42642605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592944da5b5d3c6061cda683408aeaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d31fe8524ca67c7d3355381447282607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172921b401fa55c963a2f5b7964de66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7aed3526cf7a9ffe88fc93e33d85e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b23f5d3c1bb7159afa0800938910a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc0d6ca295fbd7c87a856af080f016611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871aa665da6cc25877b7166d47d5bfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc2dcb1725e232efb33561a20def9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87037631e9cd32b382ee56accf3a550614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b7464b2a0874bcfd4e1f08b9e6658615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48477b115040a29433af371edfddc59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dcfb5f055be44a1961d72f71fe130617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8bf11ffbd9403ec8d0137fbde1c70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb31ef3b15ad0be0db2d613dc04f387619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bdc59a8510007d1f9729abf15b575620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e844ed9e3b825ec759c4bec92a3f8dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679acbf606714e198aa6a44cd29744e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63f72e4a1965355d3ae334b7c5fe8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc538da0e78dc06f6b1e9e2fd993560624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b5ed92d4786a4d47a28c5a37f92e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80446fe7c533d876fd2ed15d465165626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7456b63bfb931a046ee208def952f1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e866b4446c3093473de0db479f52e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85602527c9b49766b329c23c09f24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693989f8bd84cc7976a20db072e3610630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ad0a388cdf38e33872b5975c0e6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7f6f80183dae8462993b11de17eac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7591266d94c70a20acd8c3a1e822e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f6dc0b3d342032ef7c56da4e241a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b893535c33985c8bf3d386357fe7856635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a88563ffd2b5e01c9fb6eb8b514d03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac585e393f2e3d907a7d9aba27be13c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37f0fe45f7afa7cf4c4c8df6e6b7c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d20453c0f9abd4920c664b723869e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477570cec3899c7619ae30cdf2b03446640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c33c4d8d95e0a799aaca8fa14b6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f54778bbea5962485090c283f5e1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a50ba961c804daea386404f1fc3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616620a7baf03d3991c69c1596756853644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49934891134527b809d3dd822b20660645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109073972eefd2330bda82d1881504fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d75f0472dc3b460c988ea78ce12302647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc625c79ffd380ba3bf698a7755892ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613a100ccdb5c51628eb7856e20adb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec213083d53bef4ef9e265041df1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbfc941a8128f1ece1e9b17b43f0a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef9f2b9048730804259b9eaaa8ad6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923259f5065ee5987690127f986ce00a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80e2c70193f6f6ab5ed250660a00ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20daeca07fee8e5134dd8148c1100d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f371c05518caa14fcb9e7acbe9d2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbe97816f5def39bada82af6940601657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0dae1f297a046b70a55e2d7a5e49a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727153cd8774582e59abb25b1d1ad4f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c73f071de8aa93c4596958d3bdcdb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e64b3a6a93d2d6f509a4fc5bdaf7a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f08b5c38ea15efcda6636134b76ea3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eae3c63289557f0d958fdacde1377c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140809c81e111a3eb541cd8b0157799664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a1ee7c06413748e1189cf5765d097665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca4f1ef04650f179c7cc5d20098d7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0561070675ee09e3a52ef732555ad3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805914484ac1e8b396f717cfa513dd3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d908e2e42b238cecd4dd87fc279e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ce34fc05b8e28eda6fc2b46c32d4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2547b17959e50d6da3f80bf7118b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f553af7c92cd3f85a59b67b84b0ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7bcdc734bfcd39305909f8010d19e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9fa72baeaa65bdfb0e8eaf83630e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9059421689d3018d25385ac3269086675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c6da98f1362633f86b2d6052d35d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2551f1e837ce580dec07670e4205d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d15e79a3c372003c58382c91fba2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798f29c378ba492371dea8699f35d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0beedbdbccbc17736b869d39b795c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afed135ed36d33918ab213a9aeca89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62dc6667c888c191470c73475ecae4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671daeb92d67c1790129954ca427785683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836120861b24c6fc3c3484d52b30227684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78675f5e1d6e1fb39f19c508e502835c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc30e2321f9f3bd195720d7d78bac82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff553f4b52f4a4fba187dc83b9b3d157687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18ca742086ffbd0c200be20853c55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd2a4da389001aabc99821e69cb589689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eef6458b3322f019ceb1b61594e52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dbcbe4ea35f49ec47af82b4eeafb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45414d15b22f5b204141490cbb3ca28d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceec3ba1462156324b43f390f29381693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c300514d32c4c2690b1398d3d9cb78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6148aca98caff8ac2a58ab809409c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f374aa973b8ba0004c103aad83b66c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b592929949d24e2111019c606ee6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2808abb56025c3add3b44509fa51d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9106fd54ea0663697ee113a611e0c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bf6f8f4afc843319b66cd63a96eb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0659174eea2b6c8f57e617fe4d3e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ad390af6a24c6ebe977ffba25b1d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99339457e7bd2e1dee087cc248ea70af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c000d43d29779c9750865fbb266214704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d97fc3eda24bb8c4b277a315730322705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dfeaf8ee54229c596e755fba875a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ce9f117b0820bf3b320f15ace91c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c0d05e374e4da3568ad0fd441b882708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60f3a03cddb4d1352cde12b64b942709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa80f448151b89c6e8e5bcb0cf5949c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24b1599b549c4f749cd5dfa18cdd50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f59ee5fab52111bed230ee54db3f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d3f99a9d8aa08e1b175f62f5606ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186deb0bb73119529697d905015d019d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eddf5ccc0c5cd4a0e0440397699a08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16045769c912ef91ffe9d15a5abab532716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae05ccd46f0cdab30bb210d638f84ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1dfc4ece391a27b5a340d3f32d945718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35a102330697cf7c66dee6e80c129d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5b368eef79afcca0b183e49c1b432720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb4abaf1b65b641771286bb17b1608721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd0f135c803efaa4e31512db410412722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a4e2c588dc0106c6472d14c40ffb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c92232677825c954fb49e7fc392b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0b739ea9ecbd669fb0811c78065f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d271a68b5576a2dc2fcd297dc648726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905418e6153ba7164564664783fdc526727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae69e0c0b7e5fcf808253801ddaf8ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828fb6cd632b8d0f4ae77cdb6985972729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fded98209c54e3fe712ca196a59fb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a4c584c6cd3ac3747decb86178b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17b464b997f4cc3dc8074a1156b4e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f97930750ae41792c5f600868d8473733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee72cfd8bb9947b3cf2c1aaac7eab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6028ee9d79a2bee8d0b6cd22404a9b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf29f2f95e91cd41746da0066d85d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756eedb62c53c7056bf4ab91ca3e25f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f130ea9ee39532bb7a71c25983a7f91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534ebffa5d69089cdb9cb69cf0375db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf73c173745c6b53f1944879bb449a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4da29ad0b1c5ba2e196fdd7bfacdb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e321862f74e17caaa1254898594693e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05306b8cd7dcaf4e91b0da490fa8f85c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68fec92a9386052baf5a370c80f96f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c9183b4874b35c379bb32d73e9378745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8689022b7b5d606a919cd2727a46cee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee6229521e289b3517af94db67b08c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea28f3ab215f71f49d33ec8f9fc97dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5267a5d50f562928c4d5766335ce30a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759e3e4f7185725a43934ac51bf8e2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd8e22fd205c34ed3f14c9381a956a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b136b1b8ae732b83a6a1b58220faf8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e4e886dda21913353b3a32722e654753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c264b72688e589b418e7076fa4ca0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0139633190cf4c6146190f68b4188755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62f96e8bc804d8ea2d5eb9a8354b88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a9185245623b4ac6237adcaa635c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cef794bc191e3e38647b2f73bec12b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989dd7fa73228c140789159252f6398759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698544628c03bd372441e2880cae499760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c0570549b42229f48a7d0b732d510761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b97e58d71c5d0d5cba7ff8a56ce1e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d63ff58ea59db81bd87f8a215bf2e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981abce90e4f23ce1c10de00af76e710764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f226be973ca646e8c572db653bc032765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7448d3da5f221cfde22064f655064766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b710bf3fc470c79be6746daae12d4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>