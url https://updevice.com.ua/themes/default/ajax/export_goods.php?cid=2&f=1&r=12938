--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bb22cee8ca4f986f604ef7b6261631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad985864291131bbb6244e06a4b502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989d769e7469ad0221a6bc54c6acdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cbb7478b767d3e5a4fcefdc811fff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abe13ee79b486a29d03b3ee5500b715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ffd7f5082e1ef5d5823820db341d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de198eb40cf3994b85dcdad0b7695daa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22ecf47cc37d798d9899b6fb092ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71bf692ae946f6dd00c7c1fde7fee69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4168b3e638f41991ebd0c0b3cc575d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f8e7f935ab2a353831b4c5165f54f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58bbe38ab412aab8cbfd468eb0771f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c7a64ee0ca46175ad8711cf106da413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e34602a00c722648b8e4c0266c6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db33cc4cba5241960d30470aa3972d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ff26ff2cb7dfaf375d720a956d46316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5d82745d462ab8d98f551c002dbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827382636883a2e2038c8d9381bf62918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0831ef9c5926b88d6a8b716cd362c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b7bf2d2ad9ff0222a4a8b6a77473d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ed14f0208cb06a9f56eff9b95138421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52b2705f0bd37070d45dda4114319022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b590b699ebb945b75451fdb63f315f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a75b564b49badc22587092c7630824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4cf8a7f847e6f2eaa1678db151e0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb2b320bd59bff49608eb23f5354d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c41a5f3e9d00bee99351d916e29bf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f931f7a44f23a1ee41c8bccfb902328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2718640721a5a0057a6f2b8fd5bfd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f1de5e3dc6318e86d77f0facfa7f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf5444e5b2c41cb30081c82b2598331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868c0dc87cef5bae24d5472b4ed40432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828a457e8c4029a5386629e3e27f1e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2524e83c865c8734365a3b9ef60134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7528b252ccc929632e2582844f5888935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8d0fba21d5ed59fd78f2eabde6aa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd67c2d776e1704383833a2f97584d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c918dd1ce1f51d45025fb591a1c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687e3ec315eeeb398a2eeddbbdffbfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc633744f97a8d759329ea1f570c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8050815958dc9d43d01296813c572441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24326e2f53fb5adb95242177a8feba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedaa2c69798877a12aa3966712ced643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577c14d5d77dc7c235f679dd5303ba344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33c2bdd75aa37c8ecd36979e5c5af545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1451171f0e8a541ee3eae24ec6843e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97667722d634a9c26b0cd26d815d7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a4ff4065220c0e6cb4d379838fe5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c66cb8a118a5274793d0aab1707949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08621fdab4f4cb758e1cb28c7bc32c2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a771f01ebafe5d7181fa018b0a23fe951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdaa84a2c5bd3551bc351c0845a8ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047b240b684c6e3aa30f192a5e6d0d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e492e5e3e2beef6326ab1e565bf84154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7276b5a19baa57e24f857bd514bdee055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691129d62ba7ceda966ee6377454528856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606647465d01130e57dbeadc4958f3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8b90984bc62e77a3ed822338da27b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080a524bea55f10a5c1aab8a3180f8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c9f06825da1c489ec2444f5a4301560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3c8fc0e206d475ef1b385ce16614761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d7a2a7aad824948c8ecae06d5e0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8d4015f260f7649ba248025fba95663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757ca4f1ffd7bba6bb385d13760b86764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7bc9054cb270e53ff7c45d989a39a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1e4d8d6f4a29e1053debf1832829266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2586e5cf2277f8077a031cdb017d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f6a9aebb3d1e2c4f9df53dda04dae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3475f299c61b13ed6a9b2ba96dfd1d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8ac875e07d575fa975f2dcdc28ca470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf65e59170595d96a338861cdc826171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8366a63982e765db391d059c3b660a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c962215e823ce6868eaf1aaebb54d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39667ecbc9028c68d83f479d406eb8ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd1edfcee98566481d514788de2ee875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d8f60ea878f94a787a02bfd5cadab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e35f9a7bd34efa0eebfa0908ed7ff277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d989fc36600ad8e982f2498c0dca178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8cdf87bde63b0849b880a8defb6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cb6176ec6ebd6e7a4e3440568b22080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639cb51ab736a5f8f89985aaf2bcde981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97bdb8e48ebef8f3165f2e3e426af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d858059172c5f53cb0d76b61a1b48983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffaaaf78dc1851f8d6d9c5a344f0fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b6e4ef68474e630925c310a13d3ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb057486afcdbc59b6c0772ce98d2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec52afe950fdac61b5fef86b4fbc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca2f2c3722c7e959f655b78e7af57b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7802d561f7ed5a1065bc701f945989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c11b8c049e0a25b118f055f37a70590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495792f05da2013c36030eb9cd145a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d03e65d58c4d82003a0ebdc7039a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6701e2a29cd9c7578f6e58559761c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f84b298ffdde7a26f82ea8f0f29894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1703f2edcc0141f68ac6d56c718a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac5cdba3f6b647780479d495baefa696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa677f31fbec764108b337e3a48e9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23803430c0382dce443c8278a2c72d8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45322f95be921692851015ad7dc5fadf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7ba26a3c29eaf52548f714efdf2dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23463febab0117b77e90b9839dcaf501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52226a37af24410dc9ed2788e853006102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502fcd873c3e16ea847396e4546fd7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24986aadb890f9a3cc20f02ce23490ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9dc8ad71f36a639cb2f01f19ffa60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240c03922f64f0b307d22bdd92bb45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad63d982b898c1b655068fe99396a36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf1d66f8dfba9c9e0262b4cccbe5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b95a3d6cde4c3531480c823d23bd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5799a161bae32d4bd2027adacc802fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324fca75c3687ed3740bf6a231b359111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec6e4b669d047b5bfd666f218cb03f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35831782f99446f87923030f29bfbba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaf2b34402cbcaee074209facc6b0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351bf49d06bf58a437d374333bce966115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d009129e50b694c45da14da564eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256629bc752b402341b4091bf22002117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848737dcf092737e4ca84de01679f67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe966e11dc0fd6f118ca9b14373aed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6697828385d66e62d1f6b9857d59d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6be88d91fb9ef452bfd228d4dec29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fa2909142a042c45242b7e2b59ba5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3e5c83a5e87cede0f6225019a4ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd200751575a29ef24bbcaf0871af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f127aac6373678570d06609d22044125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821734b7b83d0fce707a6afb316d5f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5544cf452ab227ece11702cc0d88da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217cc7753fa115f3f6a5ae28aaba8f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e4da784b05e67538706cfb6c7ff21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ac4022cb380655a7f6721bc813b4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d350884bac2959003a6be0e873b541a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfb6c0a01254be90eae1cb7313c400132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb915dc7d25f06ed0d13c06ce31df5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e5e22c9217f1e086777e6939a3bdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970f67c36701e12c301c04c05c0b6cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b8b392ac5f37a84be1f0fc861c066136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f88ff60220ad9a6e131069346793b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37841f32d24a7d67a90b9e8c94d1fc0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe62d7872e7e03ad7f9ec042c363cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815c9425a172ebb33551ddbc676e34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f80c63e2d3bf7fb01bf8f54a8fc202141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe54195aefa14496f48cad7c1ac2d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce5c5aa6814a08450e1c004086a4d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17d57ba6576f85c0c9ea10de2a555f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82404eafd89d63a1bca7029733ca202f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d020e48c10d716ec289dc876e53ae5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfff0e6c5cc5dcb5e292ce86adc458c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e77dbdcf142288fef3ff2f17491ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851d29214fe0e478e3b9da62a7c349f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c77c751f2bbdec7e2c52e6baac5c05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9c879d98da535dbaae720652b232151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae7728d0b4228338a2a4ed25194262152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddb99be19eb0873172155d6df38807153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8bf5de9175629c97aea81cefbdd36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcfef667aafa592166f26ae48fa02d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c26cdd6bf12c5fe877f219cbbdf5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3d4a50feb183f9bc7fb2e79083f50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4803ae530bc238aefcb9d5f9998c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b1f375b9c4b54b3fb5ece68d16dc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d69031025901a71361156ae3c53d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847982cbcb0068d035f97c708104f731161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b741d3b78baf5de4f8d5bcd04890174162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b86f68514efe26cbc672cb5e4dc4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc8fa8d330cd7fb897f50890211716164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aa249e480e1750c9a7c8b6656ecc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9c051cbb93cd4fd2efc5258f14542166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03745b2d07b971e113d1d8e2f9ed325b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974cfa042774ac80cf9980881281976168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b6b141c1929b1cf8210e415cd7e00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c68064b5741dc090d6a5e5037517a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4ea969ede071a8286910b41a7fdaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a53771de050c7f79899da85916563172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a12beec7a79759483f6ec4d807049e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dfc028cb570091ca1cf858e6d3902174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecffbeadf9dad6feee5424adc92a73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c0d3e0b6c54ef1e00ab8452d3e3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086755a0ae699b406e38281cb55b0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4d6b71727faffa64affa5eb7cf5f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182f06b9389c84bfdeb4701f2dde872179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cd666f2dc09fe4796dc7e11b15a69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1daedad7fc3a7133b79696e88c8210181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197cd288cec7d51b187c59b471e489e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f5f634b97e0164ec766ef7e1d9319183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca9e1dec9c0c7da37da22dfd24877c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37101922315d3c824d4e574f8312bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc6f03138ae28135c1179039acf37f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e153c11c00444edb6b3ef8ecd335187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e74a8edf3f89a02840e6194b9f21d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b746527f570650cbf5fa8dbe85cd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac68ef8620ff7feae96affa4205d23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcaebbbd61155b0edd9bae8c5551d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48f371ead3ea6ec896b40e3a65b7d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2084a5d881c0fa7b96f513c98ad90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a6a85306b342ea95f5c3cc08e1d14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698581d978666c37660c89e1ecc6fa9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2707576e7d13cb487164497a313ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8ac5de728a6b511ba63cac29b2aba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddccb911bc4ac67c2a6bc88ecfd55af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc357c143647b60b1316145321be22a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b58efbfa3f72118179751c323ac24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac19bdc109a75b15096c836b2b1da7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba647d061e4803aaa43006d961ccd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bbd72eda104d12a2fdcd4fa96b3b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3140506e77cc9dff4c8a2f2f25bf46a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b333859e56bc31c56814244bdea171205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f01c443f1e8e8549a4a263b671b2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f138d56163e5ac6a6a2bc75d1e54c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e045f1ff2adb0fa0e90429fef4b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26f3bd0d26d5b253ed9528aa4acb62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751925a9c34a1c89675376adcd6e75a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77fcbb9fdee5549745350625ad0719211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcee89926e23543ce4dfce8072494b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded303cfcf9f159c65ce85189c33402213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808fd371fddbab79f6354f5e9817c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec9c5900d1561fbe02b3d62862a52d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68b03f8742fbd33e79c6eef89ff49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bef2b24ec7ef9cd65350c277d10daf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055c6a800f7fc191d80262761566a59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbee2e5df2df7fdeaac210334d7d600219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622dbe1945015234ff5def86e431f1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d9ad445bffa7904745ad35e9194c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956e69502ed51406e6a9f806e0dadc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfcceb7531aa13f24e8a54f6fa1c71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04217aef2bfaa3e73a47a88a22301c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ebea5bd7ebdb41fbe32a08816eaa3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e545b961aae32f2ef4f6c5299097f91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93473dd65d56edb73be96a95848eadd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0e6ddcae2b11a73aced9c7b1b2ed8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136a060419a31e2185e2f466b485e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c45b7bb83a0b6f86ed54acde4a7541230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c332919489d7991c53f77ee0bea12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15301e70617a982269e8da077cacb19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c443a0669486a0eefbdb927602623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e78a0a7b3ec3592c3a8c67739e8d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274022b149b122fb02a73a864ca941d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409ce507e64a16691664064ee37207b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e3caaef3d38f933a24e0ebcfa5d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7933754bfc9141d85b5ffb97eac2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ed561582d3b24e9b285a60fe32069239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f80196b1352b02bbc43ee3360aed8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c676d018a533b357bfcc7d2783f65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0566173d3baf59df2dc5547748148c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d70cc3bd409d018027fcaf356188b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c94456fb6b60c3b0ab0014164885244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2b92c11b21d24eb3decf46583df31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb6d75004e911f05e18f13d978a193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513c8c11f7debbdc6777e7975707004247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6cdaa6d1ab6eab947140973389871248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cd832a29dfafe810284377925e2e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc497885500e81dcf525c64850c604250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213303e2a3c25377d59a0dcf93119c47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031bffdb28d7478792ddd7056157aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dfb34a526409481906db6743dc317253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379717d8f3b3160103b961a85f7091b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea8c628cc7a449454ea2f73fe734a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24912d46680e0d5346c6ea16f892ff97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b4a35ab7f617a640b5485394cb1bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85d0071135a97a0421a29304b80cc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f78a97167aadb00fafef306233495259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc2c4166b18689ca2f696e63b79ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195fb9487ae7a21b4a605c431812106261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c07102784726f6edb48697411c73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9066411443ac364906dbe58036378e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d34b513abc80750ff30c78139a13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3d4948c758d504c6364e43d0f15d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5278c0400ea2b6d1b5d25a23fdee01d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fb6dfa9d15f8280d37dbfee496c61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25e670db21f1e5bf4eb150c2626a0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693dd7970b79ea4466ce757fc5ec7bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a61a64f02b0a9270fbe58611ae40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7b0851e789f06b69bb3092a3e1f8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd6b0249f7dd049bccd5893934af53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26473600416efac4e7fa3d383b1c021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe41d721b06776321d18b36c320d3fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66293c854d0014f609e04f77f00af8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432f0570f59191e03a04147034935e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f4839c53209348e52dab11c7051e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c65ca4b7313fe1229b78b0eb92f95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203244795b2b668939a48d3353db336279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952ca29be8be8e6d852f07fe55c5d19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01d9ba7fcc869dd2e94eee7991c0ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111bb593988f85182a02e0a07b99b3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582eedf03a7c9bf24621335eb730682283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85279ec4e7c447889db1e1862211cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e684e9d67913b48aa55d63f74e4ab6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b0a10d21b2810f2faab37600e6719286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b580f89a786ac195d774f15c48fcd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8c161bda62638c8edc65160dabcb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34def6fc85ff0665c1b771a8ef84d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af87b6184c55bea3ab025d3c94abe6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb6e618c6edf1acd2babe3d7fa7a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa649287bdf8af87100207b90460050d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2fc8ecfc5b772b2fe52541692ce71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad76ed36ab6c2c335d7b733d4aaddaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b3b61f994abde35aa25c924a3fed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd7ec324a4010f34cd8e330b5171eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda59eba4cb82bd63d40ca371ce1d436297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045eff5caeceabd74f2736af848e6aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961847a8cd2a96b011b650c4fee1d22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aec631024499196793f8b65e5f0e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e884c08daccd17f642ba998a9c071ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a336487d9bc151475c3480c0b0265302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63d6ef478c38173cfe12d3fa44d02b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb29728d58184347689a94863c5ac5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926ef5d05474583f1e1685071976e75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075283d3c059c4f190d88bb184422cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5149b05a7f7e2382cb947af6d525307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff5f98a20010faa40c4f920cb23af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa9271c60418a3f03d0b27e878c9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e301f34d55f226749bad9b9f0a889fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e45edd226c69108174ff57ce1db57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcb96dc84924fe572acf8f679c6044312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf6f62a9864d4bb3dc9c64a5efe349313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8fe042ea7d48c1a167cf8a2c5d757314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a687ad75975e12dbcda63acbbab41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424149908741e4cc72a3bbc8d9631f9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54211cd348782e75d5d596cc339626317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b6b4828ccc4090001fc31367cdb2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377bf8e47496cb94d359040ddd9a79c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984272bc66bfe8fced7b1ef61c22f99c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7539cb49e13c82c565e27453351d80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f85d1cecf13d2f8295ce9f7e4ec28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020fc51af04f8f70c274b249d0cc01a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7bc31cde2eecf1313a10d96f2dfd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9266e5f71fcb14efb42e6945b18f94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987b0bce926c15c657d0fc5be698db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0262a5f12ec8607fd6bed5dcffcf746327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7406ebd4807a59a6fd6b802f9729b5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f915c8c8f51475835ea6abc036c741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e94784cebc11a419b28bf51e2c0415330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f78f8cf8ef59240c8567c2fe1c676c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb28408f31e94a97534d9ff50230e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d019bca865197a338895cca36427ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514c4a0958cb2dfd496539275031c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48599e18a94be07adadab5e679eba6d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03187631da4fec09c6be94cfc96b912336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bd36562037725a79fd0c0d3c81488337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fa014d02101cee67a7a1f91108802338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0da8cc36e6aac7de2e46cd4af8f69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539c3e67b47bf82057261eacc7684e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7188954b22de851a959502d546052341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec817a15a44a83f83d1a8063fbb1555342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21684471944b10c349513e342613b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b94aa366f8d41d1d4eb78052c647f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e63d3c728aa9876ddd98e86d23aad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbacc9b2d0c69b711a0e0220711c21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745711121c693f64fc83ea351bb9036347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e4a492f1e2f751baea548e9d2176348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa019b5a7001a54406140f9fb626cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd075238f08563738f92ebf968aa93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683fe4b5df0d41e320d0553f330dba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31288a7db5f506f94df0d56a6357b51c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b26b6d9f9d1af6e3f8ea614b93dd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe01fcdf9e8062ae2e6fee80ab689d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dc4dafa1c36a19117a1b5a51ed978355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80b8aa78b67f63badad4d36be6ed7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a8c9a596affe6e07846794b194cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935741a5eff7bdd04f6514744d69c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbce1c132b051802828f3debd438dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308959e1c616f5ea831c78b4f2b6c1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4d5f9e3de51984fd67b52d3dea990361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f4aa0db785bef52b45dd5c446802b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa0217a7ad5c7a6281b7be4162a00f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe7cf9adb0c13d2b52f829964d631364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a27273418ad94e8d0d7af8297686365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646640e93a725acd2e8557b1d05e8f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4cc4feb64eb7036159244a9365bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c676ab4519263e4fe98173076f1fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689b5c9fd9a5fe3d2b135d7cd74c295369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d45074cd2e0d51d82eb9e6063e1c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1207445160db04adfbd2e95f32b058371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf17787fbda52f991e3045beb10322372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb60c36953c8f4693e2eaf5f0ebfeaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e4ec0894ef034fb2075c89b7e04db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cbc2ff8a1c438b7b92737567d5870375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebfbaa6ebf5131d289334dc6f5d42d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0efa1e00701a107ccfeab8135f09ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7af9e9ddd73987f95ed79fd2127368378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab87283fa4a85b4c9fd2b093eeb220379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fab0046cd5aec54467c91d55bae559380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb7069fddac9d409c4abf9ca6784fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aae068df4ae5760d572f62e648eba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef1b062deff782c42444c04b7f5ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd5f6379a96d2e4016fed49a6ebd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df8527bdd767654157971f1c4bc5b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bfe2c80d6d821c38c5865f2de2b1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fc718362d339b9cc939d71b7ce0f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cc0c10a6452ea12cd19c8c7d25a51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbedbd06e5e7b54cd7a6704317c7292389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6833484eff7f0e71a6029379f55622b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664350742e7941f7030217b9cab739e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923680b255a1c7a6ece2bda8b68a37b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be4dd49e54bebb2b68dc2089cfa405393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c0d3f3df035229cec638182641b5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f87c9bd1cacc300bff05300af8e07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a73a8b7942aa3e1e916a54c8db72d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd41b13b5d4eb6725f3592402fb682397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cde7ece8f6600f20495600d180bcc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac256f4bfe02eb6aeab1eaf17b4c7a02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232cb4a271a2a95fa7f3d212430b70b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43947e03b7622cc8438e1e138ed21247401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d1307fc53180504f488497aaa73e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff874275215bd00536031d2bdf5db4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ff0c524f2aae8c74e01f024e73ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4855622c9d05dadb935e974e0acefde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5cc7ea20891e198f1d1b41b87c867406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e371a15304d5a96be7b4d575ae0d75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a79155f31dc0fab7d23fecbed391f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b77073f167b8db99d6f5b7a78a24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ecc62139f0540f02a850c7f1d39c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bfdb93c77fa464374d2bf41f17293411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81f43f6bb001b7cab359f075f966cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bb4506357d1df9fcff0fbb604bd96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4ef969965770e5b6b7f01961db5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b2e99b019c848182e1ce3ae20bd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a2f56cf2d694c07c6657abfa9d94a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2e486057f7a92c565d399e0c2a23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0e500fd5a45d29378ac2b044708a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb1b61bdad76b49a277dc19624c9dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc99dde3111beee8a732874eb40cee1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90629208a36d1c29c47e3c1e3b381c47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2759684b02829aff396111956a9876422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f4b9610e023fd0447ab4a546a3f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2cc5de845d1a5609030df587f8986424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f71ecd9fcefd4dcef2ee16033ee61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010dbec1e97210b3a6b37c2989d94cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409ce7247081af2bc9d876469d57663427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dd1954ceb94fe599a6e76eb3bd88e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e5ac766e7f0565954b998746cbee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a7ec6fa252b747bed474ffe3ea159430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ce4c3c50d79c4eb59a49fdbdcc07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7713fe544a7febad8a8978bbdcca397432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c97db563d790b3745a85dd6a0e4a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e930bc603c49695d65cc275d0a740a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f3c58e1c86b7448051128481c5983435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75cc742e14c1303e7c02c53f25a4a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79634b6e70db39bc7d96da088971d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb8560de433921a96d66868a62d8bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175213c722baa7127790b617716904439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd4a0f344314501e0ba28598876190440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d7a7cb58cd7843ba9109157dd1690441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed03623187feb5fdde13a8b0481f0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba759253a539c5bfef34aa7d3725ef21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc49eedc46139939dab1e5fec449ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7000ad86d507c1a9bc717a2a42998445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee1b75d0e9ee4464fe7b151bfe8ce0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442e01077b9b368ab1f38e8984cee78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eff3d1a2c47bbc62f4d5c72702f57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a4e0bb3896a0e3368c4acb8d9c5e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec7226d83824a61ba320468ca59d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46497b0da27c49152f86378adc80b2e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ac095b7b9f6721b044114d85aa2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08d3ae06e9396025d0e35dc46ca134453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b3c6f247437ae12e3eaf7fab1bb65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5069b07e5602b29c9c51c652f1e73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2b036ba2fd86768be02fc3d5d35c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d3dd74bf1a266d5cdd6de4e7c16eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1d05acabc187f17032e2278d39999458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fa58638bc0b5362493e0de88ea7e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98e69421f9ec6e903e041f87d48df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f602a113d5b9f0a019262ece25e70d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf599cc104cc8b802f88127f5002d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e041e68ad48f3f02e50c340317af0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7414122b5c2dba235336358d804f92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f16a34de55bc93ea218fb15c36b92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd0a692ef45ebdb2857b2cf2f55043466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be75522e6986cd393dccb62b062ad8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be7c6d9b4068a4fcf7a32e09aad1e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab7639c91de06df197042825c87f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd9746eee3736cdb9ae84dec895c1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c263b644b574c11bd7dbaa50b2658471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c97c27f00863cd2dc1d841a3c7c4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ddd1ce04d986d49129c14aa81867f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8c6b399e2ce86202679784029ff28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb05e9687e5be97c70b8332eaa5474b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026567300b47ed3392ac4bf9253be3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873edc316a43abd209b44fc89a5658f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f207fc47e127eff896cba5856cc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b659022dd44bbd3ed200cb850dfeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74671606c707c31da2eb59187fa65fb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41246c8961028fd7ae007c5f717650f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0b44b71123abcc6f2b67b4811075482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935a6faa533120a4d491623f7c126c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0320928be7143fc737703b3753e9d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e5754009abf4d0e8bbddb0367c701485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822cf2dd821bf2d0873db4a1db4a4cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bedeae893ced1f77ba5dcc301bd54f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2187fd769431db6d09af24080e3ff7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25129357a2a73017221f5522838bf4cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ec5d6b5a05adb2536302ca5d5de6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c6e7fec00f21487ce8d7c6c61a34c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a842ec1068817184b148b80efc7fa01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e6a207d520a07227d7fa976d9927d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b09a256bd43abf6bf01edb42f4fe01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82e1cafe9fac8e15720e652a7cb412495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2328f998f9f4fb0c64f533597eac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8379e1decf4646517f56e1dbe8d91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680f319ebd3329748fd17d33469feb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e07bae818814564c6f6f9d714128499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4612ed18a7eaf5fec5c7860168651500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b9592d2ed2d4468e8cf38237a3fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b57e79bb90e119e5b3ff0dc48579502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef648f78c162c5c4645936f8b63c131a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da68ea6528f11fd4c2fc8737f27287504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a0adad650a1436732a16ee6e6d6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f65aa164c76c5c6892f3900caa8d1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1841c0a09ab076b48a687452842d024507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a4a2dbad364270051e5eddecb8c97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c07e55d528d7e4dc521761fd5340e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a579052790a2a726474c9c8a5b0bd00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257bc9a619c4b775180c1026efbe053511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00fba7788947435e7b7bcac1ac3963512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfb0f0f5a2d050d224d4e9eec237d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3172ed15375611d8a240a970022d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba755402b29661a7c0a8efe3244e1f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566e08a0634bd358f9d89dbe2350c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb9fba9819e30359d3868f7c68c5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeebce8ac316e26a4ed06e400cb08b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a20a927aaa62d2d3526cab0ff5d3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87533a4e20738fdcef709da9702700d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff82b89e8e9fd19c5de212db5f0b46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ec0208827f4cdacde74f4767342d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed961b564d3ac5d4761f15ce1b23d9a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46298432d7c0d5518df5c2c79462a0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c46c05a6e4e54d9fee49c725a3c39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5544b287206488352de9da777b25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb4ce06ace01b549dcd4620b505381527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c76904e59fdf85b9859889cc307ecd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad5bfb0299474a732158a226ee758d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e29c1cf3f140bed0a69584bf405ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e137ac96b6694b08d9bed34d826be71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b6cb49a4c964fb0d43327fb5b7a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2b538f0c2214cd56e50f62f41738533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162dd907254b48ac7e6963fccf9869c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e0d4b18bd9692afdb0f7f36cc0a12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7cfa9ddff2596c06bc89f7f30cb0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb02b165522790293c956750f98e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d68c7acfcc34fb29e84cc1894ef9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb41a6ad998b35926146bc480b7f3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa185c12376d16c72e43bb082d34b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a3ddf554e8e8e3de4f99954c92b9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96307f076fb84b965966668d24f689d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d0bbf72bf55aea377e13c4ec81a34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3547e0a9bd0cea826f03550f42401544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712434a24421952e3063e838fd03fa0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559bb6dd92a9e8beab4f14a364c5797546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e11aa5432a7fdcd6f3762c0f8fbda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59117abf87b51fa31d212bf71d0d6bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa75824dd5aabff8bb750332149adb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e3c3fea70c2cdbc26b753b2d4e326550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d535c182a43e4381f45f5e6b34640551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d51a6a862f058e4f2d5c9cfa36381552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a0893a117ca9dcd0b1d97ad09a70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711e9f212d1fca875dad7ba1f9bbbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452211a0bd3e8aea306aae76c5e2c25e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d50220af62c6d58918b2f7e304da68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba54c38a4213f63cf2005a42162c3e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d5986fe01b6490fd4fdf5686c203558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06130bf254fd11c62b07a52e8b1a040d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec084cbd47f2651e68d5669cb5fbe11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982e21932d20101f3f2fc0ee9774f2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ffdb0b2a413bb2a3ab07305afda7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b65492ef0a1e0506efe25d6d4d5a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748841e412b14d24f10eba129ac54fe2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b59582bc90901260206deb3101b3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ad2b1d9d451fdb2637ca4054fa49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c16083ac7e2730deb97f42102936567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cacd970b8136fea8fe8c0e48723af2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439505ac35b3876282db1fc8c9c0b29e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea620e4f56caa43889f8382641f3f9a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788743e539c9669c6a5744a0b9490c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d381142f577a1fdc6139f0b72740684572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b668ac501a8d456e62ca5a67496b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b29218cfb3b700e71bcf3a353072a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7a7926084d5a0b11bbfbd8f9a99c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd0632e09e74978a0f4e35d9e4f475576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a243aab3f59bc74dbf7a935eb7e86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430316074f11bb501c7340e01ca4b32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2ab41d1f42d021a6b04baf1756ac1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7f192fba661cf7a934fd5a5870e93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b775e787c72d8e9ff692ac15384ad4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fb3941a7b91a366dd19472d0b5cfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8344fb9ee45612a8c8f7c6b7fffe873583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0cecda76abec159b981743cb58ebf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61417234909de612952525685f354585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555a1bd554397ab013b287396d4d39d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d52e3caec6891ee9a75a6ea2ea1364587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ee9afeb0d6e7ec21de0a0b693eea0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e2092a954ef1309b06574bb505c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4129f78f0a4eb959781a72e21a85a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce974b289735fd2720b7ac9d254dd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81e9d05f8bbdfdbd9d06a92238b67d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b41ced14945d6a7517045fc4e20a87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1327c19772c81e9c21ffb7ca11249b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bd9e39e81c5879792cf9674a33411595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef127ba89acb02466d2b946919706004596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8ae0b226712b23b71ec2c377106c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800022873e00f39bbca56bf5cb502768598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368c928975706546937fc26ca9416f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30f2c7c7da4e30500d1cd55e7c167600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1c97458c3c8b95f28726a57d206c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9396d9b2a61837c062dc11ea70367602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1438269e31edcb3b6ad8bb641f6e1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d46d62702cc0c06c3423de5de569604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f10e9811eb0df4b11777d8ffa0fce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e938ef1e00cf1188aa56b64ddd86cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869601b3215ba4181d19eaf0e70e198607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d51362cee678c53afdd2d24d7c0c9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908c8ac5859fc860055847ed24b99d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b109074ab46ab771475c6150310af1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13498681e6b8c7ede8d24926acd29d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb201bba4348525a6033bc66fe27dd4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c5b72a9cc7f98cd14b9cc07fd4ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b11065351c5af07fc6e16f1d1b14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4976071c3fc8896f9acc0b4df468f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5313c8347ffa30228dfdbdca842c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bcbe33dbf071332e5d3bbadfcfa6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69f57813ad17b03ec6b924c7a4acfa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcda669f506299c40806a73010d62bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37273b6b555a78217242432834e3c22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9e42b228e04aaf5c4dd8d0129e1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ea65487481ccfad28f038ff7a1ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfc42d95caa2b3c471cb9b3f0f59be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a096fda5e96f6864a76c1d7a230e45d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e5bae7d22c43659715fe01fc9bf34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7837da5033156aec97f9d866f8e254626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f74494ee1294257a9f85d6c078a40e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20372149b8b69f8138906af5ca5fba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d9da773e7bc2d92590fd96eb8ca16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb224c97d8f46dc19464e04557391630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c416f1cf89191b3b0ed40d1d24434631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4763ee42612708690acfef2bd8d3bd1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db00991231dc495405589536a72ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051bc35f668d15c0298e9391afc58c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047c3dae408c1f3dd3529c95d93add635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693c7bffb7b1b818d66c668f1888968636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dbbf618aa39c52713e46e1f6f8a9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3132a31a12cfdb06190085803ff96f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180c82e8eb8f1786b9a37b7008a18a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac6d3d5660557d7f541b51d1acddac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f103761d17f12d9b93cd6479523fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d038867d3e0a3531d5a76b7c3c1ac5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8133b88171ae3ed1a023fc13063ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bafbb3a33c4904352af47201a130d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f854286f811d4ba9c784d193056cdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037ed3d7e13351ee77942fa2d6c906c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5447f5b2d7959f37798fe0808cd00a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85758f44f555c5e429a889b8ddc5ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc78320aba461b6c1a0a74ec28aba99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072124dbad06d5db143e1b69b907a225650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee1dc726349dfcf1c89e0de08a31f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cc6ca01e543f89c61605924744442652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940bde526cd14dc7c86f76a2534af2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4004b67a47058b1089c5ec0f95f4ab6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cefca676f871db8ee2cd3c4aa9d42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc73b975414b70be6e0af3a1f1f008656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed420601b916183d25166685a741e82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ceb52b942655a6953b103bd97c1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b119a1d3a37e5565ff86d9b1782c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429723529fcfcc4dca0c7ee567ddb29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6d111ac65f32b6c9f5b8ec2ec723c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85341842c34ba1e8c4fde44bc9853622662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93256ead0e07e38e3153bce09e66e299663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eba5b394b1c8f98276ce75bb8bd0a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35abf6877b71913cc6632c3ed5ef0ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4657fedfb856daafa7717f341d3705c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110dbadda5f55d26da6137967b1d85f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533f46ac90a579b0eaca5fb13b65883668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06fb9e168ef3a8292c4f87330b0a91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76095676be47b774c6cb9f340cc34c50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcc21bb8f44b07e6798aeb594bd7d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38a01b0e22130af862bb0acd4c7cc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b77cbb0dd4449199c12cfd285afb51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf4d8487b339e48f82a6ad0e3b4fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8140519833bf6d316b0c890b9dc43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33767bfbe41bc86ff3e1a4425e597774676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eae89f8757e09ce9660a923f62e7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8d8a074632f00489087fdf634b782678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ac494bb6de2c401d707a0a9dfe43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db853d653626bff80f3d3f88c1590e34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb650d7c3c60bbbea217ea73c33554bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7a4ee3f64afa6e32a4673710a5f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d870f3a245977965253d1c6a83c60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2d8ffbee8c2979179e73937d6e74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ee794d35cf615d78f0921401a7075685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eed861971947ce7670e17c97904711686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671dbd83ed24bc109acf724efe6a470687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca568621522cde85153cc7215e6df4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bc3878e16fbee9ef00e5d4a505c42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb56d10bebbb70a66cb384f34e1da5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7083d6011be0aafa3c34848450b78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aff33e98dfbdcfbc2fae7c9b32e2ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a73de58c8e82607a0fcceef03cee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534e39e5c6cbf305a032645524ffc7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f5d2fa94279a4712a251664d57cc2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a641f7f0f9e3e7e681b4df6293f0ccf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c182f88c0d3bf352b95fa5721c927a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ffb8fcf58d41af4e2725f15b27af9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aff991007e0cc80ee2e6c8cfe53e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215c3877d0024654f0f829aca4e8726700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ed0327d8682de38e4198049d28bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32882057abd31ae283436a2c4a196a67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdac5533fb340c17ca76a7fb15afac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31d05df54c68f487344118032d5753704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf1f74f0e1f8f88dcc7cdc1edb223f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9beba3f670fc9d3686853b8658ae3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f65592a26a09c06429e2199c0349707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e9a204cf0fe5c7f99f403ab29e4f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36296627cf867157de032c3063841511709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b15242b82c84fda29a6d2e9494593710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004f03dff05ec3a4bb5365b4d0938aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23255802ff5020c14b207a3f98756e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5b654f1d97b0a2d0cde1fa9750824713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc737efbf3e6e4c94d1828e5c402613714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8ee6ca1de7cd031a3567cc6820ec4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7d9b9709538ef37bbd95b86e73d38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda8e96d99895db3c5acfd7eca95938717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1d9e38885226320606ccff5b76441718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49d0f1f5abc6f76035a968c954c50e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91351ca4939b66cf6fd13ed172b593720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b439685bdde82fd1e906d7ca8770d23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e68468577593c9f1fc75a693b02f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b5119c95cc0627894b8a5b3375249723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ae7788ba8ae4d48bb3ac05eef3d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262242252993a024f7e370a4c6de020725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b81c7311f0df1697f0872b7be5118726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff876ff3949e6d4cd959a53af4b13f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b2485112cff687ffc398d83df80fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e819901f9b26d5a0954f40c620df3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c769f287361d0b106c41366a3c9261730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac818e7099e0a7eea24e21fdacb8984731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb4d6562432865bd9115a9581ff6bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab195688f0bc0f7dd9da7ca2b66a51ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e01a5f111777c9a7bb8256115b827e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71eea79cc13b3730d01ba59f37a9fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4face06d927bfa8a12eede73395a733736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3b62a9cbc61de490fe25af7fa226a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7f8b3c14177e19881646c42bb9490738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b3bc8c8fc4a023880bace7d23c3de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c38e0f197dfaafc2cf1fc9ef81eb40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79868144aac14464f54d1d6da1d28a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89f3a6cc0f00992b32ccb20bf80d37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac0d9b811bdd906bc48fe5d0f828c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c16886a13c4a797ec23c67472dcb13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7158be65ea9773fa16bf2d35a838dd5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b76cfa503762e0e68b7fec392d5c91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7acbc3cc1357d48fad9c771752815747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b4d985b1d9a63073c26ba43d2fdb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3730e0c9a61be9b8e60b91812a88f80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5208bcccf43e01bb1fa3ea6834a51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280612460ddeceb84a8a7b5f61ebb97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e6ff9867b544ed901b3ff077d280c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3bc336de8d0999c6dec51f10d2db2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e365dfbf60354fe98ed9713ada809754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144361c8535e6236cc8654b9de9b2a97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86ad7836476161e3314429511697be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03307dcb38eeab31e89ecd5f5222fc9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842d9cd1f7cc948fe908bdbe9842d70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7697dce490e8909d67258e6971be08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee5dec232bd232dde1d85e35af3eef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0d8c80610f4263e1986a0f7795a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f878944b378bf9ae9b3b6235772d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11708bb8ea3de2b23e250a911dc826e0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e589d7a730850c6179626580e04d617764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc26e2d03928e0260afcceacf51852765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba85814f3835851b633befaf12422766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed98611aae293b905d9cadd93a46a5d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05053d8c183f8f37b0b7bd76608b41768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eac6ebe962cde66f7e5d7bfe5d8d1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd60d2a4d6e5b87a7a27adc5dade6a0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcbd6d9343b3260e6132ecf9fb9d46771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004222edd95922acd6a3ec8cae212e3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45282c6c266a4c22533f30328feeeef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60516c4ed919f8714a0240b96828601d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b89a6ca795edc36b0c6c50784860b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb951d09adcffcd9cfa1e54f33cc9eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57688c53499d3a4271c8b9ea1878f84e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a69ec264f08fe602d9fc9bd82d5dc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d221090d987ff2be645ba78dd419fbe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f966a95c06aa37f2615135ba2741780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2e070c2754cca12361879ce5bdb27781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706b0cefeab9c88cc363df76f88326782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f204394514e41c00be90d85b297dda6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb5d48acf7a592231df6322ffc26e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f2ac5b5661dbe9e5d421341c75de9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb427eb346edb779e835b86db48dcf2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faf4c1af8737dabe28c8fa45d21d57787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb635db99d2a3686ae363b828e4ff75788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1322ca63eb53e5f95d397a834b58ec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9d5638830282f08e5f8be7c289af9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8d8ddf9b116a4ee8802eede61ab4a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df813f0f2e192bfb526a248c065f3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd1b757c896a75efb68bce1eb863fb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911598959f216dc02ac40957504035a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214231b894cd0b02a9b12c5c75f8a0ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7d0b5476ff149953c90d1dcf1553796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be33fec9c11a51bc57c5ec5834bce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5110782502c803a39222e13fa414bb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bb6473361a765d11bcca173692096799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704025d4852f87da7d668376c470c22800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce65a80d49868becbd384c5ec3b1285801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db8955416a19e6d9f1f22f1c39118f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f060c813d9bda6f1ad30038bc8c35c8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c13c7528bef0be3d06be6ff76b7a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1105c72b8f9c151cc04a65025d8eae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd658e5f5d8aba1149ea7ec58e3d50806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ddb90fb060e5a2e42e2312b64b56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bdafa1a51e77bb0b6ffd408507238808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18607aae2bbacd0c16e10e64ea38d01809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524a1f14de0a3d93947664572cb280a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f9d9680e4551726318282dd50dc20811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5c1c6f22a901f288692ca00a1f7d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa60785925932528c5109bf5540e44813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649f941c425ef5a229cb02b1a183595814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c33c0e2fe020c6c30d5d2edf9d9d0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c8275e4a0be6a8031768909f8c3d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e6be53851da26e905815331622402817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1d6961cf2943af353ad51d2fdcb4d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc856b0f8fc5a66deb4d75edc566e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333b7f9fd58b2c028acaf4b7aaaa3eb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8246fae48c9440037695816c2a14f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d96a24ca2bc176b4a621ef34f39d3a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47984f2b8e979f389b40f2f3379130ab823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da25ecd87df4e1413f1d85a4123b1d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1beef7d227f96c34ecfe4a5eb68ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c65e3ab80f20be576886394fd1aa14826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56371f081ed6166644b66e9525919df827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32ff5f65e9128a046aecbec1f0d4f6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8232643ee9cbb1971fa8b1c616ec6a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77988facbeb8013346a0c4978b7bbb7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733a14b45c410638f8c49a24e33046f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262160601a1e25c4097643cfdfe07a3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839be63f9eab6675f293e07516db3a4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b598d44aa298866302937b15adf2e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6470be41090dc902c70833fa0a1890835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5bfd2e29f9728ed5076838f898935836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f5d201beb34b8e1fa66f4d839fd9e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf42379ddf9acf8f4a74b8c5e21a3bf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d0525c6225f283709312d7563b24f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43406b0bd8ad538eb8b20046a74d8d9b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1082e24ad99f8e9266228c286351a1f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e96e34c7eaa1c6ab20d5d36e39e7de842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c7f2d3f88b078f304d6ec2988e9b9843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823b9ab547cd9fc12a188652e32f7b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2b24c423a31dbfd0cacbe2c4a921c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035124277aef854f8f78039017a30dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be50339bc29b69a7f388ea990e639d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f9e7e9880d5099460af1f3613f05f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f65b5cf691464cff31dae3e5812d316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb29d57354b9a905a1a2a310ff78777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d9aa4574c6bf2f186cc7271805dae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b4efc06f8694f03bfbd3e872d7f0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a70e94e3aad5c70d9c74d12b296b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491100e6ccd286cf19c40064a8d67a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33db3d6ad3c392f682a33287a9d9dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fdcacf8d45f2e0216841a9057e0ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd11e49b487f78c6ef6cefcdfc405d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265257c8b99642f92ebeafb7c22c58215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab13f5c64f791a74968160818e5202f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9e55ceed7c626c01017b6a28a179b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ebf20b57f525aa896a2bd8a7a776218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8a4694645aa383d3fe6a2af3dad2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196310f4305f5b3c052fd20200f74a6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6450292c760f64f62677e055559dac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7f0bb6d36077a2c4216a2d0fcc2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d44b7b1ac5cf184a9f9f35c538b7cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83af415c2992eb939e6eb0cd95005824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6829d7855abb8db0b851f60bf188d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af454b5988865cde21f28eadd9bf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c5cfc6eac295021b0c5a32687376627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506699455d653f204d8da0ba700f3fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0d7b9f688df1a14b4fcddbf06e52829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149ef51ad09a62dece9aa525dc196c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba3f6320a4623661293fceb632a38b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c102bbc2774f13da45a21417f3de9f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42d0cc7402d42bbadc774a4e6e5ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db2b099222d9161f82809fae0f7be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58594440cef65f6f5bc5a06880f83e2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1165ddd375b9b5d149655bd9fe7f8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f02360407ba607ae998d16ac0987b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae0530dd03d6f1e34406c9e797526c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd0156ee294b5c7e6d8ff92c6457b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165565421dd1da5d3299c66d2c860e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4dbe091fe8e70ab224f224301a4ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5984fbc65d8aea21235374d1c4dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e10a29159b04a9641dea5f40264143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e1dacad552869d2c020de72d69c1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d72ce1d3aa577996438b3d2ebd55545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34d6586a9b99bac0205526bae609cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb7dfea373f892984dc0cdc1050ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d421dfed23e08fbea4e376986421f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103d620e760f806f9f0dfeb7dd458e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0545d23c6651ac89a1f9fd51b160e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65be938545b569015f5598fdce74fa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaaf524a8307fe5244df9f943f71db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713120f592108cb73cfed02fabe6d3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b83770dedf245159f7353bc555670b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e362c4f4f1babfd4734375e776f8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb27ecee578652f6b5986ce3cb6b4f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb0015f7d88602c2c13f58625beef157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225674c504f43ab92dc95bf4729fce558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d90383edddef060a39a55190f060e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841e023a0b89029278375a12815059760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662369b1cb3204aeb3a28d3f8e3aa78661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc142132488211a6e140e5fd5ca0d26d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e9c0ad74f3ba3786e89c319e5614063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa42c0a0d80cf062478e962b6aea0f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6615238bd48448e591fe66e23d3bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549105e61de579f5d030b45c1764132866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd76709eaeea9f8abf0a337988a9b2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2129756ac0e58d6ba4619bddfca1b4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a95d4ef2cb6396cb5afc6ce9dee6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170022eb1326753e9f46119e424b3b5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a0960a1e3505204429e0b45ffdc0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cc36b0a22797fbf304c1f63f3c12a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d3134955fa847c2d55f32f9dbf22773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba8f3116d556355fb9652c15322b3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9481a7eef1b056546c90c6fc79c3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d409a5fd30032010e1de1e36f94c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485fc2113647f840658e3f07580602477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3422aab0ce337d93537b05bb894d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb98b1a24194ce0551823531dfa0fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ee26a95f6fd21c31118639f9fd37b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa12c2e3f0e3d0a49e8226144d90681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe220bf97618eb49e95653414c45ec282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977d64f7e918874987fb1644893443283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9d041b17b6ed3c5f7ed513101255184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c3804b19c8c84aa665285d051d30285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450aeee0ebb327329eae0eeaacb75286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afd82ad28d4944925a64f770ad9ece87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e45cac61aabfff98a1ffb74e2d7c3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da913826c42f507c78fb295d23d0de3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206fed2df26b193f9fcc37a7d9ca9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d95912565e8f7eaa4fa41ba20dbf4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681856cf681277bd260fa58885b75d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1025659754ca3902893636d6bc0d63093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fcb8953486f1231e1f5263f04248f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f15895a94b5a4a6b48ea325bd0ff5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5c42455b176c15a4843f7d96e93bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049030f370287d1aecc3c57dc518a0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5142158de82cce7a5d6aae9134b53d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91fd7a44b43ee4113593120fc2b7d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af0ccc5b3b15b145083a105c50c074100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c2dbe7adbba95eacaaea4ff9ca267101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be05b72d31bd04c52a1d333214c06ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744da0f5d0e8eb6efbfeef1be3209ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3997b4d731412436181c92b2241db7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcecb93b96a7c0f69c7e7e129f4205d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a23249021eac5125d4f61cfb8c28b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5362426e0a36cc0f2d520df6101d33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc78d47672b55a643df6c3f2f3eaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91901c98a652ca225ac215fdc76ebb39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec3a9de32f001017af33db894c024d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983dc97bb155c03b7c739e1742c633d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d31afacc684e4b7c5899d0ed2cd35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d735454445084d0f3a7e297a15cee3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33078853b48388cbe3543cdebae56d60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cf86965e20acade9086d0e41cd3c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011226bd31939d0531fbd1f9c6af1e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306744f70e84ab37bab8097dc8c54eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313a3eb49ae971d260d1f0be389a2db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88787894deddc059b0aca6b48f86b36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187acc41c5e070de641131d61a51df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42ab85da6b6072eaaf2c5a1f9c149121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af9f865071cca44ee38607cdd855d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976a8f5100039e346a75aa4a77a74d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b96dedca579da92f167089bbf7f77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a89f7aca6a066ee045343f2eb5158125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f9ff07782a29fbabef266289e2c4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd97467e45f159eb99db4e14bded912127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ae47f57ece119529897249e91d919128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9be2f0adf81507dad429215b06408129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667335682ad175dd4138a00f694a268f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e1eefc632f46dbdde777398a2dd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe08a290b914e5779c02713f9980d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d0278f0fed61587066dfda08ed035133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c334bc3693b1187441d209cfc849e38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60742c6570a61d442a2efb4c4e205f13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc80a2392108a1171326018d217f9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d246ea8750bd3f059beb20550e184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694109770b59ccea274b6166a9d26d0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d38a5fd0c733f3b0dca79b5a7ce81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c007a20ce7024d8654227f0a5d35de4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590391507c4106e2c2902eac90ef388141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301096418b7a38efc6f230019db2546142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e36567244d1d94fe28597c14af49e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f062efa9a9ed2f53130283648a18e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de745bc676897f35c26fb3b622313ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388203479f74bbf7107916592565e4d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe66dd4696df139658f0db7496e9761147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1d79cf54a689398c461dd6ecc4ce0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2adf21f4d2b847a54284cc88f218b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b18c635ba009267f02c055d5fe117150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e329ac7cf5ba66dd43be9476792a915151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172fdeb051e6ae4d20921beff77d5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25862bd95728bca282c7b6a919a8a5c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e10599ae60d86b637e9f8e4d26434154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4700f7722b39eb3ea23f7724c4335155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5447bdadbdff0e74322c6cb5ee9f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7c12a650d7919916b7a90083b9585157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f41c4f0ea7efcbbd7ad758a563d81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de9d37cce2e61a8751d3ee67eddf0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958fae8f177057a8a79fd3f4fe4c0b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c723455d0a20dabdea15c3221dbafe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e2c9b6907f1749eddaa8914ae4303162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e33e6f5e6f05efa619284b1653db5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b675649ae3aa8a4076a087c82420ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9935c25db413666659a04056df257165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fb26c2014a601f8633a8988d2bb0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf3c4122a035126d7db5d49279451f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce035492cec8a8835cba738abbf8b8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753a24812a647545247ac03563190d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5729ef14aaa0c349ce1b7c22d06e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a874b13d88f453ea3c7720a4c77a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d42f279ada4f221002fad05355039172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f0ad230bcfba8a96e3b8d6d94901173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a53d48c4ea6f2a3f3c5f93047888f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede11dc5698fe4d1bcedcf29bc7f1bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c6c25275a1ef3c3c0b4b757a1230a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bf5d1795050e238c64633f2f718d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772b422e5f5cb297a399677720b0d35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98790668cc19f7366f758b98f4975da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcf7411df19a378624a224552404dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca9bcaa0730e860629771dfa7485f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758521fab54185a6016edb5abc1913fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444325aa075e799971157cf6c8ceb41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5515bf1a5746131e133cae40c576f76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1455cfa0bb0de69a04934049c13bbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39901cf5171e20aebbf89093df24ada186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d6583fff02eb1e4dd8f2895679032187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65145732fc8844c4d51257131682ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f45f1b071b9b054f02f687bc1ed2e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537c329c00329cbea7efa3684317593190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754840f8e90d3b559e7800820cea3b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cc46bab0ea497cf60329f6a1bfbaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e5b3860861b13d4a3a7ebd408fee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306fb778da721701dbe5ff6ba10b855194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210df352783a1c4b6d2331836ac11364195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3673145f515bb215cb72ef6b164d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d25c82103714b97104b17d923b869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41588026df10345394de791424ecab68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1447ef31b94297b02e0e52c9ba446f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc10b136a7fc66c43f65ee3c4e29162200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5edbec9059d1a1ceb5587a099e41e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164464f0686a0b2da69e84acf8d7ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00435e173eb12b4bbae14c8b8da621e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4388b333607f8056f3a09ebcdb0ad4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f680d979a74f7019382927d6aa0df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b069bff4e3fcf2b9742b9de1927cf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c1c3afe47ca9cdf74a8f4bffb007207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7fb5c2f5fa8fa02850ab084c6c5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b7489ed7361e634621be8e65f0154209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354dfa3a685c64d99f045c04c6a25b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675065bd62c4654c391a1fa80c593177211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ec409ca3b2c413d1eb3dfa9a164e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdf362a20c3cace46f8bff297b53cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef29e429324b03b34a203ae20e7967d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57f3f35d5631a960f4910aeb26be69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc462823061586720c7748028f1ee2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25eeedd8add94cef07f6aa0c18de06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae7936b1ced3b1c5afd14459431c06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd5c9d2794e94da55705b1e9adfa0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c1d08aefb9faa8688c490389a87e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc3f92ebada434b325c2fb1b3ca945221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eab0132db3b6a6292cd688a7e77e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b55f107e19ec833130eea71f22c5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f694a4169ffbbf92f896a44c1a9dca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e8f0957cfde0dbe51f824ecc4a335225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881e686aaa6c235e1aa1584c3ba2c70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc20f2f62b5d5f5900c8d3586ae30e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6d12390c4c02bc77fe5d2f7c46887228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de20eccafabd50a311127e21227cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68fdcdbc62655918fb2f0bb0d25e1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f80b6ed00b47f78df90997917ffedd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b0c8e578f4092ab77c9250e6d1a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf602bd77e5d2d749bada047b333f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed16a8a29d95323d983468a09c77f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113e4022cdb137c65a071987b42e79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea4a2545deb9e62823e95aae86f4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eee04399be28bb47d0baa805f329b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f103342856f7ea5da841c008ebb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675896435c998b856b216d80722fad4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae5e1b3debea05d933da47341b8cce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831f7e3daa0eacb0278c66e379f3ea0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1582b3872d59ca71e9e106afbec29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8eed398f2c3fab955607f0d474f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3b4dfc3b70dc3e6cdecf0a07eae9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b3822fadb6feee5688dd36a1141e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58407b3a807b154fbc1acc399b1eb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9afbafc2f0142dfdfc90942c787e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c5095b0654c83c18151fc511a8688248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddfef189d3a9e23573476f2b5c0f7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54871f37e8e0db5ce1b087af22e59f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214347b7a43691fe9f57004f4497e52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc56ed1c5bc3fecdfbbf391381e6a4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c34480398880561f8c6bc72070b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06458b33c524d25df16a5814dde8a14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e8dd5233990732d1292444b1ca30b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d260429c58152370c82ed401a2ecd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a55f4d51536b1043dc01920235930257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdf5664a624b4e79890c20c1adc509258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475a471ac13ab98e114cd79f7eb12bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebc21e78fb5e716537708ca08e7ca4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93431e5d6a2d8b5ce9e2f13bf4e257c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0271a03ed36d3eae42a97f4006577262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bbe9b53872ed1d4556b9652b9936b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689dca486ba06b14ad827071ee51beb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6343dd939182de81e00a09e366d9f81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac042ba8bc86fb773050b3ca1bb4c359266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6550e25743e78abb3992ddf3c38d3b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f66eaaeffb6633fa06fc17ac0036268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdb0db61ffe9de194a87b149785e0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c660720a4951dd509f377b260e563270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27328585c6ba035e4534e71a725fa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb5c7fc75aea2bcde62dbc94699e60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62f1f7457588f38f015ae2476033cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c3050178d0851d3ac1551ecf0d9c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de282ff7badfe721b7fb9aad6751b5a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408bb520eb6bc408b17279df12f0e1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ed03de613d3078f91bea56535c98e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ecea8b42000cfc13a139bacd8addd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67c4e6f0934d822dafc9881a6548fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c739491bc11b9902f1070d24f17fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3777565aa19e9bb9900ebde4cccb80a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed67afb135ad8ab629ed651bd1faa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b704a8c9c4d8dc634ba2da3ff9a246283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8cbaaa3c2c62ee788bd2b5263013a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ff16c977b9be8e2039e9b3e349fd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6029cb45c17164c2b976e2d096e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a76da995c507d4860cb382aa35f2de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f8314375d167bf9d260f48de83401288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedcbd15daa96ed9696bd771e7bac73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114a07a8cd7f8738c458c85ba91fc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36acaf1f9e4834d4abe5395987ffe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f7ff65ca35c0f389cb685673db23c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e331c8c53fa0a09d8b88a37fae6e397293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220a741710f458cba0ad4cbc05d0a7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0becbc6e5be29feec59b39360cbbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccdeb92c5d27b1560fa534f2e0684d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4350d5e4aff755c6f8de9e6aa69f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f0c72142605c7999236cab0ce9df0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14016770029db8727e51e6ace9e45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a62c37d94008ae4393b2d3a0a0887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaffa973eacba156271e7ed7642d2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365995c5113e966d87042e1658ad49ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5fcf6925fa93b3e827f97ab34bc0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419067379fa14533b44dc6fdbd2417304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892df9917cab53cdaa8b44cac18a767305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28ad67f036930316af07b01de0658c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20f7eb3466dc404c68890151b82562307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b8d6f538b2842753b47bda4f552a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1a39249772405ca9bb3f950f9909309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e65fea3786d2e86b84a0fcf3111a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138c69d8b6989e120a3e1532100cf0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c2b14ba995455bca3a051aab9947312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670726699058b63bfb1a03977f2092e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb6e53ee267385806eddd7fbe0022314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827ec638731528ae246b893fd9f154315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527afc495a0b34b4cc6c7405bc40a6f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08988f7828dd04912dfd031a0884e43f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f65593c24ebff1bc84ff2910eb805f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a4a20ae0edd17bdf32a13f0a3b4de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf83fddf3db2120bba8ba4aeb04922320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cda1731e159247395c6632fa3b008321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc5d937fabbd11f6df64887087cd0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ab317387fe7df931d5612ea1bada323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef7b6df178dcaaed78e746ea470cc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259303a669970cf1d28e5d80df9ddf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e0793b7399e88a33162c56bc5a9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc8a913afc846c5540d03e8153aabd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ed52412f78df1c8741ea26a317d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d92773ca57083aa4a37e22ba1ade329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaedd4b9bd22f1d64aa8254feee7dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336738a88224bffbc9d5e64da867883331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877d6760dfee8cd4dc86f6bf2e7e44d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0520ef5f716e6381457a153190850c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e0461508be4f4ed52c7cf85167a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961b3dc4d825b9d339e300a491f3875335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a8dd483e4f790831c9ea19b6c5c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da16191776f54cce93f8800af12539337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22535b047db5681ca371f605895e518338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a3a9649cfed0c37d6fe49f2fa1527339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ded533f60766757e76162a77a8bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3504827ad674b6feff49afe24fb8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52288c3f937d23c25ba182c1e85611c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f8d7a420f4d098efde93ce1032e5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240dca08ff2d786874b84c5b585c286344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762431445ed0dfa812f6df51eb633be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4c2130a739c551e19d01f06bc4015346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175860215273ef6af2fe4f746752ee6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22fc202454e2a5b0c9666ab2fa2c8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9ca33fbe85408b0c8208b88f48d7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe588b4139f1a51682bb4a115708637350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13c54fed4f3f69c03ad730ffe797d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f53d2f21b79e264122e0b2e661ccd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf04b7a50f33d97db7cbcfdf59e67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf9f06213ffbddf83074d06322819354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279290eccecaac0fa3ebb4f5f7e736b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d31beffbbb226530a1f2fbf4e38e50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f67d55085aa713954cce5018157ba2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca3378330aabefd46f8f99a7230000358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0289d1e6f73d0a83aaf0d06e7fd340359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a086d1306148a46fb5031134e95c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bfc4578f9f9635afb2475cffb27c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880fc3e50f9e831e0d0d55881cd90fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3000e7f297427a570d63db608a6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e2b3762e03c40bd1829e414cd94ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5301d76457d451dbc3015d10c6f38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb492e6b3a6a0eed42691f7774436dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553957e8e38b949b6b3d58f5465c887367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20655da6908d76d1fd4c9608305ba9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af978ffad89b21d19f6a24368adad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34441ff86943f8ba0a6a8beaf81db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395d0df688e044d29499fa035a6b53c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8707d4da4936b7b2b3d4140e1839f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f922fa33c46c5b8958b94a1d7958a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd96bd812d8b7d6fe09dda0259ed41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab91d71a57ec1e3619793b5a4bc0e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a0782a77f07266fe878c556d82173376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c227ac50424ea9314dfd8056b029c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa358a94d5f6dd67bbf3ab9108f967c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fca610fccb5fef96842efb57a9ed0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8808e64205ae5f73bc6031d14e2dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7f3a8f7ba714bdfc26d59563911e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851a8902adb7e40a589169e06f37cc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c701569e0d3ff4647cc1b547fe27847383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98868a1497cdd376f6ea3ed7833cac1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8e12672dd601386f65af05cebfac7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eae00578bf2b18ffbef12fc2ae0ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa49f30a138dac458a4c5037aaa7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d6effcbcd7c2ad328185050b3faa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209d9138b838da77f015ad604aadc4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c0f6978045849836414a96b524559390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fa9a8912cfae44a76d9a001c5bb7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e4ea218d14d98f87346dbf63be0c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb73f1f80016bb7017608b71affe48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07129909408544ff249c789bd857dfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879719c0df96db4864a8dad1ddee117b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128407f777dc3857568dc9e6be6e57c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446a88fe29c0d52aeb4f8097857cbd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ab4c057236e444de5693ec6196e75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90480171b4ac66983a7b2b098d3c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52e9ed8ac7f1caa2bc6e1457efc9dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c5bca8dbf3fdc8042602ab8ccda3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d47be622060f12e7c565fe65b1e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce7839d34d54b1b197aaaea8c3235403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cbc2c22aae00baa867f52d42dd9a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cd5611ed519c22d7b768a3d52bd2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56954cba33cbcb3259b0b5c508a14dec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ccf075aa146cfbd9e86568f5cd706407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d52739e068df29ef060b03b6390ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5135116add2d6747133c4d3ed88073409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f4f01985cc5bfb6065693de3de6e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c3395d82ba4641ee2081390b6016a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7584f469ac594c32a5ce3bd56fd3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1c170917c3329cddd5e7af06d1241413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7963392194cdc35250b3eb0d3fc6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76f569372dfbf28ff9946843ac9fe1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c5a0b6fc6649182f8e64700ade589416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9c44408a7c1fb9cdfe986260e943b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c618e71e7441bd1ab6f2b3d8e659418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99672ca22403df88aa9864145027d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999135487eb28b08c0247bb7aed70c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112107a758a3a8cb647ad61f380fe8b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f84753108114a1a64a0010c20d725e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b678a886e59132388f6046ce730433423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1010ac43a874c0008bea1e6423a8c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc750af0dd1fa07ab1ec98a9803ed521425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88314d5eb5248ca88ed8a5a3a86724426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0699e5f4bfea56505d578ec243a38e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199dd93728e0072dc6b1e960f18f2ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04c07e75a69f9e2fc2a690fa76ee3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363381504f50dacf39cde6aa4b67ed3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed52ecc5362e7bc9afe98758a768c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce293402eb6433aa7f2a88b0428b96c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada33e4497cf9fadd3023db15b0e11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8f691182c65cf7a03401cc9227b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d7e7820dd486356741bc4fd407ccf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58089f8639f8a0f51e1ba9ef0e8831436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b82419403754a8e908132bf63938b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380c62811d63f91723d07b476fb9fd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99fb9b969cd8679f8ec1d8490ab34f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96b466da95fa3be9b474325741c3f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d05467eda13bc92efbbe2673f57e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef713079451b5a94220c35d83eeb2e62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d80ada0a13f6bb2c17985e30360fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf3b5b65ec7d405ace82dadeedd1b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff939523ce555f65ee51a7de9e82e694445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24043ad69f5b6ee0f63b2279bdd9594446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fb7829ed2e86eb761b2de9ff85f98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c92b2f8f90f6551e017ec760598e1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e27752282cc022584434aecf6497ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce91ecbd3f459a8769862d1c01b3ca1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490185f1d29ca6d6b1e0e9ca02f476a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b067b52003a232ce38c222404e0c17e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36d4a30df2cc11ed7b00e1889f0d10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb531c2114204ac92ca16f3446700c4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ccffceab2ab16ea32f8df09c53882455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea071aba2d9888e057e09deb516e8944456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504807fa1f4d82e70efdf53301426b65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bc3f8a094e02a4aefbb05e94de376458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e86ee71ab185521c26f9c774eb6e14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af393e724c1cd107d39d26018346c74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baa2722686515de57fe8eb93d1b8bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da0784f18522042f779a67a371995462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2abc57842a40843c7df15ec501f08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e83b0a6c5e334472bda3a9f0e0fc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c655bf08959caa34d21c2eb92df9ee7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa045dd5e7fd812949028cb34454bdf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6a7f0e54be956694152c587730b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b423a725dca1b380705a29901f7f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d77f79000e5513c6a0175e1c327169469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17a5efc2a1a4d128bdb93f33bf533470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81392f2f6d55dfcbab8f72aebf9f3e06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b48e73d4d3ebf3f40979a504a035f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0646da211d12069c09e6b42872542e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59c916fb09d7e81bafafc53996a52d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c649274247e27f86c9ea610724eacf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca778b01d58eee0467e3414aafc28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed0b9c9d3da22342cc3489d3420f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b6c7280f185c8f6f088347b31a835478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47480881706ff4e354393c346b139479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431476f31ff16fead86f19b367eaab1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6b42f24856ce769dfefe679ec36d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33048e8879f6a86e94a023f3a4ca9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c4839df42618bdf09805ee809ebd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f29899337efb3bc62f0862330e254484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0226daa907d344cf9bace3979f7fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac19fc61f1426d486c92d0a5a7f416486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290617189c540761ad0fd6f2fac1dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b4873d611f059fe80ec8d74a9f8cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad4e7ea098d352d956a519d3f6cc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f0687582a4f0b7ec606914af80507490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763cbed05730f99cf3a0345c5176dd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5cac7317bfcf7d8fa9f4e9eca0272492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098fbb484161480861dcb6be9acf099493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b523c3605fe76678eead62d8c247a2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de3322f5285e9f1f7cfbf30e27cf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa5224cb252c64ef383ee93bb1cc4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c3c0752220906d1503ec300c1696a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdef5e05e08e326d2b05b1ef80a6065498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62e289cf8ff2ab20b4264a45ce964b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a408731de69774abe5a6776b113c20c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2631029cc044179a6eceea0aeeeda3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57183203debc2586c24bf6872ce17f9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc30f1420aaefaf67a8892db15f12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e408ff78d41bbd8c18b02a16de36a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3d5f69cc8905101a6692bc4c4e71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e2c77b9c31da3f296059bbafe8492506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f4e24a5226c3d7f8fe6e58570a79e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2e2a8c76286d13a968e1be2efe6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd2082618635d082f741ee6e0b0ff5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ef487df36cff1d445297562a43f1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3522df5d9aaa565730d93f70a14b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30503f44ca562dd73c1e70b6e97a4835512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c602b0774aa18143a8d0649b09744ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a62d663e1459f8574d60a702697d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cd83454d40f9b2c3317123ab7f937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e003f5bc26f256fb8193788334a513516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6240c6544cbdb66441a0d8a4e1d357f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917874c4f105f082aeb1af43da950e52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f65af2273d2243149ef41b4ddfe589519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f9a9e8880b9bb0c245ef1232335a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cfb3860768ede94edafe83fdbda79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347df6dea6ea073d6c3274ac197bd48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd42d541715ce1c30fe6d865a0cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3c7732619f63c73a542b55530c227524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0038741c11a28a5df4799fd01a9048a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f68de9c4f5fbf96340ecd7b3ecd569526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daedfb621a319e49198bad0ac6b9cc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ec260049bb9c2cb4c3d0db460851528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dfe7679f34b067ad7df000f7ff050529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5db70bce53745b81ed2751143a1b37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef33169e66b3ecfb268e4cde1c2f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e97cc051b157b997156f7f3f8d3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680bfe22d3fb301266fc3b5305deb9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b141c527cc1ffc585a0e631af9184534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01886b0a23e7842069c12de0464c010f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb52464feb21e717ab1eb8078caa4e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971782683d31bea281f3812f16aa326537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f10caca5f3e12a58c16c088f02ca5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29f4b5911c02305b449b55f199463d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18607474f8ab425670742aa7336741f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c66474be72bfd156b82825d6e586a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d405145f4962c90c34075bd116586d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db8ae22106a42e2e314f3be66d1ba9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00755b5a9280986560d788f9b7dc416544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331d657232c257042e20eb1e02f16c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205da6553910a2486dd2bd128565b7a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa4d3e60764b8f0ab69baae4a5351b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86cf3e39ae2641ebdc685021a585cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfe05f3e1f39f9cb7c2b9f8dc1410c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd18e7d5325cd2284c2f157f4cab51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9c9f9c548d1da52bb19d5ad2e93f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566879cdef89a620c9deced756cbdeb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e62c11fabea83e582ba28dc4db9bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafc18f22c7de4d30d72dbd1fc594b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c5596b7115d8d236c45dfc41cd71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547410bbb5651201407d8231a07ed2a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8361dec3bec38b806656d50a6888b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c3783d4b32906eaba0f942adfa596558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373d6e7ab7075452fc24e8ef494e110559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf50dbfc2061d18c5bb1117cb4878d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6319baa77e2eb9f09ffd2a1fb793b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dfb0d276359c7eaa7e5d3631090cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9cad0d4f14f3d85e88087fb80264563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0fe1a6edcee4dd1fa78e3b6266f60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5b2c6c550ea3ed0ea746fbaa33114565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1c3add6582d87799059398081c840566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f25e4eac02fd61a403fd90b2fec1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f794493f6fd95c953574ea54e5c1c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a945299614cdeb9731b40dddc79d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961f54dd9400253b9ed4ad0a434a7b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151cb05ecc68f13debd2225381821d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837880c02c677a65e36129faa56bf4a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee85fafbabcf0599e26861bb8f233f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ab2b8aab95f4045b162eb503f9df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c528b45eab5ee2f563f68760937abb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82084dcac1fde110346f88555fae4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97bc1ab40848dd5a0737f0faaaddfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf67f11749e76880058d354d41e83d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b984d043217cd533298a167ce9251579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668a156ac484cffcd6882ef718cd5b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac4622968d9c5772d516512fc1a14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d0243602f571b0f4174db6e8f6373582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303ad0fb5a3d436f73509801d257ba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a613a7e08bde6915bab196d9f4fe32c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125d6a605152eac21dca1b5fe5502a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e3bcc31ec32e06508314e6aca7661586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367d3070e56bab007e123d73c15be6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1cea3d6e6801747f9d5668a44f85d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425139926215e4e9c7addd44c7f2bb53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3da5d4dde08183a32c28a7dee636b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd401ce409c916687dbdc7a2b94512591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5accafd891a16f6cf4ae645e35615592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474d530c0314e97628d332c2193ca4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d931caa29db584f09c33828f7a971594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44ce811d76203b11f7b1f48c090baa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71398447e3866c873764e0d5fcb6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcdf8ede8b2090981ab8310c049a0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157b6ac681a54c8febddd04b566dc7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b76ce8e522ce110e91068bdb7fe3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3541216bf2abc7b97a1ec5180593f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f18d4fd9ec2dd9b0002373ffd31263601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701a9a760cf7e0ce448278c7c59bba8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61696e9f1f72b583b7d3fd4bec271a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a649dcd2dcf0a3f1fed06d9b033a87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ac24ee6f62bcfdfc3aef3d42aed5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c1716baf3d610126261eaa66acbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fedfaaf7567437eb0283291a453b28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69a091485db759805526d2a6fe561b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30dbaa65eb42d862c63cbfc9c55b28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b5cb85f9cb6e177616d45fd019e25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300123181b6c527a3908be98fac4c9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81e55ae7990f375940a3d3d0204caf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014de87b68f8c89d02d5a995b866809a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e917a8156ff8520012406fd418539d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c443838f7f7b6671f6aa22eef66e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b31c973cbcda852df89de396531b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e040019523f6258dde09798ed09d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a07cd1a00a863e6d4f768c4742e26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ebf0be4783df187b73c55806bae22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4b334ac9d85fe4df07f5df915ee9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c509368ea140af1c29b32baad4604621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b3f1c7c274e4152c78701a64a8c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6154ed71bf6c2b6660f9cca5a9e8d55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5def50eb64965a6505cec4b765a467624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819484954db70265595bec243f59c8f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ec9e7617272a2b478b5269067327626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbbf987b104d5489e9374cce39e346627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0e3032c8c3941cb64dba8d7112701628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233be6d323e06977ac8684fcb7f6e02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77402459c4cc34058aa237ed354dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e92befeba4e5ffb12d3501ed6b2ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f03e7dcf50fcf3876a1e8fe810669632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d939c44314b34a2ccbafc332e92864633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f6d93654bfaa8b2ee5a7c6c63d04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297f89be258311895a72221c425230b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79689cb8a7fb97e1275766381cf4a42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe08b0302d7795e22e94df05b93f943637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510948e305dad1644319bbdf76f0e01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeecf9e32eb36d780feb4ced21064a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6f442999df151692d1b3a6443bbbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c41fb724e85b7eaf51674006ec245f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb384cc0e56a065559056eb2c2b84281642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242548aa8200d869db9cb9b13a08929643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfab586f9f430ea89b6736870fd068644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b4620bea87cc2cb19bc6a0cc245be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e31942939d761fcbbb79cca1a27f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb923639d205409d755a4bd9e5346647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2b3e11e7cb4cb75c0ff9aef42e392648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2855519dbdfc794cc056ae447bcaba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be166a84de1d9a2d1ba68480532ed5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fd7abe8671d90cf561f5e2239bc71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed30740af6667bee9a35a518daaa3a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc90d58f3082a8541937c669b98537653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef932fb5562693852795b0df5b2dbaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b903f31511b2a571f4ef4f014814e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bfe5489c73430f2e2955fc3fa02a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f408d5577169f5964e54b3379a7b04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea00e1308a1a9011536ccff52ae82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ff377d4a8e59b85bba7125ffa41ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a66d51bde36ad03df0dd2b3783a49e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714931453fbc092f4f328cfa625795ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb1aa5f287d13651a3fbed422f2ec8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7290cfae0fcfffc4ed75ee1e8619f9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada67b3f9b03643331908e0aef322ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae044a6ec3ec5a06849cfcaef15481665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b4867ae0b053ab33d8c7243e85de5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeaa11d6859450e6396d4ec4f7d6f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa9b395ffaba41839b3865643cd958668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12786c30011ef5554ae04b60741bf153669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353620b9cbe8093dd0a6e7c5a3483f89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f72c21da6d9c75e11a28f30eecac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb711edd28eb34c87145cfbeadb835f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b684e2338731efaa906ff6e47decdd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a95cfc9e48ab996a7a36c510c0705f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba6418b826135931abfc721141f7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca668a4ff6cfd402859b1b78f9076676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e53d075d1d36bdb093bc3ef55891677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4b490c23a150541d8058af57d901f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5317f194db7c51920d7d6833227ccab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec74f266d9c93d170c7553a7b55f42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc69adb0801dbabaf6584ff57c9dc31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1470622eace3969c9b6c0af1c8b7c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c628e9a72a988f39d4e6107070352683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444b650bdd6aa731ece66e39e7a1485684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519bc427f38d66351fddddadba3f5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433ca97050e3fc740da631647ad77eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54501f1afa8891e10978fd11714a61bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed078a47c5b1ed9bbf6f369a1d3edb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e7082762449e9e7fbac2747ae2a6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b981a0fb0480ee9586c8905fe185a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80e2256f2aabae27d40c3adffbee0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448c54f00ca69a4e82e8ffaa9e5839b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4924d82c5c8f8441e1835fe5a89d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fe18c6a97cbd20aa1273f15e21980694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2b27561a60a8e0cb402ccf7fd73c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a02040b7b8659d7ad91df7a541839696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335d11abee2609b4131a5a09ce3659c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7121a0bc8817b0524c9cc4d351bbb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c89797ff13e11955ae20fad30dd93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba614f8b77fe4b0e44e383952da9548700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60c6e2a25cd990820b373f7572e846701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd001972e3017e9c8b54b0d9e02b364702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831764056fe1d0a11fdadaaddc108a7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36f3d9de512c2c584dc85d9664fb70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8f0110801917737a675fcbf7e06d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59391d7754ff91b2cca10c0c06d6cd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ae4d75097d7905522b46507a5903707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a41470366db777f4a65d50be1d573708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd39e30c8c6304b83b9aff43cd859b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa59e2bb4bdf2c377bb4cda91818d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400cfef7c4dd69bd6566b8087de7245711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98324fb33b5cebe3b826b673a175a047712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff7cf34c7d7ae8de23a55c3356413713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d52dab3fed72f3a94ef530979633b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab0cf395d724b5933bd888ff8e1c17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec2ab4c0c18ebd59c5fba4e8fcab76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062adaa74b1779947e13141842ac191717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38836de208d75968c987fc656c30848b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24aa960252b82561bf58e26bdbdc56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af8b40de6fd9e05d09e841e36f8796720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1b4891c7640d746c68f54e4243a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2805eb97f1f217cc73cb2b878e4996c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ffff7b5cbcf00088abcc5f7b43909723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fc090665d3fe030e711682ca3f12e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe8133edeeb01f5a9377b5c252dd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2532b7855e54d81802385b2ce552726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236915543e7ad5c0c7a7a2356fef08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283276f53a828b692c1abe103d5073728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdcf41c2539ee5e878d26bb3f49323729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c189585c1de07bcfe7046ca2ae74306730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29657444e32ba20193c5797217211cda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d627e41fd7f0be53acd71b85d38ac7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e873cf1c5db91623574fecde7ede2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f690be53b2051c7fb29b61b746761734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5621a7f7b84db4a2a19c2035b5507e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05547a536f9191147529bd4836a3d8e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d19b5f765cc6c589b7a16ab6a7b5ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d02b9ba0dd0ac5e8aab860c6c3d438738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d58246c11fdd448575af1f20dbfec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a902fc52d8d1ac3b3ac24d96a6033740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04532eb194360dc157c6b19115cda6aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e277c93f8ee16715e4ae76e62b54acd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b22e76c3c69cffb5c189aa99a8af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9509a60d96e833cb262cd33be6df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbf365dcede57bc952f7ad686864d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e08c6f62d942df2e2d74a235e536e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92336f875e64a96e4d01923a1f313d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e857a79f9adfe31e897698131aea4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62bcf5cc5f26375b6545f51070e637749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a3fa63dc3c1df1a42ab39000ebc68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab646642bdfe541750bb3931ed285c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d65cb44079110fd0008f30c42554d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e0dce98d98ef693d5cf09d6519877753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434873909064a439e7e2e99b9568285754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1638efac61b3fa38c8902d7ff850f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcb4e5b655389c415094e46bef59f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe52f1d7899871984ad9b240f198df4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd278be25973c249dafd08b3a15f12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7471d6702d49a29c0a36289c14547759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad74bcd555a356e6c6698f05748dd9f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6da064177a69ce079ca4eb45e909761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59472d2c6acd24c8e8ab48be9b2c398762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e0934eaa0a06811917167b857145d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc9d22ceec6e446023e2d2aa83fc7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22646fb57dade44c80efe855408e79f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e852cf9a69d138f447aac693671af69766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58f85f2beaea8ad39179ee56aca7c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05373232040f18cb6e9a286f72653823768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5beb04d06cc6d0fc205753a6fff1c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd516fc0d0484fb487c5284ce192a14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe38cb4487d895cf7eec8161fe3815a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f61fd20702bfa571c01e8da0d08fac772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d242e9e8f8b8a6c518a79cd20466e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4fd1442260c3b9e8f74119d8c56ed774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc2a414f45020cb0ed85404c9b1101775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a38ee58bce9f330c2a47d8b7bf8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe89e4a3192513ecd4657c9d597ab8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f5bb7ff6cd85eee0e9b254a1d949e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b387cf746898feb126671529065fc1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024ce21fc7a47fa2b01b87a7e948964780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a95d3aca8bb20319141a983982196a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93f150ba270761f9f2b1abb2b2aea8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7be6c01791b09c13bcfcee66d2cb54783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ab74c0ea3f107de141adace11c4f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d8b3bedcfd60b849ed659ec03762a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe985d73b03e4453f02fd25a73530e5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da02e09e6e9f77b1f9f608e283a0c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175edff47aef32f9d1e08e5619f5272e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85219aea9055fd860089688e88ef87789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1ee62d86fe540451f46f78a850666790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d14d35755683ab5c8f57b02acc5212791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dbe6828a36d019e729295454dfbc8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed256e22c6b1643cf91b9eeab740952d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad24f48de30600da1c3ab6e2a7bcdec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc51a9cf1f58677538aeca6504dcc9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b7f7b84ac5bb3f58d767d5143dd24796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6142c819327575a27bcd1f9d0a71c27797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcecadeb5f5727ce7e00550e1f5c872798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc07694e5c67ba364316aa799dc1af799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aaa6faada6b4ab223dd9517ce5f8a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13091f2ed4f96a3f351daf87ff3376801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477487067cda458d1743609fbd87cf5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898108f68d4078717d41f6bf3e4796f6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cc240f3de9f5786825d1dffe9daa7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf702aca180ce1a993f8e69e1aba4189805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cfe0d010a0dea55aa67508f792e17806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3280c5e37e5a179bb243265d65cb6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebc03508bfc13dd0e5d557ccee981a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70236d843434e6f075737258d1db8f8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3d6a449d1001449439c0a9844b515810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6410cea11ef82ab7de3476510192cfd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e6cb5841d13e710fad228841cd137812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61d4b075d428561492880baf2c40a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d303ec937a462cfb9ef4240d9771db3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b40488fff79683c55d1071ab8efc1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39ed4a84a6866311adc8d01d445bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba91e30e14d58264a1704f1df7c6f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b04ca2e6bed07012c5c27b62437ff818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a388d56d3bd14d1348130761bef4f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da84d7b721cfe397639069ad593279820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b0b9f725460b35a10e3dfce28b916821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa37c84e867dfc32fde229417e1dd4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f853118bda10131543671eb03af79823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997780184cd809623353f562f5d88c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c68ee00ceb8527e0ecd4b8b63d62a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70e0443e63d49ee44568d521b0577826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c246b4220f3c049cd09055528d06f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01b0ed9c6cfbabcbaa4bae287975e8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f77439c55399b1c8526d4a8d900e3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8de7e8939c4ad90c074e74cb93c00830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771756645b689eda5e6c62a2e2fb421831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d89ff456c87f0ffe4f3eb80a766e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f578ac5e19681da52b9c28814584f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5b481a1e3d0142648d3970818ce07834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262029ff97bf31ee718ad348417e0295835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe414ef3d0f8e3f752dd62dfc193ffd8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7138b015c87f5a86cc2ec6cd24aa53837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e617928a2f11da131b0986763c1050838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4cf7e375bae272e3178b45b8dd68c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671fb330737194b950e18e2238a907e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8084c780a49df69e82fc6abb10b5cf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d583e39c4a78b1ed54bb7ec9e36e7e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad3c0419058e1294e1bbddb6b69679843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>