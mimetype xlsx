--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916e44bc4363f053181876389a10f451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f9ff0db68ce284de642c12e6ddaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936891c7472b570706193ce3dec04393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cd383fa60da728e076d43a480dcc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e2fd4cc89347bef1b8846b18d50975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6652d5c1ec1551f0534e92b5425176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30253627831ab5f506b019a767a184697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada74c7f406b6a9cfcd5825f894fc2ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e31ab9ef0ee29f756a0942b4d0f8799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b69064c5a32d609e6a40687bad64b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53730e7214e160640b2b1cf8c114ad5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7c89493c95883b88effba449b45912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d50d77480a0cd2065165211a256713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c62415d4112ae6cfa5b60b01463c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a8364b63019ad692163cc058907715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5236e48635c060f2518b66d0629c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e43248ab1cd6a0d9f9ad17af5eb0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df140d03ecdbe62cb8fc2c04a0070f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36606e931eaa6e4e601c3df6c4b2fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5569d03395810f746a60d71d237ab720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac87a2548e57874ecfdeb357a4363c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046b4eacbee52a1764bd98d1641dab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6426fa6acd4391dbb1dd454639518e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8a2430a6b1c4f573b17f05ed5b70424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9404c73827b67621ee7274f602b5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e35d80ca33598a07cc683a5967e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31e42fa8afbf306a6ba3c147d861e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce4596a5f0af44a42e6eb695b13aa328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a878c382e5d5917fc075b747d18c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf3a3614c83020e34b05277a24b91930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f87fcd93c0e019571ad084f581941231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e8a9b58fbedbce8c00f3b3a6da7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291b0a2430a6a22b6a230430c305b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447da0cbdff43507d21c738c3d006c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b77d96a0b088cad75a6570202162435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37515b53ffb9abeefd302ac1c40b1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74ddf4da77d9b1bf7aea1fe0f2063137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1f52288e2662ffb17c2a2f6fb0b4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93373d93e9c898dc2063fea955875839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15810a6628fc6e9a7b03128d619b374740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7a8a1679e0931fe49b5e0db87054441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889b0bb6073fb862dc4dc27e8ebaf6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55952ba1cccae5b57768ec5b7a58d8c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc039f1793f926c7eb998edfb7352144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1db4ec9a5fdef24f3e4416a947d2d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb965de0f5c748d327cc5a00504aeb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aabf300904dd4715cde3572ffc5d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05834f9c5510ba385ee766b1d631764848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7cc7db5f2703a7d6a054cc64027349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd939d1182b41f1c3e943df30c23b0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae22742f5b8104c0118af9eed7d4e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa17b983744e9551111a599e9a28f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5727cfdffb30a168792ffa6299e9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf963e14e65b3162f345d24769891154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb705bdbe8615239124a0a96001fc3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe708330aeedd516a05c50020cb06a2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a56df1c4805283a3c6fe017cba7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e003e4a404ffc9108b88c8a0ac95c0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7876f568a56f39c432361cc0c47e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98703bf6a843864172833bb7446948c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f937f1af75c59c652e72dfc0ea0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e679fe6c9311c832c99777301e19562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aff54a9a95fbb5605168bc962744d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45814dbc84f022660cc78cf3eb9720e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f6e00a6f947381402fd537c1433a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3a28febbc90b7cf671ff7c15d67f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc33a18f80693d81f47f671201f3c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8fab5bd19a759829b9686b572651468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2eb76cafd85aed027bb1ed89d794c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98850bbbcecb5e092041dcf5dff4b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c84c0940feea5e00d46f16f2deaa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa889904a96a7a42470767d2ff158772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2b67a44fe62a489288ff3140293a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869bf8ff37414664d6cc450d3735ff074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f811d573a418f17e6db39eed953af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861847b61039a37b67334c4ccbbe01c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4c19d106efdee11f740d6fe5b86e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a13351c138cb97bc65ab4ba44b1e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc820479034613857539b060b9dc2baf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc49057c6c213de88ddd7701cadff480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede66abedc364d095432460960ad781f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581b30e63c291669a2eb90910071fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092101ec9630ba0c9282097e0e1f622183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a4f3d8b714ee0536da6054c79b18b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f985ce981de0d9c153ade5a4de6bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7049c82343aaebe65ec2f8e824d4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8095139d01ebd8209ca40c07b955ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83415e2415e65f2b4fd51f1020fccfe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff195b11608ed8b0a4fb43fc0b927c3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55147d8ed2b77fddc00b023ef7cda1f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d57a382f46c9371ba75ca4c4a266191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990ab5624b964a4672a9b64326968692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00f54a7579752526d06695f9f3424393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd221e4437d0baceeebd6051aed3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105746073a0bb86ecbe63ecf89abd66f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052b78e39be5cf695698016a2e2e68796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2987c4109a10ce2e52d2cae9b7e01f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febed680ef3e914927d963fa903a34198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4dad4d1a3a1ead93c5bdf0e717aa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324764e8070bf39253101459201b5b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2214e14e4ccdf73454b12923e8f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62262694b93b314f44ec8c778eb95441102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676a6106c627fe7a770f1505c0b7daa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb976c01b843f36f627c760f59d33088104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e93ec560ff1f814cb72949181d943a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752394333b3f13fb0fa50df2a4ab0d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543fc92c1f815d29f9592d19b3ea1fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15935a78ff1b9ef0137dae60b2d0aa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633720ba4e822ea2c9aa529e171bcf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977dc76f8e5f60a3196f9c1d30add2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dca09312004345d273cef9ca36a9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e9abf2f5eee966c09821c6c0fc956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500fd9067f38ab3db70245c67ca5034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551737e5a629b7fccf93660960df0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15b3b2f44edbeb3661e4e7f57a7b79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75180ddaa0aa287d6789341d3ba65bbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484477503b88dd88260af49fa1f1e00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357d3d9667a0a0d3686f753f8e3b5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943fe2224176307ed6254ea8d95e92d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5172da1ba5a4136825883b76bfdcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f053dc70a2a32020272ad3423212121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab6d033d2c59488cbe5ba77d48c2b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa0e4c162053f454d982fcbbc8c97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd52c97c7d82837de6bb400638252c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc435a622e8fe0fc81e2b7a701d257125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4599e4a02dc64556e0148b738d38acc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8c039201d0e776c9b4eb1303a1f4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87702e94ae09b9c6876fdd0b9d964d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89877d44333be6d56b5c40fa0ac8d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084946a8348249d6c49555023dabea8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281722372fcbeb5cf9831e7f38854ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a3cad2d6bd0c06aba7a04f28087b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14762fa31541a25542e5eb82f86006133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f2450b74155e438aeacb6056f7f40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e392f2600b46d6330e376e8a582fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcb3810d678dda7c1c626c8c34c1f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d6f25ec59b0becd9f17d1174247a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0621851880bacb263113b039a241a73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443fa150f5037ce802dab493249f5aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a1b4aa0bdd583273ec0b03272bd30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a542e480984dbd053a5519c6df538e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d57e880e319371fe9e11b8e9c946e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af846742ddeabaa753aeecc7169c233b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6e0d576eb5fcb7fb0d95d4f7d22a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856667d97ef73ef9a874655c29fb4d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870201ea5532a54840b60555150fb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75602ee0a3e2a86a1b621fca43adfa80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd54b3cfa007c61770acba7fbdc7c3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29cdd6a808304e5c50c003cc2d1ed2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3acc8165fb11be7403a8ac5402a596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f5e1796d4fec6084f872c5a38a92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055483eb03e983d0546fe1b1960fd67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba89b3e278cc564f6d7cdbdc8b4442a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823fcdb0c0565399a7b08345743e47c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e492418a0bf0920558ff02b029fb91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058341d0d79c50a8812e7a9343388d58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dd6591f883f07c7c0ed7820243c19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249567368bf8c73f69ac76ebb71c21f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a57dd96b170f2fb2ff2984d02b3c7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc8e9cbb7600b73e29a63f205aef71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00f972327892e669cc6c2505fa676161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99540e69a8a5d150d1fea3f4c27205c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409ba9e49c8c68c648c197420d31662163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c21f7b3fa3babe9ecce7c2ed967d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1efdd5af6765bcf66cb1f8a021875165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae8ea7e8004d87d3d563ebec22e44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af2f550fad7da089812c22eb4dda1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2e993b62aabc8e116ed4332f6f049168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47295139a5523174eb5d32b5fe5fb1bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad280b47a90380c14921f7f530bc91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ffe3368655942743348e5e8a4465e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc901dcd0e8c9318d8307e2f4747546172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d85214d0725a7e570d7242d1a637d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926af55cfb3c12752294f214e2fbceb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad53a3b54ae598d08e6af9a9aa20142175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba2daccfcb12bb5893d6936587fb33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b6d7e9433ee62f4f7604f986489c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085c8acf8229d3ea4351f168dc0f099178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eb97a6ab0e003bcf764ef4969f93e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defacd9e4d2cc9bbfc332df8a65fa83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583b5d16050000a1420d28bd143de5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf5eb143fbf31eb02582ae3cb880a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284328323ffa294104a534b82998e1e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa46e99288d234db02874a5ff994d0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62545d0395b00db3d7d61255b20a831a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715aad6e75bde9ab69c19d5828c1431186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e39e401beff122050546a7e9a609b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112464d0397157081d84c9cf1beb596a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1caf84e0fec6c57d880148d998a4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82974d2afb41fdf8d47a9e2645158e84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a2dac0cc86a9e8f63786d2ae5a5ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58562c5c964d7cf1fbb166962fd9841f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e5f6ee1a43cd732d70128358349d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580ae3dff735c69ecd839d6551795ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8ce446c40534f4742a8e4f49974b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662761f11c9eb346532361eedfab4ac0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732627837aa24044468036eb2dd7bc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a7009b3e49a62ec385a84dc7e625198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59f607f8a5b47cdb5b74e4eccb6568199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4a1c49e0591f77622260fa2972db0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ea47545b9d46ebb89ef0a975e3504201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967b79e3d431b085dda1a72d3b4c917202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd140806dfb4e70e1960b0819e36ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354723149009b560a720be4c619589b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc86f8f5846847edc2964ecd3a1e70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c8438d3e978e58c0897dd675d33d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf576c2fa317596102814cb1c0ae4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640392dd27441d5d9ffbdc94785a149a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95b229079acc39dae98550592302d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45ac4859ca8d8e6839ebf1a33423cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d138bd92250ac0c29ab8f51f4e1ce5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b1ca8bd70eb37fe6d6f6690005194212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537b376e532f75af9f8a0d5f050bab3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da160f6904dd1e29c63acbd83f07b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b7162da8963e6cfb1d1718b3357f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce12059a55869e03c9f82a150e4aa0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0960e24e653a504d8c94fd025aa91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d91ee7382ecaba642bd1e814fec2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c0573e04d0c1f329f104e111b4ed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c0a70f6bd67eab6ca59b822e72378220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92412317755a623aa6fbfa51baa39a54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb6adcf8341ac3c4ae8acf671cfede222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa180816c8ff507453bef0921cfaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13beb2bc5227b20f33e2f50bcd32999224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae06250b017faa193a79024c2691cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558020e0ed45f19880148339e7b4e23d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaed6850150c38e20af9bc913032cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37396fad50426bf3ced1b5a87d2a7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc92b5899efd275f5e8578337358630229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e516265913e1e3ef825420d04eb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41a126dd2d07a8dd14a76ae4528cd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56aa5f82704f703aae2f5aeff0e66d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95d626f09927ce4d49bfe68e310b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a353bbddbc8214fcb762d8e5a925d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb805ae7d8f019c5d510990fac22e0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789944e05c19930169304e23c603f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db86760d9cccae868901b48f3078fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817b697efd53fe15e62bc7dbda742a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8cf52b27cf6dc68214ef6c456e753239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9809e404e8332fb9df88a5561abc632240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2201a106f387c9192b17977a964fe3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060894c39e2f6871fb4bb05c8057e5b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0a4922f2cdbd85f1b36d314716604243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e7db05cf62fdcee9e5933131c5799244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec90742af35e8e5a8c647678014f31f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32c620af0f2a2f77912e423b79beb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ffb55a90c466589330a67fc52c58e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333da1d10ef48baa45863b05859b5a76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af448e5bec32075363be32bdd5f50b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e85ff622290ea87b736478c137080b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912789980401c444497193a57ed7a914251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bbb56b6ea8c4b899219630ea8f7d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c922146f24c617eefeaf24f0d8ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a35a4247209ed0cb03b0ead8490eab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579d0a4c2042263e302aeb0d168170e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f177e755674b834ab20b412a64ed7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98383e5446e2313457bdbee94b468d8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c747872074e0aebba68b45ea53f848d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e454574fab4df51a4d9133ce178062259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4469e5ac6f755f737de7e382d87310260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3bb598a5c79f65b3d9e7bc8a4d8a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc27563bc8f13996129812b304727262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a75ea2db73e9fde5cbfb9e78c796d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a8dd2d1c029d53ec2ca5f86047aef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4d1f52a1d88c65328d9d4bacc30f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc064233faad13c46ec3a9630e3a163266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d2b596dbefa1f39594dfc150d9dcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bd62175d7c6466cc8ad3d42f3aec4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9018751bf721e248e55a5d6501b37cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493185f8770066592226981f79e8258f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d328789f043aa1008f8be2f5143d24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec161ca60466eb1b6139b825ca996dbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda753a27906576f74b8d8243ba0332273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421abf8d230a327b6b1afe7089a5f8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da623b88c3ad1a39d35ea41df8d90d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82ca110d324bafc6077f47f61bcff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc362685314c5cc629b192eeff294b70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a584dd1ce456e3a5ba924e74dcb3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add27bbcb9a595b909bfd1b14706c71f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97e37a528163b90c128ea6941eb3ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb00fe3ce191cbf52adc994c352ba41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a835f2b49ef9ccb9901528f07098e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9e9600a83564fcedb7a75084e8a86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989b3f0285f8b6469071bd52dc59e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ede28b98b41ab7fc90a1180c937d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe51262f16de2660e0a786e538c19cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737853be677ee85981dc683939a6b3c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfa9c485053f66cf47e91502d31c72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59011f216d87b1cf00bc36d15a214c52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de99c72d72c76d3a507f996aa0cde31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c2e57ee41b26eaa4d7b166bc4758d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfd22d143b3ceba38557da3adc6b2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd116654e3fd830a5ec6d1ca7522aea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb8c8f169f8b4f7eab18d914b9e12a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ec4a51e4535c36de4a22b6c1f240295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252d48d71b46cae803c8e450ad4f62a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4cae263535c009b3166d3c410a730297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fa7f15091301c956001b2036ef22d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d77d513a20006913deba644192e21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f05618c03bb631527366e7f05bb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6159466a300a3d5276a4db021d0271301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2e1af1ae8d578202f6707317a0946302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be555316525618f0f5d40adef27b809303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4dcc88cc49f2618fcd291d6f04c1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6630abefb33dc26214308b23cfb779b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06f7ca346df1b5c26bc88c46376592306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faf14a468402bff0d423d1824a2c45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa318ba4ad8f9c646137118497abbbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa8720afdee1a2037a1bf0cbe58462309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5354422839532f3a6bd3d64e2ac0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c8ea8e7d3a39f730116d6421e2bb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de93136e28bc814a57d039b71fa36e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b32e32ff1d69d7780ce77fcf6553313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3681271d4410031ca592317e26dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc863a6725ec4c3154dd8130c39f2a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe88c274d94dd621c8ed105ebf1be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f57748979832ed975f3bbf3bb64e09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847e45c7b38be2c64dbbba5ac253beb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d3362e2eb1467cb436924f8e96d4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a90e017488fdaa882b5eded457f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40d3106122eec1405e58cd00146596321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244dd0553deb7d7d3c570943c970724322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51bba4fef86775eccec6e0b3550902323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdb7eb9baa53a21101fae236731a65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2ca270eba600d33d59bb45df9258b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fdf822e75acd29ee7b0dc73d86fab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b0a6ec814a0dcd9fcee4ec89740ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f105c9079adbc0215589088c6ca588e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ff222351670d07b084697b906977b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc2378012416a83f7efd5b40d3e406330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd3fbdaca881f60b8d1d1f19521d8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7d1d87c9020442178b4fe5afc9843332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a505a0779d48c21209a647c8eda8f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac654a8e69dc9da6e1be8899836d86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9aaafc32df84190c85bd1c366aa1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e5349d78692085a964e4c729fd722336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9ebd44c4a8d38e356438af8a75513337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c896294f2b3f1469251e005fa8e51f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f470fe14b2b1f04db2e1f51805aad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ab5e559d8b1db3f6a299fae3d6cf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8ba2ab90b70c269ec8f71b127773341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d21f38b1d71c0fc4d34619f3c95c3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983d165ee90a5642b9a9253c1c2fff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d346d16363b83eacfafe02a072cdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6dbd662a14eb3b01fe605c186f90d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c2c026d2827ee97fbb913c83b2f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229abd58ae3bc8e889d024f25aa75b58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb25ab8f2bf052bd738f4838f1110d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c02fe337ad6138d27d25ab3010e656349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b0dde9520e7a3091d0edf3ed7b23b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43924679ccc64669d90846f2c599cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0af51771ea1539be63ff510953d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37b535280dd0e62c98ac4ec7a1f990353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f90fbe202c3863bef478be6bc64f43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f0b5f63a05bf5aba4059f9c0b88ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ceb61c681840a530b911d0172ac04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c406681ac9eb39aa62f499a2bd5c50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c388337f42b2e09d6637ab44c5e08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f13858959f9f7ca70394032f0f42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed7e3377c2a922fbb87a5c5aac6901360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34175adecfa52d32259013c2acd8ae51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ce65ffe1ab996cdd8b79516417826362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5438160cbc90419a0b0fce22ea3f80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194768ad90665a084427637b62f5b20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df984e8e9a7365ec20141fb70b0a286365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a3dba1bc4a7bb164ead00b3f904a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017e870e1edef0c129b1487a33ea247367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37dffd5322a71d7a68eddd7534c773368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978cb992a837b186a2a90c5c88693c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ab4c90c8830d77eb5a0fc9e6a5f31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d85d1661227e23b3bfbcc70a1c9392371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccffb81e175b3ee4d32068056ab307372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab375600394fb6a9574d5ab88bedb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352bc40765c73deb8ec0fbd0c4b9f58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06149771fc63e9a8d53ad770e650c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c70d5554330beb742d2f54a49fe6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2f6c439987379efd4ab4f50df0f7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb7ce7f4d57e9916094b98e820418378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeba0cafce854db43a033e113f01f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029eac6691166e03bfaaeb30295fffe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463059f0fd55ef840955d9428e4b57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee550623c055016bc906662736c396382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175e41f66bbbd1a2f180679e96a5aa6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a1bd4fa428ced1ad191496cfe06d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d8019a5599a67c236a361516ac386385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1322c5dc38c30a7e671a575587c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8914a449f95820d6e78063d191c8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ee1ef4e9659d8e415f8c538499bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b2b8d3269b80104e8296c3c9e462389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474cbe691a022171ec86d95e60f65dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34632ab0a7b68b1f2bc2b1d99440a434391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371b135e4bd215295dde81c705c5d07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f08cefb0511c4c0b573b642b0b985393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e1269677c7203d761680dcd8bd870394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33723199edc23b0a0f4162d56b532ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c424329802acd7137178134ecfed5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ff908f9cc93405112ed146bf46c32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c59ef937a8d087898655be0a68d1f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da3c53b4c12822790b1917776aabb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b014ac3494248aecdd19ac50b58a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495886a88411054cc53896fe3534f4ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e868aca6b6d09fc72717cfedf0db388402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74283a52cafe814df9df5186def49f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd2aeea8fcb2a2dbea6b1dc503003404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b508f29bb21ea8cb884a632144e580405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593df996bf78ce2497d6c1b80f8e411406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671c661858d72b8e3dd7bd9e84d6a96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed413fdffff1c9299500657b330083408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8550be97cef2f55684726442656cc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540a726076688741eeeb89d75086c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e59d7a9018edf1aa345a4cfd67f62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e2deebcef5a8769c0aceb59b97d61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf9a8ee0e0672cca90292e8d70fc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e75d835085e8051c9384af658b1da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c294fb09401e71320cd3f4067e1238415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dfdfda50343a8d309eeff01ef5efb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af09c680dcdb850e9157f4c5269eec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072889c75f6fe414a9a610e78b2bc98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768b9f7965c633a7005c6c4bafbe722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48466468aa2905f485785031f4baf7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c69e5c219580b1336b8e28d14c8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53081a668cffb94a0fc1376e143106422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa00782eb17cc2e4d3172611060bc4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cb7d1ce1b08c86b616ea7e26cc775424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08bc5b5fc038b1ee83120b032be934425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9cdd12fe1b93acb43e5fd986ed297426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa64c2d7969715baf497433c1a0965427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89183ce30b42c6041d9276c40f9f4ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf222023f5a2eb5230f054ce13c09e96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783d882c435e83b7beb70be22af8629430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a33a5a7e7c93045de88db00044ea4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d65cdd143411632eb332b20530cba2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569e3447e03d6d150e80949a270712433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd04e382eb5f398e8e045a829fe4a41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27610b9ba15eb0002e052485c0046515435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f9528de0126a786f2d28a1a87c34d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fec752984a1cc0d12cb298e0a8185437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbe5dc63e2ee2f6b2a206b49b2eff4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16228b85dc3bf7f35445f9a924549b20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769111f16a2cd0865ea38a27ff90d69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bb87ca0be6702fc307de771c224c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b171f61d43f7ea92736c613ca2eda3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423eca13a282d291e27e77ec7a5cc87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8691cf95feb42ef8e56db3c483e4483444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260d8dfb698729fd33aee20b2787492445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b49de1c1714bb47d8c9208574399c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f015e88368f31c742c829c0901108447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa6cf3c54b7e4f5bae94c356d4fae7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ff46006d689926b4b17be7e089db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36605634e1e10c715b5ce42d876332b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0bad9950d49d4ffdcddc4ea18fd45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be8e3b8e4dcf1b42c246a97704c104452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b019398d83b5970ac8fe62786679453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db680b41253b7a1a4a2031e9888caea8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ceb4b66177b74104739093f36377a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24557b18626723428360024135802d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614f4b62bb3d6b353df473e96af46c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7302b20f202b0a0ba4b29e4dfbad22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a0e9cfe9cdab852a3a36830c6d9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940abdbc46dcc8dcce80eb4ebe36f163460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67c3f70cb44da4957126d726469cbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dafe2f1301885e003659616f28771462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd725cf41594129043c67578066d25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e63685da7077624d2757efa047493464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf12a6efc5ff82ac8110705d555399465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017035cf979da38bd3d0abc766baf101466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fc720c0df2d5721bf47e846c05f50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2efded2e72de6de5bd68409cee0c86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375f7f696733e7d670280f7798236a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09724b91d7178ff7c8ca5963a34dac53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db6ab2e54b7e85ee9f0a27bcbb62eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bc7d3d2a416ef4159f48bbe5d9d96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa302927b7b6289cae7689ff84050be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5072472aa5e8174b83e695851b8bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505f20c66470b876b26fb3dbf1b27c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef97f16e79d391ea7430162a7de1f6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41626b7423b7868c2e49c6b43e15939e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663590a9ec9ee1c8a68db47c0a5a36d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68fecc1256e4613b1340a4ebe7b065479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cc470582660b23e0ecf17fdfe1179480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363e3098a5f91057e380b0c47a0b6a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1141359953575bd0818a8ed4d80c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a262160fbc52de385c5e18af446c0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ba7dbafdbccfcacfaa573b369b7ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033c8ced3c1c0e58d1d2293a923060485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e943d4b2295c3754313e87a7fe9db7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd97898fe073c4ff18744d5ba4ce2f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eca5d663a53ad70fd6afc2a837934488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f93f74e2662305ae0021562fab4cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5352e51e08797dbb25623c5444f970490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9511e539f8c47909d0d99209c6bf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846fda95b1396a3bbd662ac1b90dac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb26d6d4e542dca0937711641619c8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409386848bc05f324b768f8f918d8c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c029a3a88d251dd4979b0caa49e5405495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e89f9153d736981a81550fa36f94f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241259c939a96efdde8fc45a48797aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602cbef882d8cd6c05991ba151f8a25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a82c213fcbc844ef1a540bf2c58991499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a9c05c6059a9bc80b5654cd7a450500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e50b352ef76494d734814c4aabd58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a09ea2889fa7880940ca215e9c8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dcc420cb0d0788ad183ccf42e7c66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5c552b834f43025411b4b8e03ff8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3618ef76891bd6165a6dffbe5fc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e86d12548991b3003d66cf0ef226f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29582ac39ed4adf62fbcb502bc738f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356afc35c2b4a38c4a5cd1a7c3721d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc2bd18882c0d3428179715251d7f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96633ed681bc39d15056554eaab6801510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423b50cd8ca57bd0557657dca6a2fac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28cc8141d0a9823ddbd1143b1dccb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845523e28f5c98795e3823c48ad2a6f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78530e41a39326fe69634b164e533461514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f3791d027cf66b230e47fb4a91715515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb6193d3a64959babc08566767ac6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a84223d16fae82a143301b099524517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a27c02b20b3da6901de2da3f80bc82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda2bd3a7fbb20701a4074edc8be78d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79560ea8cc9c294945ca4dd1c9a3661f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ab0e3797d4672541ecb9c7a25d424521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7fb276cef150f594243ddba7bec9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e70c1cdd35a667a8c30dcf934de0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86309719a7a905d83ab51a547f6a2311524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba0ee15f1fda76d50fd5412d97581525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857d75222b742619f3ea30146c80ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc8300c2f58378280b159abba91985527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bae5caeb1d7a0a96a993a903b76a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31f00a0e98e9706ff9f853062056c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7700d38fe4ab1fb89b76d3060ad6c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1319de1aba6daeeb9ad88859700e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11b58e7982d730edd629ffd96804da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37496911fb83b3e657f26039a2e21805533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d8c681bea028eb1c1d1c9f32a2620534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2b7dbb7c44d5dad4ddfcbbf9be568535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd21268a03c68d005720609a7b6fd02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b9f304b72f85e07ac6928e214732537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2ca3f57345639e987cd96baca3b31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a681caae1df85328cd8de3c50669c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7750f0a0e30e5b59b14876ec6e306540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea5eb6db0d85f13ed1f412892c9cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf13dafb42f3e28261ed34b99f3ab34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cbb5a1c35451b0f45b6c66ec2e093543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf39c932d9b3ba1af8e9f66768b2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a33425da85042b0aa21f1dc392f6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a447f022fa2665471f8d88915360c0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3567a733038b7655044df31226997547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d964142a2824c60d5ce0861660726548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e87eebcaa85d8236c2525dcbbfd92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf29a2141941d3319eb4c1f5c6a40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3e1fdf3ce8351aaab302949de387551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b5d598c67e32173ad9c2cb7791eee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733cffc4a32edf886a1de081ecb99ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeebfd46dc9f623f1cbae1b3cca41a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de97964d862c0c34604e8b38cd3e0d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a2c5f8d8cb7eab80ae1648468f52f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c0782b8903324d6c6e87d28ab364a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef792822724925536955149259b7098c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e35aef8fc9a843bdf37e364738e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc581a263efcd82b8f4abf0e38cc1c7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ae38d05da0dd16c6a25fe43c9288561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b5fc9aa6e12a9b0d112583cd82283562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0ad45c003a0539e42e1b44324719d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19a68837cf9b765f429619c0479671564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b58c0adcf447da6e07e585d5866299565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16104dd0217f3138806cbca17c5c5fca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5638c95e5e17c2a58e57d15cc1a9695567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1b70407b5477d8789964a02f99f70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372915e89b2d92ab194aa7ec80536b8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f521e4ee628ad2a4275ed6c5a94a05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfa71b04766b0d338045ac99c0c59d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5336755fa638f967ca941430d1ebd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0f291c98c9bfc26d55b8507b555c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e4bb47cc8dc2516af6649e253882f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013812e9d031860547941994836f806575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4406dfb3317d0440aad45d2cba47f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd09ff8c2809e534886f95727a499577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21ac816ee77f8320814bdcf3233dd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84f48422ba0bfd38caf86c77823dbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64672e119baa911b52999bad8971e5c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85975c2d5ba60f99617d944e225389581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab48985474dda90788154d3f67fd9b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64f8be32dadabf3bdabd59499c437583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c15eab464735cf9a6ee10584dc031584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d059469c035a4792869cb03abb540ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c29f7728ab95f6d1951f344efa071586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe1c46f3e91b00641c0321bac5a39c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b42f8dd1648c2bc6e3cf9a1b05739588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba67d41758f4a56bcfd800216dd3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58cad678c3ecf50cbfc1f9b82249a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dba8a7fc80a0cc220dae876c11656591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4999ff59bb7b15120624e5d211405592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2782a6d057f8dc53ad45526a6ae0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f4754d7fa72909eff54fd196edef1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e8e027125499a6409a8f8dbd488cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cc0c23ef4acae3dbf55f4e01e4e2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d51ad2896d2c05d9f4f5e7f970f66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670d1c44088d32571c41441e68a466598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516a11a4c234b9187e5b1fd12108a30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f5c6e205bd46cacb727cc6c1b0cdd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186361acf1956c568bf3e466113d2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cf8b05ecccdddd08d3692893f7950602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3549191c2fdbbe9f643b18716ec3f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647d43e17978d35b870028d89ef335d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b77231bdc5c1a0e54346ad23cefcb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666c8caa52280125c73645c96cfdb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a31eadb2011537ac8b0cad9cb6ad3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c2ac355b1e6e3f082c63a842dea1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d801b39583a4215019336721689c36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4aaa18ebd923cff37924fc12f0a24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1ecfacde3d131724eb2c49d3a1a22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc812409ba60bcd0d6e22e26c90d65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c141d7d744bbe100fe2b6e6d98999613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d693e90b0218e29ba927d7b0ab4077a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec950a63ccdcfea7c99557357cb92ae4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a84edd7a07749b75585357de8759616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0beacca18605851b183410c60d6a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef95dab0b608c85b957411c4395aef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909f98a5858967f9c67f0a1a870343d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db92951a4dfa09179f7d67c9e1463620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc00efe4f7d669f64b223c119930d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334212b6498953578f5b110143905a25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e28a609a90d10ce100053688be13d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9633970793ebc9b25c58a3a66af9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a402d23155faa3215f446c086198f04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585068fea53520eabe46a0ddc22fb1b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d7561a15689ef89eb94b4e7491168627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49401f56567f599936d2bfdcec7c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c67bb5d80829edc7cd09682e6e9c98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8f7cb38eb566d4882cf48cb99422630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce3ec9fb908ac1b6cafe2700157cf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6895ec3b3dbb852e3a5c0d087eb6f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465f143f3d5227340481e6e59034bcc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc756c58bebb412ccde4a13c745da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63bd7e0ef99b04a31d170eb7bcd079635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba87b39df5f8b798c9ae58ab431bcb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13b73e6aaabf339c74711291fb65b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7325c90d792429cbc38b56bc16fbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d29e3b440bd978a346f969b763567639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be2bf81df111c8a73fe500d478b6b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ba434ffad258bbe8b6460430e9e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd0a0bb8c874aabe65809929e6924f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64adc4fe7bc17c6de64f957805c8837643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398227204869a08322798fe94ed1253a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75159281cc7e912a0ea94c72c1bbb444645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68852086ab57330c3404eb0cac784ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd422c7d65600f833f09daf1d5439e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb835459d0562bc27dc29ffee28f1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cfd7863da5652a12e5468f7c0ef6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca949756bdec64e8079b36c93848bf5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f438e9800be26148d3a75e0a5a8020651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa0805c3aba0685a8284f7d674e195652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e99eb08852aa034cd20bd1bee620cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cdfd70d687c72648cc2e0b7a515b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6edfdb011ce862e4507d906d1cb78a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e7c3f963c3d3ef65239ff8df5b9b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb8c137331797ce92c5ce26cc3d95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df06f18c2597afae93f29e84d74bf27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdbf73cf92cde5d95701cc4d357fa9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42ed95c6c2a0762a177291be2dc6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fecc17c1da4b8df7fabff0c4dcd45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb309a93c2db161b2fdaf56d3d20e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b9622e3439205dc319a501e9cb6c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806509f2fe4c0f039bab81ab07c2bf54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565ad2a0a23938a4951a6b5a45a7ffc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d99c85d1b129ac1d7cc614cec317a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac20b7e55bc044ff5f8585a2f1861c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b56c7703114fd871d3436820927c9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665261aa40c425ebfeae85cfe7b1b70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba27b9931056762878b9ae4d4ae035670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2721af38b9e2a81f61675f7e204706671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fac3becbf2f532a6b932ad9e7eaff8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397821ba3693d2dfb5c24916cd0a29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0ac0e35d7d74011f1f53071da9524674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19dca4c6e89ce418f31a8bb30f972675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084a29172338df838bad01bce742147676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da0734c425ceabd5281d1e8ce18d7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdf2ce611cc295748eab421c722e86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f23daefb8388b6e357e1992e5db1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac9dbf7ebb9c6241571dadd8efedb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6e84095e14da5a041cef947043f83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5c955f885c4ba8fb844d23e97f9e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14a0775dce1e7d70e13569936f45a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4eee15c8d4519462cd3be13a5740c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f27cae3c7bcd040c77376d46738b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a29332ec70c4a6d65b8193e2d8dacb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56a8dfb6cf06e5f4af2e3c3ee0b4bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff2111043dea773db7b553376aacf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b547eef4989254c785213bf5f16d48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1986818c327fe00111abe26fa8941c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f8a8f1af5e4e30bf351d0c53c14d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1498cf62053469dc7067ad0aeceeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e54a5ba57615d0f0fc3b76e5000ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4af1d7db36113f0438165bb17dd61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd88684be63638ac5acf401e301371695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af533be90a4906d42a83dd6f0ee92680696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb520912d409079f8c7fda9201b958697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731dccbec994a0572dd07461c5febf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642fb7d3296394bf6ecb66a4d55a665699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8d10aa541fe29ebec7353520195f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b5155e8c2930c72149020fcf2614f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904e1ff8f0feb49432df1d56212d106702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163912d24fd1cb4c3e6a03847a6fea8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2e11a0707503f42508cd4bf3159aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ee0ff3526e27528624a89f7b6646705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231ca1a178c5103be1886f71ed5ee91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fff0c75056670ed2af4d4ed17d07aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc190c77029ce4ff69663b7f1f4a8d3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49021fbc74d3208ce5d11185c804e6e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe9e2a2175e72d60bb18adc3d7a1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edf42ad529f0ccc245c013f1966816711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4dcc71dc61a7f4d036462b5be9c68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2461d79f0634f0d09dad3f159478e21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a817937ba48641506d3a4d812c4a890714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ca6897b0149b8749e43cb5967e0e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d584db843777e7bafecfd537c6b10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f80be8ef4c153d8247602907ad0d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6818bc3cd830e33974761a9e4d8e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39bb7a1ebe913f6aceb5cbd7be5d9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43437f18a901096abb72c995c0b1c30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cf9d5f76d038f2044fd90dcde49df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ba02f75fd7c800f6efee98ead8b25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543af034ad5b8f6d65a78210753281723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf60da48462468db8532dacd8119b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ba6ce861047cb8eaad87fcff99fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062632e62d4a3a00b8bf097f15b1d0c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783bfe18fc0ac568524823a847cbc5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a2802f57c262ad22adc79c946154728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c25a87a12ec175239b2c2b292079ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c644f1637e4383bce1fdabb9950a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4f953ac4ae04ea2a6e764ae3cae15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9a772167eb2e271601022abd24b3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d5ef57fc506f05d9dd8b538edeee2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d1a093b551e23797f1d5543f4024734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166457471d03462e0fe1d89c6408b80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59079add3b239950c63ff29e7f970d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d47d841dfed76be65683f070c2eb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff0e311dda5cdaebc4b54d9d63668c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce9277565a4aaa55d76173acd71767739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3f15da194d14c5e5049d1b2d7e2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1691882e42b425730904aa440e12a4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5555ac64c36d8b5069f9da95b961727742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5c64f2bb705f8c954088e2c332969743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340123c206f5fc8d0dd52083ba393a77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae15a7405ffd554e447ec60209af58a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae484c73aed5d5a9816a3a53daf1d6d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cfb904b0d0ad897b38dc9dc66a3e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1449b149b916e7c555721aac1ac4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a8554d440e7ec63d91fbff933032e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd724d3bfd0c4e385a7b5c8717d0f44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094455085d8684a96fc473669d7281f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc80d6e006e80affe1c6ed39808249752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214f27bd241cb273e7e15d432941ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70922b58a4f7ade0e20ea88f955f581b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415235884f8bd0826eb549a1c861788755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfb0c84a12ce6b1e3fe32abc1705cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf2af37209fd471de5e924c1b5f412757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482073cc1281ebe922c7f291a561e25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21029054d37dec9731e2e65b2a728341759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66d0a813a0fb43a40949b9cfe546d3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff318eee994d1dd5b337c8129d29ba2b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f34ee5e9cd8b4c9f6df8b3762b9c01762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c6b2eff9ea39093467fc569ff3c22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e306801b417d817cc42d172d937af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee466ac78e6286c57e423f6e1ba85191765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6573662d19da7200c755b3b77bd0ec7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f263707d9d876fd58cb50fc7de042767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbeea5fbf89c6282f235fab679df27768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db7484a0620bf2d47117da513aa074769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f80aadd1ea5b348ce0ea71f1e37874770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edb573d4320b0ba5fa3ea9ce8e0a31771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a961209929539fc0a9ab6330738d9fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3677f9c4de0f2359bce18b5f309f6b2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c175cca589b679b67586a2b22792a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d6dd820ff584c4d7298995760b9a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8089912c80787dad531c8f1085ef35776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5654c09cbf1a48ec5a60bfd998f6d3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb4857bf31185faf405edc9ead3d25778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fee98abb80e28402a533accb438725779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a8b518e4919c969df20df1d8ff615780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e2bc34ffb4b5b22e286deae7921b7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf493d43375f711f57528eb186a826d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83d622ae675f3ef66d9c6056537de6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b79dc6d90186024c550045a8ff1bd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b99464b674311b7f34646bdd7a44f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae18c02f1514e96d4bf189b03819d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49b7d02959bf55b574768fcf2524cc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00236a9da87b8da467232fef2e865e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd7c40a8f154a71c104da2e12d7a9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73e8bafc05368703e0d6420fb74aad790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76780740b1c4930d2dd334ba8ed02ba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427164780cf4f2b3e36c85dca860cd93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2641c7d95aa7664334345b866afc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa36e0b66c32bd427b0b8ddb9eb945794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33e3c75429c11f059ce61b756b60d8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55148a1656c9ed0e578933711cad9e1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a3538dcd8cd386f2a1f325ed8ed3b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d37f00e1eb1ba1f54699ce23746bba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d120e5cb612f8d80d56d9e27962b0fc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62414f0369bdab98dc6fd0ac28eba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddf431400f0440be30d68478b8399e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c3f8578625edff70ffde5a02c1697802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960537f8e13d002c485474a37605e02803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327afcdc4db08a8e8e33437e95f60001804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da169e1009f933c20c825a50583b326805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a53f6936bace15412face62307ac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1660c815cdb2c169813aa2546a25f9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9cc6b284b80f17fce16979770c119808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be2c50412949e3db0187224c04df7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d9f46360b234a9e32ca46e0da50a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e651274f08839d8a1269d749ed3738811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a929020415ec64e7a980879b8406992812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc957dcd2204fd2ec870d26ead128e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fcbc571d32069685741be5a992f6e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf6bb39bf102dc54fb8aac43e3964815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e3e57a929ac073cbd103a4f3a5c95816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e546a64fadc617b08c384409c6da7f3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f82339945a8bccd1e802adf59ba00818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3265655662ac26cefbccb34f555e0b3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb47635651643ca2cc54adc4bf0f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb7cb357a81dcf5c561f1537d101d1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e613c3bf0321f55c1c20b621c828dfc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea83664c0196e893c66f0af80c9a17823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56cbb455db1f425522da4ea1b4d0b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08d63842bb0cf72b711f5a7f7430e3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989651a45f6ef3adb039b2657b27875826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0ec75299d491cf5271e072d45d534827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0405a6e6fb5c4c36eded452a933976828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c23e2c2b6c82d410f7749beaf7eaf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57fc2fd610068fc1033f4612d03581830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de41d00c12cc0ad9a2d192d399b9a55831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3444b9ff7824b9c7aad0f0290dadde832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae1f11590665c7bbc3779280612a8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b96aa414f3e7435261fd0f0006734834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a440b5735bd9de02083282f8afdb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f63c72eb543ca2080a945b6c38a54836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deedf1792133a0707f1c3698ccbc735837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726589a967aa6c98239a1b0da0846ca838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c82eac53455cc97b72af2a0839af0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05125f4845663f2aba12426222482325840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa61fc6dcd3b6f0ef84b95e0de8b325841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4718249050ff812ce1fb34aae6af70842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb830f99dc80e3d4e9b68047c4dc3461843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed7d64d45db1fdb7d1042db60a24451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685390259ffe56361bf0491e58e33abc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a58f3a8fbeff629dc4619f55d477c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93498fe2a1041a2dc9d932e559258c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a5e4cd57cdef6debe03e602ec25475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c15cdd21c068b56779525baf8f816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831e171999042af3fb207def9589cda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73f6126c8129bd681ffddd5ab0941e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17e8e835ab44478b41306f876c66189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b036fb36537591529cfb8c4b799105310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7b09789fe275bcb7053c2db40078e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a361e5c0fbd78d7369b0baeaeede12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97352df6269fb6a592fd0f46dee258213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e74457518f48401946cca5fcdc1e1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5558238c9062e8cf1a0ce40e795d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b2caf54b7b17181f6db5d37cdaf6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16839d1be98133462d91fcbbeb66d34217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc071b0ca2eb1afc556f7387f60cdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd735942b96949210ba5f36a08e805319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89904c010a59f23f7aa4c56c3d36ad2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede5663c08a12948d6505bbc4f329fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981117ecae5b3d5e3c2ede39d853ddf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f573cd3fca4d918b2c8798fc171ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d499fe788d2b51989be1b8e30f9b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f84964dcacf32bd529ceeb9eb32b7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1469b5b735379d39bb3c8f6d75e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d269eadbe0bc603dc219e079569c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0dbe578ee554a326b3c92a8e9b5e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dd47a13892557dc983a063418169f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f8930194d2780976f2c91a7db0c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6236381db1e20904fce162cce6f1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea53e21b2ee089fb1012ad581d570332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afef4a02100eed76893292139e6df333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39099f20ceaa89655cdb8a2fb8049934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815825d301ca830604ac52b56acaa1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be08f9e91b6ef73b53dd358363148a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf92ecf7be1fe2f50a7286a2c332337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7440bbf5ba1caa2c46ad78e4e720f9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8385e9e907faf6a82b550e2f543a5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681058ad14cbfdeed6fb4130a4b43140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b5ae7e708ab1ba6a93bd9ccac17fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a01ae673cf2d03421bce954f7991942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f0e7a67d58009a384585a6843080743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37915ebfb1e1842cf79bc2cb9d3c5a8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5ef29209058655c64eca702608ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ec3f2d3c02142dc81322eba41d54746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e5be439a0e78ecf41b7a261d5807e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b70a16d4a2f5f480e1fb566137f93748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc67efc9207cf67acfe608a6f259e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3326792d2ac1b8f9aa403488d16f76150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1d009a15ad097f21db8cdf3cdfb3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb4e2179d1ad36fcf6a3631e51e0ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b3503e1158a4b9696f7dc6e5065853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a8b1c7ba79920f2676b3fe17c0aa654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261fdd894a00fa302899ba43a15094855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef98064989a2059d47ef897196a7ed356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e24c1367f444b10f0555eebd528d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05355983c86c1cbb1171fd7b8f4da3d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a0a3cb538c66e02fe454d503b93059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8ccf68899761b52b9dcdb9f43c04060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f787a813d4bb86dc0a000439ea3990f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83876770a2809a5dd51c47282e1ad35462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff678dcccd9e7e8392d054740cca5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a089ade0349c75e4b7a537acf5b708c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf400a6e147f8adde57a5ff12db7035565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d3df11156bfe38037f733ca715ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b8d506d6b1aae3046f41b0cc84ad267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d4694a321a9290d8ba6b228d4354068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d114c762fb6e61e1e4660c1e2ba6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d579572e4d9bbb1c8dd3d65133cd8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7509d736fdbd2940cbe1ffcdd47b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37095cff0fc5b912655d6140e605e96772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da61a2ec73be283e033d0dbe27ea6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d38747163e6bd6eddd2e8070feacc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33425dceb272890cb89d5851c437354f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41635319039e51333903b30c66019476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69f4bd2b121eb24d2c197b1a74bffd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9186f57abc5428f0f5a0be0d6410378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d110898a65c52b574fad8dece8784479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f19a7fca7a7bd6948735ad7c93847a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2f0d5f975552fc25b4adbb0e07ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fcbfe5e78d8c038cfe82e47b959b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c786a0dd18a09269dc9e861d5fb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b80569c9d78ff99970956340f767384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea9c41993956bb62fcc4ddcdc3201985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a68bf4f992a779c63256f18cb7c0a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef455e1168cf22bab5499bda682023a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b8f2a12f4f9c6115b3e4b260e87d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b7daf1453aba9ca7f44cfe7754a3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a311f7e6eeacd7614285c0792575b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc724543f9f654ef89362c80ffe655cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee97f03bad78a3e2b415a6e8be2d81192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64951b38baecdfdf170e5e7d8dee9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e6a5f005da161601f2120af7064c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba76a519399471224a023b83ea7b22195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054c476c47dfe930337540eb6a6469696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624a9b188e0628c06dae328a1d9dc8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188321f528681434901b7fe93374dc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c28616e25de74572986934b89afb3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6000597bbab0c95aabf0b89f9ceb33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffded808ef7cd6ad8726e0da213c5c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cebb1f43682936b8813678b60ae6c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d2b7fc3fce1f5148d1466704329b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3be0ce55ca54fd3d591265970ab74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a23a1d196e77bcd7ccb0e9792153c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972b0d869c2794be24ee0534bd5943106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f10a3e2785b9e26bb589e93d00b27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d49dc0c00220d19153c1215875fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f7f3172fea38724bcf841919adca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e89e7dc86aa26960be66e20d0aeb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be59e0791650b2627b3f1b0907f06df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87bf7acfce2d90d546688cfaa3df19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089ed4fb931fca6bbc59f934added72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e489fe0a0068c68579c0ab34dd09f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9230402d632cf70429b9c9a2dece8cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc8796df1c17aa0ed250b558d8ea9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037bbcb755bf3a13b70b97d3bc77dcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99d79ce3cf8602c2b7a38047802b13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8763870179ea36f72eb10189c27a3d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae20fc02136aa26eb0755e372961bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1bf2cfbd6ff9a09c64b735ad5b13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57139710ad0722730a5545889c17ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8130cf4b68e5db72c5b11d4d0724d8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6335fdd99d89dc584ce2811c04acc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611babbb2676707c5ed7a13a8ef36dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029877bd6342ac8d3c5e901461727f77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3719b771a6d2bb860f598af8c8109b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81740178863673bfcb671c0883ef89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748c8e9b90318b3fc647dcc04c78956129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a78d906d2d530df6df523526a57e05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269187f9c7b96c529a2a4adad5c7fb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984ace6e0b919584a051874fa0c3c2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a61c8cde78d57cf7ffcc69459e6b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db6cd1e258b7e71301e76deb461f9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bbee74f961433a23e158ce19a08db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f46ffead2fc57a268ecc593745191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564898ff105d6d6b7e3e5aa941899236137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf261867bdfd3268deb4005b6efd42c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa07a79792b17b2f47e575cace86d7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907792298fb326cd8266bc37939e258140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dfa12fde808f3f92ae2f72b052a84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bbebd2133a6c85d3d3b1c4d691ae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265fdd19b996d747d4f13f7c77f8382143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754bbd7d8da78ebfeca9e605fd4bf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c9cf2efb891249f180ddd453ff707145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fa58c6630a290ca026c39c8de975e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606ac53c321a262845ab5daa1d488a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ee1eb650cd6649eee84ab79d4e51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8821a2feb520d9dbe4024eca8874a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15afc30bab94df693529635b1b7c5fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01876b160d24572d97fd0f1addf4a2da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f75f0d9e0453855860b3547f3cc91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9f38c245cc84b83eaaafaec5c4d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0de84e7a6333a9c67db36b0378abee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aae8ec7df43f352acebf9f036b45b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e800f142aa5fa99c33a81f9e136c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0f6032add929b47ff322f7a3b7c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230b738c0e73cd40e3fa841e5f9777158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d307fe2dd10c7920c5c336ba93c3c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881cecb1ab2dbbad456fd4e9225ace9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1c17b0e943a994d0c8aff54f082d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aa464e90635b8a484cc20dfa8fd22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddae6fd1187f972cd0bbab5827154c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b38aaee9f328d092fcd68fbcc950ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098d5bdf0e1fde13bb9d96ab5f6f3c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525adb9240b56423e3ef39aaa00f213166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1f3268e81c50cbb7ce7163d5ef143167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b53e2e421f91aa4c04ecf9e7108063168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d144d57fad270f1852235fc1f28a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151daaf8116f7cb03fecb46019ff135170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d8f13c583002457012fb900bda06f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd45b9ab7ec3961c5f29db6ff772dbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8a72798a579847a095d6e3ac1344d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465546f1ca378c7773d2666f38f12369174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfece92f22bbf5cbf4b36288407d7bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682a78a49c7957e82928df60dd0258d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5fd8a47a3cc85ad8c7cd82684d237177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c17b01e8d0b1b03d4c27469597c43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae46c024ea631237c37d3e6ce1e802e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e45b9f3f57ab1e18c1abae867594b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0e7382103420797c646c09cd2848d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae103d6dc21ac9e1b4d47e208d60be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db73ffc54ac138bec891b99de5855b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293120f99411e9fe67263459cf385f50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f10df4745b370179d9e5b871305bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3437fa9d9db56739e53d1da6424c43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3885dbe123e70a809aec68901dfca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f93a153d330329a9d995e174766b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21101edb3b76bbaa440db28c3384f3f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601bb0de4ed21ad873d021f841462e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6fc4fad4144114dac1104d76aa579191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e5644ebecd75100bc80c9a3655974192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046abfaa3d9694dfb9359498a4736e83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f043c547cf1b4badb8aba8ba241b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff159128f46b4a10754d88b5f11f4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1176da4529b2047c1ae6708b80a64a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337b1eaf2424a3e8a0fcd80e284f845197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be55b8f4ffa99c0310e7800454ae53e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a86f2e4e9c15723df3957ad5b3c70c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7c47b678125f09ec8794b02a37bc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038186eabd1e4221a348dbe42e4d2a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c1b0a3ee6d750bfa25a5779b8e49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f1558a1c23df9642a637a1c0114c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2d187274f8ad245094e4d84e775f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb307281d6282dac7ffb8779a9b9b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d509bdd2fbc784bf34765212b0256206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545dc0a7b8d4863c0cf8d689f07dfb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060453be0636f62a1dd67ca36b031167208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b91015943da4afae6d21294619d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daeb92c551606a60988115fdad60e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61dfa15f5f43d00eb92bd109f65f07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fe70b1a0d62b9fb5f93bd54e6f615212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f79bb1d2b5f1f1a337806a73fed119213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a1bb458328b422a71d5d364687195214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025538c9e1310685588b581231ed2f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe2970f214037a9791e9ba2cb1164c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c7090dfcee5f2763e27d495be0af3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078c71b619e2d72742b3bbd1c52865c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93460d7a79d2362663ce5570440afe2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9508a2f52baf797abeb1bcc66403b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae047b990bc940aba07825624c35669c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfad9207283be578fead0b3a9454845222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eec3801924541d31bc08ad7e647f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414ef60b17df2cc115c45fbdd3994d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb47d286b2c001e8cb85dee2f16c75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7473c74320df2489886fac52715baaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ceb48acf66764b3eb3fba01f924b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605b1e3890ab3fb5fccd273a4944849228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29097d86f1289b35cb5ce6a8fb49d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564b3596aeb530f6096c72e9e0fa629230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d926338876d74e23f042eb9e9d43e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf5f3b9252d871956a6ae482311a48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dd77345b6cfcc0bf600a6b1b601fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6d4bf6547d9c82e454f05bfc9298a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc382dd3732a13eb3dbd2d37184e8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea3a693eaf9462a0bf6f8913aa6ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e34b65c735d1555983195e8a9a373237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ab800a8c819e24448375d2dc6c0c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db56c80783b16a7e355210109b944d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31194c1310bc04d5ca6efc3d64261b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7575137ac679384efb24962ee755e52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdadce75f5d0e810157b20da176ad2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95ad8d18ebe41bcdb54af6cce7f19b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4b5343624d66a93a28e7621ad35da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93fefef2b8b4279711af931b92e518245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587ceac4f7928fe8057ac7cd526fe51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc55b2f3089b333f82023d039eb2e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e904ef3cb80c5077b0201648a3a03f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b33abdac7b883723c81843e5ab72f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d93e6f0feaf913107f508829dce83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8b25a6147636e4612a303eda7d869251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0fa4c0a198af8390228f9f23347c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0cc53117c7af7b2dbac73d60ebf73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd924130596d245ecd6cf7d9c8407570254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf60749359b53f66dfe3a6f5e13f47e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a428cc939fe1ea83a7e75a7ba4e6e99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463baa53eed7583ae29265f4dc3e578d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906022a797a343198a0d574967305c34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751913bfb957778982caa85b23cc4eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8421f4605dfe2e28244e96d0be85580260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413b2bb8f8cab81d99f6bcc96b2209261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b83330cc224e07f3a67efc91478b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c2b6304a9b149570d7e29d4fe618b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed136b3062ae303828f3ecddd22afab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fb8a9d17e1363a838a7b12f909a24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae5c19e0599f62c6a9eff83c9ef30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2414e74c2856157f5ebed244f3534c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f018735cf201cf0d866f550cb6cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa0e414edd040a9afe7d2819a1f19a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc22e2dee712de0f9a6b454e851ddf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d9dfdc4e62bb78c96396d01097bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6b8bdf7c498d9d932bf19ea5a287c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dce034bb0b58daacea998059562f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b4871c2875a1e6bc9db0677f86019274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16a8da5cf648af38225922c8501311275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59023f12de770143bd14ca9803c8589f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9757bf91fd6336ba1f454445d1687277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082c82b0207d1b854f6143a2fa07f4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e73cae9deef995a6770bb66b20a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db115319405153182016c06b1a6526a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcff2d5d25c6eb6c2bdb6db0b03332281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b10a7975000b8d86fa6f5842e22b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfac0f990eeb3cade6d1f97b2c64cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eb28971b4b04cefd8df31a8bc93a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfd833c59b7be037eff91d93e63b4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700a1a39ca53d766a86f9a09531bbd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80f81f57d09dfd16427def60e65821287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49883ba36062cb1babd72858cc739cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f0b443d3af85e60e21ab256d3fbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1278e50d18fd020a78f23504726ee8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63df4706180f3b3acafd81bdb1947e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965bcd705866d135fd55e451ce6f680292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526134036fbe74f286b8127c1e02d11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bad92dcb0e3de6b347da544b01cc98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2edd2908523ee74fa309abed8d2ef6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c590f557d5d42455fee30b7a23df26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc8c7c570e69c3a6973dc564e4a226297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00055c25016d087f1bf4fb59c3ce2174298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822093c53536ab67a315178516a3cfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2aab7ef27ba29266a8d02a1c02d98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45422715c1d5af242a36964bf6d30400301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c01a97c0c5767b83ca7994c45d2b60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738df0d732e573dfeec8d3b9af6fee11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dec0492931db8cce012ad20c7b15d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf5eac9c612c3734feefe72d8c669305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049d2efd2caf437174c1268a9bd6980306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940866c967f07aef77c5ae394f639b4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f73e1a61b344d9537d0641e052f46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79833031f3321a8bfb70ae180dabc974309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137f24ff14ec4eb922dcb18001301a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f206b1fe7e21fc766685a98090d37e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95844296fa5ff2f18517095bd6e20bc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f3ca93ff08648ab7fb094ff0588c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde7f123359abd0bc0d03f6b90f9ab2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82719fe30fc9d18550649f891d4b58a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dab86ce9dbcc4b6c1a2fb1157842b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c25fe558bc6e6aa34bd3f3c6f93808317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7932a41aad53cdafcdb28fd6b62da1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b1b95619de563210596cbfefab741319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6930817b46d0618f6cfa0be7b5526320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc99a4c4bb0a3c03b7d2dc35b33aaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458861cb4242840bab6ba621033d159c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193570f5be459077c3a4b8d9e74db26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c69e9288cc2ba281fdee9cdb993ac3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9627f24a10c9b54159559a167d1a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4df36b8968c750d5a26b671a8e0da2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bb2b9398740fcef7c952c22a9a931327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1889f87e72f242fc7f2100d0665f88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ae2f3759b4249ac08f2b11dcd61b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc3f10583ab425c0e144a7b5142ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389046dfedf08747d978e35baa52cd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa58f6ec03eb10da1a2cbbfb244684e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c1bfd7682252d02cb99bb2175a465333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a514e9e66d2bfbec74fd2abf710a079334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771661ad522e12706ebcbbef50bba7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42979b5494dd2bec0a9d55d2150b567336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed73fa831626baad9af9f3663920e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56231b4df44eda8de8728f501c0855338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf077bfeb41079d3874fcedc8992314339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f385973b512d7b8bf02d078dbdddd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7badd2595744571fd65c470bfd79fb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c56685fd0c409d37daef5cb1b50075342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c66861ceeacda74f65ce93080eb18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45ad12fd2852050436417f748d310344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67693e7ae59c1304aea0b183114fdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c4d9b67be32f845c691321c0504a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719c4f00037baec8c66e709c515adb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1256c7c4f7a743ec471e24d683aa64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e983570a05168d64c56f04985f25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852bc654be88db534574d3bbf6d2f33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9d84c71022ce62230b78eaa40946e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4421ecfb792797b7b81927da65261352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd417179b0a628bc39e88f2a02a1fcaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb71d4e0ab69b8afbb764413b7039e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f78496fae152dfa065f4af1168bce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3606c0f5351f8dc533bd9ddbbf3c1f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500993b2ea756681d0321a9f48df23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093014999d2c5c1b52daefdcea6819358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40a66cda03a3042b4c87e2cb60c603359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a72e0a59a56f4b5c622cfbd08bba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a0de8997506e19d08fd5b5258a635361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f22de8558837fe57e8a98bb89597f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7af12e68b7c52654787726fdd6aa6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4470f8f63572bc99b5ad331caf30c53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e86e4f97144f2d2ed0f346fb87ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c855b6b20918dc76cf3b409c36453366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a738674ae20fd93525da8d7168bd26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fcc6622f2e2bdb8c0396f2983170a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7777135f991dc2fcd262a7bd4eb806369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b50c0f65c2408919f1e3a7f94e0ee6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac49234d67eaf383f8159adddb30a6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae61ec783f6504ea4c4334e6346ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff45a1ff84d0fd2d63d3b7bccbd7711373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059c617149118398e5634b5a698a473374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534355f4ef93477e72acb931d95477af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16ca629de77569591252a40cd3bd8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570bbe53577ec0862a567e56e029162377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17694233a5f44235e19d0fd95e43649e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279320afe68d88a46e1045e6dedda7d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b340741562dcffe2ee8930241fad87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ee835a46183778ff5ff46550718bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02767d0ff2b2a73cd5c1912f5a10c64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd755ef51e34c8f8e584f650ec6b2254383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909ac50c57f855d173763a6a257e49c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29173e4e7ad91d382fa6091e637e85b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b1744d22c66beef27d249b4e1d344386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7fe29189919528a74cbca000325a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1919e8850cbe4214fbdb916dbe9cfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b93a35bce60f346e89c95e1f8fc14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb89fba1e7169fb61566152299df5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4eeca3856ce5ef592391c767e653d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8149f7a785ad3d3fec1d395a163869f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e13f33999f5cf9f8061ce93d7b29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597b8dbe4a54483d4f0ebbfc274b397394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5937084ddfe31eacb1283eebaee31c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ac1b08e8f0f79e6f513d82b79926396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857c90725b998899978db593b083f52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac96be8f0a9de25e5cb0f75a23e66a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76ce7c8b184ab0854b00af11bf0476399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a94a27f484dafa9dee98b0e774a842400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32027298b6878809bfd70bd119ce061f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548cf1bc6cad179c9d64f4376533c20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56485a71302b615b6f9c0d992b495b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec377327c83db753bc40788a9065ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad768db800355cc6e7b218ae6ba638405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd586c7c1be6ec892ac4a103ad52bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ee3cbe28bfe232017a1401e38b74d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76781f425a3ad650276269bafd773a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633c823adf25382c7d1ad52f059293b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf207a1e72c6ae91e78c12dc80379ca5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b1c2718122998ade63e1cd91fc25f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa0147d1b2f9d51fe21d0fa93741e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14229115ff0a77e3aec1aed61c01940b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53b9c4cbe8a5b0304a9a3ceb437ffa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0db3480ffc540737c26246f47874b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b86fc7eb6d4ea3ddddbec8cb3c5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c1431ee77d93ad37daad4e50feb15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4e9fe57fc300ef495ba9739845f0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad990330b0c03f414965125562a4d79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a40c6ed2b1c291f5c0994fc9f5ecc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dd25544a309cd3b674c7adb159e61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc51cc2414b5a498663f9509503dfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef2a02f96271d4426102f32306cf8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00d4237233cdfed3f980b6124d07a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89bd219309ab28076ed578c09e777425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8ba7066f3eecf9d1b89680842a564426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985155584bfc96cb9b6a36fd6b2cfe5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683afa31b86dfbf2cc83c258c994859428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2926129b5485e563d54a4db7dce65e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1640afd2bf10ab811650b5091e84a9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462751148cb4639ef9972c51f213434431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70707c7a68fc532ccae6c35cbb80d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a341d816cb350b49b1bcb8e874ba9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74abe1b6092a315e3b46e509042c4d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380673780f3028fa55419d26399af5d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb8176d20189a0f6f2800f09c21500436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d704b8962548299cc0af53e2f559c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626656524e86b0a6408a2bcfc9e69166438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4418039f10728331dbbc3ff5911344439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9c12ad1f4a4531f5197f2e4cf75f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db939eb7d36dfc40af11c357c4ff96f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125e53e1ea13f288093559fd4300bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002965f8db69a16e857034d99468b663443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98569a0eba664c89b470d2de735ff6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e5f33b76584aac8e08520bb224be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a45984547fc2f17cb9a08eab0c31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44805daee0d4bb1ad73ffa1b98056a5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec108d6d128cc28d842ee5341ef382c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd2e6e9a6d219d8b7423331e8bc3db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16104e8f2c84eaeaf9bdcf3fb3b66a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125178204f5effbfaa754e4fdc5bcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf31a7387cb8b706075488b1a94663d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129359021d11ca58d4d25ac145aaa7c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf242326aa58067b4354bacf5237a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae65c907739cf0a32822c0699b361a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df64e2e1d745247cc10d92e1d62e24c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf2047cad26632ad400404f017b0e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5cc2c82d0997b5b85a4b875c1114a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0102fa11c2129cf627d92e1ac38f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff55092be514384568222443fb0619460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be890ddb71b601f11baf7a51694002f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21bc5a6eb42ec89a706f3c389cbc09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9448510c2574e3a616849c6e342852463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d498990dfcd0acc40d1025d17f8f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cc3d1a503284e82681e8080ee1612465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626d56f87e168491ecf6d52ba771778466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7dd1581bc69a7d360f7e1a2c57117467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fdb9ab3d8291b6a3ad54e05fa7320468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528040bb51b88ba3bb21894508739210469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f9cf6cec711fec89c151803bb1e66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de019af5a174978137ba613665d5232a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da2b7a1efd007c8c6fdc9a1505cfaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39b50d5beb2c8573240e9ea6bf9aef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e66232457c5a2f01c3746330a5ee0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bafeed8209b220989e4ab47438327475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31395a14747b66a4f929c82c23d6bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de78edf15447d413f2f0ee254d263477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5475faa88a0bed1a14e6db7ed098aa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415c4ed4f42c66039af5623fe9b3314479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f1b8c4902c47667b705c487b4ffdb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78457d4210a108d143babf7d17859579481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def3a8781edd04291ab3363951466f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7dd40d5385fb2de877759792aff8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f1f91df87daf7aede05ea3edca94f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21b40053ed74d216edf4dceaa3604b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdaead2fa860e4fe52855473673e9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aae53abdc64c9a6a98644f0ecffbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da515c2965a234687ffe96374e4beeaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2c73988e63eaef4ac8141649302de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00dbfa49904130faeec1224f3d5f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b8f656df3654a29c0f3ebc59892d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc74c85e30c90c4f95b074a1644ec1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9753f455dfb719c247364443ef5c70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071231d5ae71e9f8ddb80246aff8cb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9421bf6d6e5f752b2c5905f42896a00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fc6f502e10d4237b60e5872d19441496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c3cf6fc6bf404f4dd6720b31e410497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3723953c7fdb625126fd934295aa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192b48922e7f8aabd71a2063ec04cf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f175de1fbc0b1ea88798f670da5d1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86001baaf8deedda9ab1eeb5d93e28d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd521326296c49230e17340090a5ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26c78dc2eba72e33ac90b0624caf90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d718770442a742fc627ef9380408e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2d5a59dc33e751a909e56bfa36cf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc8f2101dbddefd85f609581275fc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138402c39e91682b99cf3d3dbe7f7061507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bca5ad4b0b67457ef1ba7cac244802508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376172d86334b067697ade6e890d5e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0460626be68f3cd61ec9cf7d5e569c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0957c716dd19dd51adaec3fd7fb523511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d9f7dd47a0c5bf533f754f34a730b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915167ac53fdc4c1439acf62ba49649513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815174b9497b915aa9fcb284de342d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff9b780e2723a2b62bfc2f85ebca3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c92378342ef5a6fa4fe753375e5aa4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7b86fb8a5b6f64e3c45dd4fe274c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20acc75c0e56c768540abde97054d3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a237662e9a03a2e06301ec45274c34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eb4fced2f21a36ca689fac520598e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e96264b82e6a7fc4be826fa818913521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160361e638d12b47d0b1d2d5a8cb4b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047d0360aa17618cec9886c507f4666523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb15e7a7668eb333eedf64d96ec4a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca136bfb1e5652fb2f163dd699e7c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16254c32c24d8a1a8b88f72a0b9bf1e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116266f2545e8648a787916741d6688a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec13669cfbedab0c975dcd41ae40ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264e5fadd0f8b10667d651e335491a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e135dc25eb9bd8f8a7c67681e3fe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147f09d1f26f9869c062657b4f5d605531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254ae9e9000865fb68b8961597a0346532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7227a3b4e39eb8bf1975edf1d63397f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428d624e3f15dcba94a7723b4380aef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ad863fc3b7ea66667a7475a5242c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ed81f01efbdbdb3b8454323d1966536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a8303323c617f3b8cdc07d0b1dfbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9297956bbc2b6a05f8078a84d8b3769538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde9a09c43f41b6b7a1dcd51286078b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c38ecd42c8a84f4fe4e5769aede3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b2e30d46b58b0d7b8edfaea04014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad6451575c8d62616faca1ef4a9ba2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b51731179f872222251cb1ec17a07a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02237609cb34b986113ddae44946b009544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568f5dd8890fe7929ec1b130fe1aef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43343051ca750ea9402f6d586962b84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ea66b1f9f739591bc1b63d6e2ade9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abee7a8bb9bf3c57ee794e3be6e9e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd33d76c80ceda7cb1dbb171ef9fb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426df0e014f155f89f572e172b5be68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93934622be74ab7215c5130505087752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3525a7abcec8658409ff01247574af5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd86abf6221b0dd6fdc684d67e817d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9e58a234f82532c2a5c4b7a1105a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e44fbc29dbde1dc81206f6e1cf96b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0fea43ff212ab9edb44e3bc7e0fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4717969eb8daf96b1243344e051b30a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada343623a660795bb99ce9836d51545558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7dc2949f1d42d17b3d6d8ffd0686c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807c574c8a5ccdefe5acaf32a638087560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e26530cb01ae7692435486de74c0c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77631aae634639ce1948366c643c33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f901f78c2f789fc1176a8f40ed407563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06d0660f18ff81a30289ccc4eea93d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e5923b77e759f758b9a3951b11a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77115b720ef4bdd268e7fd6a6c5fbb29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dafe48a3c05f80fe6ae045ae01e5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bbd5f78293694f110079f4097cf3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ff8cbe61c3d75fcad708926b194b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc8620e136cd6cda0bd84c0f81804f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc0bd90edd1d85798d8c6cab6ebb85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35d7bb232d29e5611809ee046ee5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac727ae7ff6cd9cac3971158dbbcffc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d64e3b6aa353480e5bd45098d60616574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef9346cb05fc113ec4a73b3521494d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cacea519c818b51978b4d21ec3e10c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefeba917cac9371339b5c952688f4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9a601e9b5a6ff0369bbc5b148d680578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca797710144c1f884875a1a9dc91e01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b55ba6f7cb267158a2270aab29af94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904764b61011d7b51297bd64d28ad13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdbf41c15b6ae1e7aa7a49018bb1cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3423ab703c2366fea06fc3d4ced2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180092a0d22703e69b6aaecd13f140f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82911ba21d3b7b5df290b5a376d3b70a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b64077f32560fd887fa8a04aec889586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b0ef0a015fc2b8933e63c16aa408587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd58a8ce2187a33eb9f1be545c9a23d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137bce2992afbcaab826a822a267c65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e692232bfb435bc1fb3cf4a22298a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1eab1da6280a6397e2d563a2f4ade591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249cf0cb63b8d7b4e2e165cd9f93dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603717e940a71f612c6a8d30e4fef24e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4b7b2eb952c08bb0baba64a2cd4ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a71faa772cc0bd4c1f32e8c6392d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad032c748acb25ac771792a755ec6654596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8791265c2f02a5bfaa72a5787dd75f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28421aa1b4671ae71233a077ca6c4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57425898a197c359e3dc2946cbd19ad1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fd7dd738cc6e268e38dac3f7ef1b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7124280b8edc9613c4b3dd29b4cecb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb951f66711a887886ad2e341e1aa6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b843a71eff74d196ac45ef09d5d3dba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74a14e6fa0ab7f173040b73bd99e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d47d9f4f250ad136b286817b454fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae622ea0e246cd073108b3232fa57115606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca78db5509ad6e06954d3945fd37571607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd6683895662a1b11447e6f0bf642608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f25de900384d3d28e9c0f351f8e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee688a70ac2c421224aa059e082d54f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b7cc0208fa56a1e6bb72fce40f26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac1e53630412c9dde759929e07b93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e22f88a49c9601e5ec5c787db20a99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf0d5332a82326feeefe974950dcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38b2d19d78591e0a21bef10856b7ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213bd92781905c940cc2569af781b7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa54cfc548678e917796bcf70ad8c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc6a92374e1ecf4c4b3fe7310b2db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d50c2522b153be1fa5a1a65a02ebe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f1fe1e129cfe6414207a0fdc05d06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d2b4781d7e5eed769ae1adfa6cea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15d630190fe876f53fd28800c23c89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93488f2eac55d6086b599aacce3a7394623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b7f6fc78ded41605224d7194e47e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce5a3639526158d21c15e40adb3c94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a637f355c594c1bc500b9d580f896626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da85a4e8d81b520537a1e5105be7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278c66a369ebde3544ae71cb85fc93c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e52ee4e18dfdc76f333b61b59e405b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0700bc6423de460504f59b83726dcbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce54bd52e5abfb2fe1fdc9bf0c375a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd74963f916011de1c057a7bb0a6045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb72ce9fb56087a1d636b240ac880c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4eccc30baf79f1a1e0c7ab83436cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a722101355a92dda4796bd0fd98db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64501863446afb35ca0674c30e1ebd48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e123c5544f28b1fb2aded6abfc41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf90a2ddaa39adbe478fa7945fbcb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d8d277be9f0c1aae25abffd421f4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa49e5815379eeed17f98943ed18b5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba141ae32b10d49830aa59f7f8a19f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13ddfe7787e32803b619e861b73bef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361bf04e7ff25b210ff05756edb88f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1e9e4cd2caa81d08510dec4f140cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f23ca8fb5b709115af9fe697e3812645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda9834a582980b03ade330a8ef10c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5773c0d776a626444a44c53dfa74c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d946cda47b49dea90f7e51799a9fc0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39f16baa6f03ada086b02ff3b218d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d2ed09827566f2a4f833917f64c72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe851b07aa75d1cb9ffe0805098373b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf936e968e2c4fd6922bde59c3fd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb3ee55c621450f4d93a339d9f56fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa17d63a019c20ee78fe217c6be67b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e5bea55fe4028518f180fd48aa6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ce59c8ed70335e0ae5e8fc76dd1a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b96d5b9a7724936fa708ea2749db5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1c093f6b665414bac90efb9ac8e96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a684cc46f27215952aff500a6d6ae6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c3c119ab94b3f999d214647264364660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d8faab27c2d115554167e59eedda4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c2222b19ae60e75f5d17e3e22064a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a00e3c7a77bf4d7b7c11e3245a3b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e331d1af900df8a9e70007c29e9483a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553315d76972ac19dd417f0f6c351e82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3dd33b9261200e7d911eb85e325db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899531b9f28cbc67b62d2721d09e1bbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea323929c7b3b161812d8d48e0096b8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42023bac7d2658f20808ee8a7abc0a71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159848d8809a5552fb59eca6e4f66db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cda65c53d109e91013bd26a430c35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b959d6c738a86c7501d1f26f2d449672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023f00a3da9c9482d5379d9a9c5f6fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c1476549ff0af120c405a4e05df5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9bee86627d7352c070424dfcf0086675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ec97bddc5224da9c062524544f3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f340d831099e409b4d36e04f7889d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716019d6f4b63c0eaa203a4343f61ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9e042d04717e65169fb7fa24183fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8470c01c2607ea9395dda3680e6d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418d01000a6f82e6e78f990ab210f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8e68d6e74d9efab031d65faeee833682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9458593987225bc5b592160d2b5d88e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0b792e63e683470a38522ea027c5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc265815d0f29ad6ec1ab3393e49b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f952c41791a45ebbe33ccc28ca297a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296dce24f84a25ca68656e12458e4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b115bf4cab1a7bc2cd0bfb49657dcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e3ec1e2b172658306fa920aa302ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00671f480d8c2ed2a40bc268376a1be1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083103c20bce0f0493fabf5e061702e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d58a2d7454c286986a06c94a49e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543da816bacff950bbf99c9206ed498693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dc69aaedbb9458d42366708f407c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82eb55b1ff83e51b23fb1b558f712695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdcf4acea31e4f89444de1676e76b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae4c39bee3f2ed893b64797a66567f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185108752bf2b055cca5450a4f20a07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5a527501c2b6213eb9c6a61598d5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0a6e3223b14be7e39d5cbbfc08757700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da745b97324882c585e9564acffc09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05888fd5bfd7361ec5a517991b44395702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20729ef829520b1f81a99eed56aeed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78fe0c6791f58f57fbe99bc5148d1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fbac4c83e1b77ef92f36d43edcdb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a70b9d327a2936cbcf85ca98f67f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d284573f6e4af32dbbe9c95ce23672707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d6164456678ec19d46cae97d3a775708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b165eefb58b0414c3aa752dc1cea0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68682e5670d93fe64c5d6f7efbd54ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf19f3d8919b19efa848913b3eb3a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c789f2b94a7f3eaaec801567743e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbae381cf937d88b60f8293eba0b79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb7cb7b2075f49df02124b46925de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214691f05f413ee42f36a54826d6915715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb9ef05bf88fbc68bd1a2e6b1bcc6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2aa6fb4876626c1eff6afee47f46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddb470589307db67b02f76362e0f98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17f1149e816ef01a3517c7293ff00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba25f177be32d257bb031d16e4a7e37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150849ed081248b0b6af0da3c4e91b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc8397b91a00cef34fd74bf2dbf22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53a4290c6287ffa594841556640e8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e45b739a57a654e32d508a514f32f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a98428eb99ffa24bd8801d26960bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c196425251dcc309fe0a8b64e76f4f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee019cf36c1177d56758116084a72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0465276e31c4430e351195d2924b57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4808d6f1a02709e999941c5c7f4a916729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0527994b79fee850a29312000997538730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991679ec4096b67d61663d1bf82e21a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71b1d224d46d69b412c7f63141790732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82901745301dbd5c769fb7b746f19faf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6934453adfdca6b51d5cdcf1a600044734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e286d22f458c7fe2a704dbf79e686735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973dbdcc61fd7acedd192de867673e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a24399b003047baa3a18a9ae1d7294737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8878f4eafe47d7d8fb2dc61cd74c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999382bea2752ac48644f512d1a867d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c13f27bce47d73c6038ad46f44101740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b05915bed461f1c0bdcc72e404c04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47e552376c1d9e43b5fb20a2eb1e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7982871145b1e1195eca59f02e4ae9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28fea0fffd1fb5cf5971ad4d2ac582744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364f3fdd4a1bbedf8a67181506e48e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68bd5f917b38116e7a922ff2f172b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01fb78f232e865bc02f9cc18816467747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297c2278b6340287d3ae9188a864d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99341850f6a07ab0ca793ea8a419b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b5cc6308e5ff23071bef76eff0b26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbdd2175ec5ed17390f8a3a024889a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02405d16fd7d6c9e87f87e6f45f0aee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272c4dc387798a4709a8e2569632f21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01fafa7f3c7ccd147b04ab4f4932ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92297a8d93aaddf57d54e3017f1a42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f6ed702fb62cc933ee8e6c7ddaea5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db657f12eb0a840208499537cb18f5dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61907c102851d5292bbce19a63ce8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1752aff2e08de4f6c97fea163466ba2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149f91c853117e60791ed6de1a3a6b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650c8ba3a5ed667d20f390a51e1254761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de18ae08642f12ef2075f9c88417abf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523b9407285c2874085ea425d43c6da763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f78b2f9b69f25124e53fd13e4e97764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ba3bbd572480457d7e4de7d683e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771313abb54e32b0191ceb8007e60b82766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5bf7dcbe4de9efa7193faec9d49e7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>