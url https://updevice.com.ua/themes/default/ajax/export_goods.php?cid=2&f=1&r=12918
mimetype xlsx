--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb55fa1e3a766080fe06a38bd5909901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb384c4ea37113e49c85346094c79b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92236ac6f9c938e22cb3a742e3aee223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed76d90ee7a964ddfbdab3c1efeabe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a060b8e98159d1a7f937757e14cbba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf40853473092fff491dfc695b103d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa0cf798caeb64c852c1c27b285ac27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f5c73788e88ac36ea3b75cd1807348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c37c29c936ce7c49f55e5cee6e94f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce781482d0aadb8f5b09862569937ba410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e7b331b9897e26d458c633ed546511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068d5ae228d02f4e2bac0ad44f9a92312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db537416a080db1de689d5b6ed70899d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e49058c0c3e615068b6c83c8ad64214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c18a9a9deb58b5298ec005c5c287715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27951d79f119756b0eb9fd50c8d117ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efc17328fe2cd6861db5657ebfc09b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2986d39b071fb9d3697c636cd58fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11b09261e0f0640f0f98f2c1a16a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e036656bb8c4188e2686bc9e823ee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56c8eddb93da36ba2af2059fcc3c0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69373df50f8eff859758706520b002dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a43051b6142573cf6916aa422e2d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c145aad55e0366c5bc8b3567846f6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c572a1da952199006d31b031572cff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ad738f516a535c8e3f22b57a958626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df4de63cca28b1f98e5727ec63a5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b43be53084c57d62ac1243dabafb7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375663695100ddd358cf293055a6815b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc2e6badc22207fa014c0b1d1bf25530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5ab507e2565fb3504c4d8e593a56031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98115fb7db610400ed46ce325fe63b7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c52ab620704b2e20b9ddd8872cbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470b4f956dead40771bd210c9b398034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb854bb3d667a0c016ee1cf6a3c8cc4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436146d9d1eb00d73e5c19c9b2ba8e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e1e396c0b11b11ea6d219a90d5a5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30cc22c0a7836a6b178348b145e9a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5742b8a0b985a39d51423ec25758c7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dbbe1ba269f65c85bea9b5743668d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f88ac8d1590391f22e874a19a4e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173ddc8d773030cc7b1b3be455c576e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754360d79fe7973210a8f5ed8a14f0f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7af55aa5d67c000fbb6b92196bff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4fe369c5da494da94503fde52e98645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86dbd1ef8b1081d6c32f91cc5b0db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449abe0a70daaa7b423c12c2e40e0af947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1846f712fc5757904ecc8c87295747a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc976c78a17b389ecce5a8e0ae482a5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca46f18f176356edfd9543352f986b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25314dbdc25618bb0f23294a562493351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef9e07384cbca437ad3984d8d01fbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ee99f178da6cccd03fc485ebaa1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4d7510dc574ef373415930e12ed3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eac52da1576492aaddba67ed12ae255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8345c46a29164448e798d99c2df654156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685fcf400489597d619133b0dd632c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4adecbb1be9ce72fb8dfa7e65064e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aef7c639fd312a6e8559bd018e59459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135de5603cda3ce221959efd1bd044f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf125b56bb01c2a1d1d837dc012abed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9710464b3ae8e45411ceec5523a1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2be832e10bd5e4023bce7ec13709463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592bba57487effb39e97685dd43d69464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a516dd04ab2da19a91c118c0d22a3a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a70c47738b801deb594d03811b3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a47fcac97e43e298211ca31c1636367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a32a41188c0ca29f1ba0fac80de8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2348b149509c9b439e8d75775f4f81369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4f4319b99410de784d6dc617bd9c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77730e47a86cb79eaf56f096675bcf3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a811839b04860c212ce2696b401ac672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac775fd3e1283331b812bf7a03a49c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d423600fd32d45c7369c38dde95474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfd3761e82cee983d0c4f9a5a0924675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662d0802ef89711e4e0e5d12f0cef876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7cb72968a1a8cf80bb196e702707077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a156ced7ec5d26e7ec85166cbc738578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90991bd2b7c6d6e90755996f3ca4b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d00a7152d439f42e3c986ebc804f9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc538b3bbedbe9ff087e6d90efdc5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dedfa270d815e3b4208c8fe3e66e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92d4193874f5151d88d743aa1a601783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a243e0da1cbf3f8505155267bcd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6cd944b6197b89db1f75910844cce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f95adc6fb03678778db184038c079f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d28c2d91f4dcd9cd8529653c5e702587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b2ea6380b1cae8c48317eca2e898d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef3d082a95cdb441594671f71984e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e066fad6cea5f5f531f2611bd87814490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcc212c9b8f443d19a0b5567bf0dc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1d733a87a977b419d3c3cd41adf0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffe4ed8780c86b703602f327d02f3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842b5f33fe92fa04a567b7e575bdd5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ef7a50dd5bd021b9aa06b6aafdee195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b6d6e939a69d6b26d36c793f08f7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93fff10e5986705776a7357b02551797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b86f5fac5e369b2852a5ebac396998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f237d579d2a5d37081ba0a19472644c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969dfbb7b04e636a337b673d5fc4c50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea39ec062f4b040c17e1e5b4386ab6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09146e89234b9828df0d7704491705102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d152619b1c41e77cb81f445164f1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dddd903d44f5960e8fc7fd455f070a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2e804b8dae8165f0e9a7e89e9034f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a39ab3d3633dd855f84e17d1ee3ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378cc2bd15c3b8052b4a823f9d02771107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ab58b5934e457844eb56cb84b6ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed424f0cb70ce88db98b5008bc34d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27201f38c3f3c55a84c60b33aa9fface110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc3aa23a90e79cf9498b51576caa05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6610a1cd88cb996190e941170bfda7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9a6c72f37488fede9a1335c50080e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041d194970d6b11a30b1e57a49aeb3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef14089f0281fdf35e561c129447b66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a48f3bf021ed6d22f9d21c6f3fc788116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3899f69227ca2a3e4ea89d229b8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09496d630f30eb9beb731a8fb4aec0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d367b65c60ae810adc9dc6e96fe5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3b2b1794e73826ba4b80de0a63692120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0389d3c6bcdcab90ec324c8f290b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465276a74d95ced0dc8a473b7e123635122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e970e41798e7a8f2771b4e241042611123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a38188610de089b3375697f4947ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c731973844e01c6f5ef7d1e74eff6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71056d4c40569c47f772a586aa03b9a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc129fade54dade1ee1bf4abc54ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a600740b3823cf4f28e59093949057128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c241e2ca9c41677ccb933b1992326b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d4181bb28a2e47b490a6df74dd3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ca0ae2f508de364032c1958a77fb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32625a43b3a7999784236d554b917d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfea3723224816fac2e8cb385e3560a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739613fcb35e931e2e207c5822bf754134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19b78a00ca3acc9f5ab081ff770f8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b0b184a8eebb83425d8306cb1ec30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575d638ac26ab901480e0decfdf079e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699ba51c2abad2acadd6bf45aba68f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae6316d0e36693dff25322250f471139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134e1c67714db169ee28448438192b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe19e5b2bb85241800dce620ef9a85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ea00dbd61ff78beeeacc587cb6c23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c044ac222ffb6654bf612f124131a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f956a31d5fd7c6c6bd4767fb85b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083d9fbf1dcf3b8d6cdd4b7519a5f35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180ce3372fd7b6d845dd88d3855bed2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58388e8a149cb5ca6bc4d133f502f0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041bc0088e753f0d6518cfd75a4e904148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10721ffa2223174c53cc559047c8e9fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aaf41b960cf6fc5e3e371207b8d79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc2503194ea5c6eefc137047b5e77c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2306fbbf9149e67f8c10b00e1312c3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a3f4391a9d7acc9761aca41c8e22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b921c568141a63f8d0f5e93eac94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89793f86ba254607c37404cd35b88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e9b86180bc48afbb3c719cadf170c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c733619c6e895dbd2e0eae83640a86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438865476b82b0631fd82b6938921a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8680559fc0b17980f5be764ba900d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963078984bc8e2fc6d9619c82e42aa32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc9caec60e5b60ca3a156d85259138161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7c7cf4d4380cae4a9d2a966ad382e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e1c5f9607b678daa1ae907dffe19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928ab45c84155f22b5a7a059c04ad1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff9be4f1a9ddfdd3af4bdb3e68f476165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3871188571aad2103cb9f26be71180166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a203916bb7fbf576d3288a14ed23f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466fe09bbefa77d9c2682ba25ec0901168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d13a858ce0bf4cdb193085874f685169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8694cb05e47f550aca80e060030d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54be7bfb2abdc9dcd36dcd23627fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc64c4064a968ae503880718386a1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196de1cc79b10a7cc5cab9450f173cfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a691dac48ce9d1a609d04e7aa1f52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd81e6b3570327f72be2004af45d67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe644954ed213b4e7c168717d8b9eb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae51eae09773ec9e1574dbc527bda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b42afea1ba5cbd17b9b74e5afaad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f93814e4b0d4b001ed5c0ba5add3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99d6f0f306ec577c7944352bc5ef0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c1101ec01743f0a51cdb06f157d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498d06ba71cae08b65313d6def3fcec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d4c2fc308614f20dd99139899a83e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea2354cb332ef99a5ab0871f2d4c11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f430de824ef4137e92a7cff7fedea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f4e733889220c135e07eaf414ba1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c54a021d64b4cf9a2a780defa734187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7204761d04077b9bfcff61d33815e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81e2ec02b407963f763dfb66002f7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2dc001de7c4637eca49164123b814190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eee04c187e2125c1437dc239abae81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bbaa86d603a4f1888e44fbccd930a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420f26eba6db90aac52d4c0760f901193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e50ed9ceb42451c1ccedb8eb162017194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fd349f868b603b003304f0ad6d17f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59521c0f6e699f0da2868b03f12c8fdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6b436bacbde6430223a7db9c505c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823409133d237bd80a4787d7f9994256198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6ff0aa49df874f24d11d70b436e7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd74107400d3e92547bd79e302253a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdead9f51b5df4aa10e77ade6f94e4fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8ffcdd1fd23c09a146a744302537e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122da01cded88284f69ddba59767e7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36463fcf0bba94e3d67d6ee6b82b2663204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b7e7a578448496201b34786c40471205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e694c5d70c62ef9911aabbd6907aa3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85077f1e188e6426f7e64d4adf54873b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6000fa8081e75864640c9662bc8d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf73eff42cd766532f121360c1958b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1bfec0ca39759bfa5ea31cf447f43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0c6277f75b7d7440e4694656dc7fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a215599fcc3578c4db64e9caf90e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f575ac7f19a9f38f0007ab98eca82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a66be53f305d95570bf9c7004618f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013c5b5ba6108c270c531a69c5f60d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9846eac2a3f94c21006bcb955dce1b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d55f431e6f5b882ebd40018329c54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f030e5df49cae676daa570415b14c39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2752aa0ceb3decabe84796500ce3ab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f3bfb5e7928e84c66c3cb669bd1d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884610626e915eefc5a6badc1607aa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651a7f0c0eccf3205209e84ec050e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd8d89a6619872d5d782df27b84363223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5607430677e1444618fd29d0c9d2274224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b630aeba4e8c5a80c761dc11343fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414632dae7eec543891bcf0387b0a7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347187c9195a91280273c2d9397dc18c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161a459f9ef17267b29c7dcbcce38b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727325e2dbbc2f81793dfcbbaae937a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04904f9ffdb49b74367444cb823d5ed5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dc278f04768b6482d9b80d3124530231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafd2fcbff82cc5113b994fc069c850232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f205b160370be9f45c3ec9abe1b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b86fb79b3f9f1c38124c90793cba0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307273ee759b92f60e9e554e7e4e8d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b423d5d17f8dba9670bdc3805f51a0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90145af7689c48d7c3f9a78e3f2f6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aecbab2664ca196066c85091257727238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0082ba7ec1a0cb8ebd59225c0608d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871f0944bbf6376e96d00f01c875419240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6419bb7affac0b175bf130503b5f13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc6b598f90ad8bd55c938845d5017242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275133a5bdf44c718557d3cb49f7e55c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572602fdad2c29ec479e42835d00cafd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a9274fd5a287a8aebca2ff32fb22b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcfa0030892bb5e664d43db3a477b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767779c77496aae297b9c658e665c4fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a97a7c7e93cfed82716ec3e3fb97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac51c97d69b0682e6006418bbac7107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc06c7341a23ef2bc7d6fc4480aaa8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bb8879a147281c851149bf7071475251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4da9639e2ab5f168a8700f15b926252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521d2482d7a03f58ba269a78b97b8fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0083d2d6cc25ac67f49007f1711b54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074fcaf5d90ca823f67f26e92d53cce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0644399f59702da7026cfaa008f59e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2dc4fc3fd072d783475818f7daad0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700d73d2c1bb345fd2c959cc0f2c2ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb204718d466c0334ccdbec8e2515259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a767c1ca1a9e77d5afd35b48bceac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6607228275f3f4e271e4de6594108e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253096588290fb59c1124debe0f99f9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaed51a6af99bdaba8b7204ebe5de0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52082106234a0dde361016d82a1ac62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b4b26fd0759a80573744aa0f6ec6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3224ae0078d556ffba3bbf3bd28be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e0edc1baa51b9b3e2c15c3db303a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb84526efcea6cc2a3c2a859028417268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba042fe5036c5119245e6148c22f677269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074a2659972c22e04c37c174e518667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a18820bdb49d7a23a8d86c80b7165c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731951b244fa5f932f029dbd84564bea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52be6305e43018767364b6d1e69b0a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638087b275674d73617e536dd36a46b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c54ef722892337f1c95d920049b52a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f9b2cc4f014a56291bb04ef1caf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd544bd79079ad78726d6b385070bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85112da1875dcf6b0dd5d7a50f381fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df62ecea3c8e9e90ce926b00136e970279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283db4fd8978ac1d99db9202c3eface280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a73914b16a5921517bb50565669c36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c4db0d56d916108a93d72456d2a50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d0a643ec4d6159e1e7472a422ced9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0c75117d107eb856e2d3ca1409d22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ee6721b96f742bdf89a453b2f7390285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6ec09a5383db6ae1e8b820b0571d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ff1c88e24c402b9a9313fd32c06b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9988d9e9250f5bca4b240c7ebb19a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6030a4b8226ead6445e6da6b4998efe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d935bba7cb24f78384e2757387fa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe8ae86e689cb5a35fb0b41454c4e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0144d264cd76ab081c5cae7c07c36f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad7b8d39356b4eb2c68318f3d09d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f099e6f0d407cda92c7f43b865bee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8688d0715102919d65babf36a048a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c95e47e154bbe22123d63e6be9322296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76625138287db08201c05c1166213994297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7fa0d5f6373fffeaf2e989030351298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c072bee2e2310a63593bb70d9a66e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e450025187141b3d65d6ee7504d6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb366cbb8992b664a5e41bc55eea5e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61126f2dd21be1947332f1b5bfb8107302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58eeedd89260b178db99232d8c2fce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38971a370f76f3c344c4aaae525f4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13207359072c74f2e51cf48ab760a2a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e430a2fdf01e1f4e5ee6c0a20a2fdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad26b2db8f5c0ac801a769da1f9bd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab240b03dea6d35830de3637e52311e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526e31572c269ea877a9feb28224f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cd0e32252ea32dd1ebce3af557022310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f467f7711bd08802d4f7a8cccee5b47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18fc92bbcc3707dee528ccc1a5d927312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6bc97c356cb653049c43b5ac5db03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239fe4d9fdae4098877e01f531278d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a05821bb92af4f77b5955c8568b05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ce1911e73c812de8702b1c79384e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b8b0c7b7ff281978e2761793dc8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c4cf0d183d427421cdeea6b19c003318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bd306b6144f9684e79f8fe3da4805319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e64401404f6e49a94ff809ef3736da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48ac61c8864e541f8ff3e9dcb11912321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85603d3eb960b3ff305e11adb53769bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eaa3cd4e57f211a64737b2f4302cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a55a57538ece699d4742ccfb35e6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961dd1e77ddbdfa513233fdaffd73d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e768b4a9b485d39c4721c09ebd4ba37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e10dff876c84f6d744b1272ad0a6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0edc0457a8dbe0b32f031324b6d70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae127f3aa856a7d480e919159f9b416329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69ef5dca354f15866bae6be71526a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6e4f293544bdaf0913fd98cb4a7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6129df79a9a1cf5e28752f5de69bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ea9781192a88c88b9ef4706ac050e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537c7a9a2e1b8a7569fe7501a05a88f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81647e4d9ece51c32ae9c8356e0cfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8293f81b5cd09d3e139ca31e54fdf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d4ed4c01697bbea0337b0ae33a3b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea8f1a84e37da9d5e32da77e2dd35f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e714653b00f346b773ec370b4ac5f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8add5720c123000008eaab294a58f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1c7a4b3dcde7a3562188eee72911341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a12cef228ff34866042e52b3b727b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770bf2517cc00a61858d96ef679e1ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77cfa123e334c30f9aa9d02a100714344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5aaa4ca67e72a846f687eb2f97f32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f5a61d7e1f74c565eee0f99e248d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0f58c0507bd488ced059bad088c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a0afe16b84b819a606859093bbdda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cf3c31b1f2e0b7bcf2f754842f320349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91f029abd62752630582cfa1076152350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6424febb435699762b16b847b25c9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92110bcf5740bb811594f97dad695df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255adc3c036e7ec175a0ea1638c07560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133305c8ccaf671edc4bbaf6258e20a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4e85be8ec66d804c210363889bf25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd3129ca11a47a9603276c5b64726356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1c018f7355056f0d96a07b630fed5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62345280cd42c0ca6cbf3721301c01c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fa3efa464dbfc12e5d9936eb74511359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f137f379eb01048d09c6c10cdda7ac8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e73fd4d3bbed572837b4e1a4bcbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a664a0c3a7c4149e017d13bc321d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d0ea98bbbdfd9eb593c2fc3410f89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd5dfb04dabe3dedb876569f60ded8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fffa1560a004e2868c4bf7381f9d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbede7d32cb1301381c5579c1fe506b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33dd59a7d66d5f6984f7799a6221ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adaea12a11ce477dfeef9f804fa42d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757f016f16841739ddd675d14feffa5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dcd4cf63e7bb2c66b331d94ea3513370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42cede8695da2969e320c52e7ecc15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2a1c63dc5a476d81305c7143973e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65e02c9fc3dc3f52521c65558c63b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aabc67c3de1f9bd2c867ad1c0d449a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a8633cd9a186f6e8cc1ccd1a803d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb10ed6d24bd0b17e406c5b56f0b96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef7c5b08202068e0793a92da461ddd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9fc448a6e0fdca8d31ee0cc1ba5cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04dd492dc3449568522b92ae44c933379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921772b7d65937d1e5bba57c9103ebc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7230303c5f3ebb9f68370356107a53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcf9c2e6d9c250bdb605c526a19685382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435499d585764c9ff00846777d81f7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c17fe73f00fbb04898e53266432c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e291b789fe3442918fad3a33a80b63d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f913c99efdd8d78f92645c8b1427d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c4c173acd371dd2fb1c4bb53f7a79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7523e370100f3140732d70b5aee94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c8c7ebe9193f0dcf7e41d64cde6ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da74c1afefb4a5aa221c09bc429287390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63b34193cc494d5a8fe3805356e00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d055534089ae4da1cfd01cb2e94105392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa09ba1cbbae41843ff5624be790c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa910c0ed6f7eb681e08333bcec8f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee4c0528281eee790b0110c5bc0a45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b5a0c2bbac11f3fe01c9f73a45874396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b11472230a12bc75af69f9e2c9edb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553417b3637c673ddb9be93b9d80c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2b256f5634641744fe012e2ee6f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a211c5589cdb950a0dc085c8b4da9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfe3ffed41aa4dfaaf3b57107ea4b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb6be6e54a5adae158a4b8f37fd39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962292ac8509c1d6886b15fabf7d2694403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3abbcd23ecec989580951bce234243404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b36c2ded242a2e0c22f53c88b9d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f805fa7c93ac64428e55afe791757406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d192b5f6cf20b5b291e18491d25676407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd811373c190cd81c586c152a94138408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e473f34ed81ffb0789ba8f3cae8b1ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1b977b294835a882f3859a5a6d3c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b623eb7a60fdc49bf7c646d5470f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd9843045e235f7c8f928a2cd934f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f220ccd23da0c957cfadc10a97a36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d0fcc12b2d8685dd523bda8f6ae03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e23b2d47189a3587bf8340d7e83a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f7e036f09f66e8e1e420aeadee6da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c89c1e0d2bdedad252c641eff1cba2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f6581cf255312095437af9244aa66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e01f203ae592200580575bb922ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b58079699031c6f8015339cf757c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcefd602591908e90989e4eb611a88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683bf6a9bdb881cb46e10fc301d86f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2d17a7e880ef4500efeac034718f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535cb57d72e96dbfa027b158b474e42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eba5ed6d74f86d4a97b84fe8a33cae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec48bfdf2d4d9d8be6ef7ab7d2bca3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499a66f5f21ef0b1f5f7091adaa1193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828bb259099950fcc9d75103c91487c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83afa09cb25fb594c8d02e5ec1c42c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a090978a0cf7cdda8a785dcae9f60fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d02e96f4f2497898163cf28d178b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae5b23376be5c833b4bc3dead8b2c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f110e914e4ad203358039b29cd1b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329cce5c61e7355d9667437dd0b69e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093d484c1f127de8b8452e8a14b2c7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cb510347fbeaa5bbfb5fa957759de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceeef072aa1c2844be7b5272f2d149437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719d26411b58af6de6cbeea89d3c5ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9fd30a6474bc513f104f266145c2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0c10937ed9428cc504ad1d2924c0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1ead670a7d8b64eb53f78692b79c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66ba6b3c90cfa041e75dc77f0cb063442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0229ac5f7a57e0e12ee9a7972aa832443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3bad5aae176474927bb31be73eb04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30c29ba33335ce57280a6499fa75c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28c2efe1b72636a569e6110fd6b3a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c196d7a1c1ce271f78bd7407c3163447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c117caedbc08d7c0ddb97918510cfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413a1eb623643488a6e187b1948ca76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aa00b41b8ff54fd7c631701196132450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa574eecd3f613aa3b5070c43f439e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa2370602eb6732f93f21b1cf45f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650493a6229219468e519978e4c89e3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99113f36f6d17c9fa54c66b1ac697fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeea4a52e34cdd28d80de81ff5a1b94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6735313f3c8233e43eaf05fd101df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371c5c3f4f6bad2950e50123f6ae309457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d865aa090b22a7a407ffabf5f544458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc29e97fb907b50069dda1b5fc907c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8c7a772941c183ffb4ea058c66d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e734667f9d1dceac9876000e180b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071791a4308abe408e260f9826a7d104462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a506c0f7605fef872e98df894bd65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa378baa5a818e95c7b5d736681b87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39a7f51cdc3eff08e4f070bfd8b5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14152950014fc66f8f5fcad1b8ef1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970da908dfa7a1496ad8a3173a4837e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645fb1df208a9a376ace50785b13ba0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a60be18643ad7255e87da22c22048469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c622f1aeeb8b2f8ca7126c1462e54eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838fd6ca79835bf070f72a784697879471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc68f5e14d4809be8df238bd51afdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccae75427066287f042c3c16d9e5ff4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c94896af3069c0db4d0fbeca1d8be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480baf8067b598633b1efce8faa2c63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83e70f145f973da625036e01f237b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca5694f970504f246cd870d29ab9cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992717d4ef01859f0bbbdff5a068289478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d626ce83f59aa1d4d59db305ae26855479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494129692d8d6a2d30b5461d9c781860480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded7044ec5f58df516d80cc71ae43d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15053c8facd780883dffd33f067532482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24781238bcfced4d8ccbad8ed58e68bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c28299351542ffa21046106ba648e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acb89d01619c05bf5d27a12764d08d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c060fcabb6f3347da556ae78b6806d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf87d8e8c89343bbab0c4bc2b016ccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a4735f807ed3db7a36dd13d756410488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f5e471ee8dcce9eb55c322e84d9e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefbb0d53758f14c7c5d82dc891671c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61f76c1a9d473643fe82fe4a3157f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc591103d1cd005306f6acc527f2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2be6620742653b2e5b4f97e7f803e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a52709d1630afa590ffbfd3d3e4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456fc71b0b623e53e290cb29cf1449495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd695eb88bae73b0b8cc5396fcb51d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d6048f459c0143a735a7c402c135e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7d931c9d293d222f6924eec603de6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8aaa05b7d524620d90a5dad3dc63d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07301848c8444ef19efddc65592ca11c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cd93e9d51f94af22fe20478372aaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423476cc173a4484bd5910df51ad92aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3307d2841e7ac1697ecc33cdd65894c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8f28071756f84efd7fd27748ba1a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0c5aea68d0d5749dfbdae06f72fd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e531e546e6b68026afb908cc2053a18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc9ba01d4309ab150fa463cbc620e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ed03023ea2b2ce3caf9542ef5469508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e28e86047fed53ecaee87b6ee64757509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bc4df38528e21d2b8b3fc66ba68bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1cebe5cb6e7594d5fb396b3219193511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f800a195764cf0859a69d63e188c4dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190d3425b5b5371535923bae13a1670513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d7cdc29c69f416fdbe8c93a36319f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa35a3e3edbc55f26ddf164eee0342515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97651dd0ecf3b0bb6b46c5e487449516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d547a185326a578e8aa9f87379ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107c9f1bb179539bac9714e9fbdc5a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b979210f3ca89280a7456f043d5a13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3358d6184bf49d4139f84c0d20f3f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff6c6233eee993590f573816949d4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515826f25b58d1159f4ff89e5cc47ba6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620383feac0cafaf293322e0a72029d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d320e4ad98d6c615f6e2400cf0ba30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d3ca85141469423be4e4deb214cc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd69ce5d2e8760e7b29666b795201d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a20ce8f120e1d9b474168e68005c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a69492e6dbbb9794dd1b205abdee1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0807d9cf75921ed16654e20bb7313529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7b470137153c75541c995a0167e75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35368ed5042ec3b6e567c82b2571a36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663d527e861e72c09a26b6189eb545532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b08e0071cc43b35439ff0e1e63ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4902693dcc207da904cc96806f523d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b5fb5137bb3c79317f1070a5075d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfed9fc94a32834bb71e630de04e79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf86512cbeb9adb6fabaf0b4bf28aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c22593de17612d9d2cd186a84996538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3be37589c14a39f47898f34cdc153539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6808f6a6591c5b997b220e9be044c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d3962ee04753d9c057eb8884025c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403cf55d748a4cf157afee1b56be4fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d905b75079647f9fbf31998e63b1f31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940f3a405cc52a2ea5b584e6fd0a25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96139344293ce5b10de08519804ab51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac79921272548dac5a4d0586f2a3a81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0207fa72e373ec3fc55dc24a0cc6aa1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34174b689f1cb4460eb7e15469679dce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614100c58d3fe21d32e6b088b1c07774549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692210db7264ec1f6ef1a7fdccfc1d85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d31ce1969db8ccab7148328a16a567551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d9ccc8c00d5cedfeb679a14a96bbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286f24f57b01b365e925f8219d1872553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013561839a23ed4f6f2b71eda68c0f0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ade70cb57f94511c16abc304db758555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797ac22f5d4e2dc8152ae3e7c2a852556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60e47e1284c9e3c6581b515ee6e332557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cca4b56f21595ca3b6cf1e3b79f5af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b342c4055a6c612575f34e9a4e0c78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7ca90f911a95448f6a3f6f060d35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa968f6bb0388ae6309e9ebd16c64628561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa01df94ef1a0236edb228a92b27f1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02bfafdfdb4f0e6d036b684e01637a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79985f8a7fb40ad6c8f179390f3428b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a00fa8ccf16f03adf0bbc7c338c61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285e300880c83cb0d26ae897d4ca7d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157850b24ffb6759ccd495ece9a90588567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3ef3ea9a5b2a1bc39aee8a561ccc3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87e24f4b243c5c9690a2b041d69ae0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9a18818ce738992d848573b005ba2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cccd3fc0acf4c4b7ae01467af87dc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e55d0056d02c4be2141e8f7a64dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467423cf680717961a9ed59665fde4df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d6beabf5a8264dcac6b7ca9965de0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d241696cd8f5f2503aabe90bdbe31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae4e483b18553b03b064ab2bcf3c70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c62813f1cb59be3b86ec31e2b5c773577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0285161808a9603ee7a95f4319e71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b9a080ff7b5a276d84c1bba0764f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea12c114f12838a345e11644f4b5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666cee91e2f251db39943e7446fc101581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978caf3511d003163fb63f6bac0e2eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de1cf8cfa302dd6f524472bbcef67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67114d0c4070ad3c5f1e96ec102641584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddc985ea39e3135d6561aee6a18345585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14123d166c2417e95179d0af67e0ab5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6688407b2ab4bb977c7bc54507278e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2370670b45cd9cac34344a302dbfe3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178688c066452bddbfe50b858ab9406a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9273ef1b77764e6c50264a05458fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaac2e5b0f32f58d2225c9f01827c86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed42c288049dedf7ecdb0e47e3f6f6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a671a5ea97ed38aff8a7e8b88afc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee5a195e13ec195fe2b29160efe9e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ab87e21e7f154b86fa9021f8c3a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed366e67969b462172bb47c04b022a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafbe55aa8d0f5ae82fe3505da6d3fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89981f6b8e4cbb9918265da4a297f982598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8894292696d73fd276ab24baef9b40d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5052082dfac3b090557676071f1835e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de8e04801023448fcab349bee63ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641304ba4293e16aa09ae3421f06ad28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac92fb2bbb8bd7fe34b1b689f9b4572603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e54ea9d148920350f85780090d49bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc47c5604bce5d2f7867dee46dfc7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7929167478e5cbe9b6cc8e088f592606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1619ae887b035a369a1f07cda88039607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097357a2013e34f68457d4a38c69f0a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f471891761e6191f82dda64bc031c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492751759c4c80458133946682ba23d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e598c5dc7b966de3bed35d3697ce65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf30f5f9677961d630e84b6e2f5d28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e679ac356f0d38bb461742b97d1f8a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c800ee0e274ae671a90568f0bb92e92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c8c20b6f05aeb652893f3e51a93f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c2825e221fc15cf81a624e3f445a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969038053d49c5cebe7edfc53115a9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c8639a0c46894618f15a4bb9b1c3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09333d6026c31321335e13575200d300619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478d1c5a9fbed3f6e1a35acb4769b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88cd81e4c2349396a0812e6e2f3de8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eb0bd20f3940c6a548d41c19d01a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1ccec1263d6234a10c7f814fe49d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f23bd52aee4dd72b861cc36b81ed27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aabe1d90501e0db4fff244f736b8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f4399d72510ea8460d97686510a2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dfd47377c9a305b180466a4e547f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe449de6396d37c46633c3b2c1750cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fee42da4d6ead1f48252d24b04d82d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabf58d039e7c5dc895c4e94e7c6324630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40e574287ff135e546481985d6eff0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087308a11ec0c8d18721e237c9e024ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b48fbbde129ccca9d45934abd595e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995479bed7483e44c653bef4f8df8bb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd7bbad7b9b6904a126cb99bbb2d18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335e8ca7255c389c4fbc44d26e1713d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db2463c16ddadcbe375f22e13948fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5c06dcb11c9350e45749cd4843b3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e412c29f48ad32c813b9321fbf1b498639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7536077497684da2b8df66703f7730640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22035e9182d3e923f53dde0c063e1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f3a7b6ae694f935f8ad336acde3d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459bea79d25c3723ee94d754698c8d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e770254a54835ee807860693ed0118644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e9fbb823e8ee32d29ed19c7817a82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d794ea1d1a86877f0974f0d29a9cf0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f10d350eebece1e0a5ec3b2f824f04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd572f2392ccc8e1ead177428727641648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c28449b66687f1b4f543b934ef44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c7f73ab6d7f1b6f17e53208299ee1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63201a54358e117b0f98f71ab4ed82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea383300fd34735c6391ce39102340652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab01d1f14ca50e956edcdfb2b7a17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b33883474d548a3e044570ec6defa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985919a027cf4d95eda80e6d084f7b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17c2068ad6fb1be95e889d8879eb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6a701e04357b3df29b4ae090cf41a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52a05a4cbb37734562bdeef33670ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76c9ee2eb6ec2e4a906643cd21922659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aea9e968dbb522921dba6ae8b5bb4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466447147c5ce3f4e22a4b6a1951534661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a04999d5132bb1e0c9edb739a2ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cf2f3a21f7670128d0d291622c9b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f5b319fb53374924e0a053b7d6348664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a025a3341e1bc2baac226f398c745665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b321e494af1cc24565f93c5431f97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022665155e425c74751bae329cc2a87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a3b10cdae62bcf43769844f4aaff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b32d8ac5e674727f2b2a5e5c7cd48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aedaded88e23c51812cf158441357670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe25cdd2117cb1e8dc1c3413d1a08d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29859f60730e05ca752ad7b47a938e22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99829f59e3ffbe4a684592616d170a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a38ffd43243b0d9ed3b1a1b5c3eda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75822e4dc3d7baad58f1ba4bfc8e0404675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58664d90ee7edb279f072b0c92011ba5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aed8c0235c8648243ceca46d6bca56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c7bd9ffaa4be220e93b89732ced29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db281630dec4c11b0c768b99da03de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561c815d06539c04aca551ea43ed6db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff853fbcf17cdb829add13fe28520681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251413657b5cf39108f052e38f902b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f273262b627c3c73a70094ef1c0ec73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcece703d2e8ae06a525c6b11ab14ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcc031935586c8e958f1106366a930685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac881d8ef66ffe32b1d21860326e4d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e5f9c664fa47b4bc08b97b92e4c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02169efac48e70e9e71965528c10c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8ba8f9080b828a8940d19ebb2a5d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcd03fc88be37d30d8bb80a9f070bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23161da9660f3c2e7aacd5ed67c8ae8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b5dab9070eab2a4aa7a8557a3fbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3b5ce1365289cd98d626b7a901cc1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b607df1896a46260d77ca71b6a5b19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1c84e31fd7c4caa9ecb252f7a96f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3765b12d4bfd4a887151e27d7748696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce97d06ee5889262b765bc8e5076355697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fbcbba261143a25e3eb504a9b3c0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6ce8ea4a74962c6542efcc3a36a5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7c0c5732e6941be694836ce168e71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f325897904c72c0ec609b758e5d67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50e8f6ea43d4d059e8a12f11cefc76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801712ecd24ffe9e50326557fdda8ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b42ef9817dc855ddbc166aa0ec7c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a515586ee6299a086a1edf744a76a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b0df48e13e2e567ee999adb84c060706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa435591189acae7feaf5b76fdcc06a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12981eac5125aa1d3bf29d766007a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7514956640e9a532fae4085e91b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec1c23b625458cccf48878d81b323710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a2c4cf11b5670f97a57dbfa282aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17537cee4b0a84775ce27b8232a427a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b7368bf933c3427d6ed65fceba8b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b66bc4d233e30f9f75ed04a8f9af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccbb0d14c4c24261ca5480fa34a9ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5962afc8dd67fb2d153888c3cfe02a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e83c650e9b7dfd9af2bb8e128c65ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e44348082708120016d46d65aa5dce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c1a2029d86a737ca5861d913ac5db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711299c3981cb33043908d3d22905c9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eb9410c0828ef65b4d84ad8cce634721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d43ecf9c442f45c8d086912accd1d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035f38314f5de118aeaccc7df8845e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60fb9aa401a616fcee4f178b9fd9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7085d5598a4461cad6e3b62d445c3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2939c622ab5be9a0a5adfda3b8279726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3de8561edfb3f566bdbf18aabffc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b30bc63800cf536ee877abba24a3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a584e6d799dce604611b5289f3c7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5286ea5e3f0aab59088be13d5d1335730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab46573b82f3153361eebde7d2a51a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39420ec8051e5aa8a4f58dd0d2853b91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39d1809a70becc82c84f6f0219c598733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d5f3532d2e8c6e02458d038a0f93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f0ae9efef4d1487db9d62147627ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eeeb039182f99857996f0589c6834736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b3a8c6a33ab41209e82fa7247bb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa061276dd3c6ce5f080fe9aabaf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e508155cf7aa395fa6f1bd2461f979c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889078b725bb666f3c3ac60374e6132740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4ab8583c4a1587f14e967a2f9f84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9cff469980090843e4c13b2246f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d9039c9ad42dd0e5878b14f222865743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfd373755080f69ab58eb2d06f453744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897abe6b1da49844a014de598367e8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c779401debc76ab76f6087e401156c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f645f51b6aabbf97a5c5d46c7413339747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc8af9cf06342c0cb1b6a63aa383ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f702f0c99b669658a9a2061ecf77f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc68a45255bdcd9510ce01ed2fd88b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede52cadfc6015712cd5c00569d43a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6cb0bde3cb33a6230b35fabaa6c75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92191db1d4c09735b46869b26beeae6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a332a44cd4643e591a468ecd2fe0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84392fcd50e176bfa57808659c24c2e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23654d59fae90391243de4a6d860f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c2b629bd6077596b7ee579a0020c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e7922b19b2ba4b31e7ec2ae48281d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8488a5a2927a50ee4641b8d12152c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb17d861722dde79816f209c3675c7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b31ac9aeef808ea063f272605ca0a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22bd200c20f5ac3a59711c7f90c35c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080367a76dc1bc95e782ebd5227d1133763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae694f1ee12fc393f7f55b3091495e9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de758cc289a4707df5fca998eae2f0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a3799d73c712cf5b788ae9f965630766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204a99a77e3ab3a4f0489e6830b1734767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bbc8eb4b77d113e14d796e11b0ba6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e63d5892d57b649cd379668c7349769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea2f636a566cf9fb481d20a759fc25770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340302699569247cb1c7e54f3ffd9b4c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9c30c7348a7475df206a5d0964eaf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02927f027bb23a2f8e0e300ba0e55a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c15680c81891b31df160ab34d5c29774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88e60efd91c1ade09b8fe596e4ffe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae231f18b078d0b466dd79da41701776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ce8402fc2f2312ea585d3159b4818777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503e2bbe202c6723bc1a965e8493165778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1195973e75c6e17bc3518fd0bb1b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8a60df791861e4cffe83adbffa81780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b136342e55d46b8f7a20c5523588781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe716f27e5d1cc8a22abe4eeca658e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728240e988428272acc62ee30b8d122783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b9b50eaefa772429791d2dae53f4c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659a6c27a8c12a068a2289e4bc7fe63785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80a6e787d95265272ae01063610ec2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b64e0bbb93503ed782a782db3fb18787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f0bac6384370cfc208be57a9bddb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9dc4c7eb2442ae19bf3657b2a936f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3539a3c794e7272f05b40878d50ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926261a4196d23c41ff9c0d8377f1437791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b450d0c0d6b56492fdb3f5b3d8b13e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fef025c2d2e8bb2053fc59f525bdc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40c1efd99748ff72cf817a457a43ad794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d5d0bb3d5e830740e50f1c00763b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c27187d96fa98ecf93a846e5d74f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a2a02790f87acdac72945f4acfcdf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7fbf48920a8eed42f643597ba95bd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a99353ea2ae4ee0514f6457fe88a9a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a78bad1519b07f0dd2a73911be314f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a339c3dd6275df607157cd20f406e4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300a986cab67cfc97decf78fe60e336802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d20bb3af6394396209b43bd3aa5c9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dfd8bb365855dd978c33926614d46804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a96fa23d79bb7e96a90b12a14e30e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f804ba4118e2b7fd7bccfc2387dd80806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8522cec35a2f18f65ad025bb318d16807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563491ffb48ae56e497c2728b3e93217808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20296f4975632110240145047a17aea1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c92662fa104c95bb919f47db58b34810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7e85ca901f036b926793974531932811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b791e34428a03082bdc13d78c450fc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfcb5de6c151b09c957f36333ccd62813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabbb04eb3bc81a073ea571fda9b071814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11ee03c26ae7ed014acc337acd099f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322177553235351f8b8c8342ac27af7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d17184bea8ce4b02acdea9ff6382817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a0e734e0d54a66dbed9c46ccbade41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730830a4412b03b5684f255b9d4348bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeec957ae1b2a15529950d6ac818f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd16fe2fd9fdfad8fe8f41cab3eb75d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e170090cee98443d89e03c45d41f275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763bde60bd7673eb47b0eaae455040f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd916391cfda34462cdbe4cf61fbff067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58096e831a2e69834e5a217bbe6294bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9646f7d26355a336f26ae68db3b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889a2d806b13328ba9c9530f964da0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815f06f03e353e50d2dbe01c87df03211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd33ffb083beebd923ba25ae5502e3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100248e4b57f5b3bb4cb9dcfb6cad2b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4956530d8ac9cd5995c154d306195fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace92e36a6cf3faf121ac627a4f90d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ac1307bb7f2b9deae57c3df788ea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fca408fe1672553521c961899e57c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6ab80e29c6e6296755367d6a0f6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5735b553d75b7c62be1e70af1c29c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864737c600abd459bf9dd5574bf3056820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562b99bbb67dc3428741da87697ef5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904571db2934449a5894b9ac3db0e6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d2999768d468aa9cabcedca9fa84b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631538313e7b9da9c785c3ad7b4d8a1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5950daf85f09ab0c14d6d227b7939725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6230d6bf6db232284a0ae5b602f3b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a9fd028bcecb7f1a02befe336c88e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c3ee59e5e50d421076556f5f30a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f63aa19595b4cc6909713d65344829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d719dfaef54252597eeac68a0df14f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae595ce38ad79e313042367db0eb843c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7c2770fa3f982279d14b2c6e1ab0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df6b8bea12f0e75afed543e72d97d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778faad6e18b7a69bcd66a7eaef64ca134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e559e3ba1b55a86766867df847e2e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f725f5e877e38fa4f55ddbeba09498336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffba62481ebaf6e3a525c728b345a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd320418c2bf6ad41c722320b3e8f30d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb3a61bf7dfd69456424c5776145d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37015be280eac2eb3948b4e0eea8ab440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20066b7319ed01a949c5c56742587bd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d41b63264fd9aa711418c12726a5ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5d8ec904cb86e786c5add54582c5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97177bdd040a4ef858bc7c0d07e8d9a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe75736e2067722101e9e35f620225345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb42f52653b26da1c5ddb0a4d4cd52846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72174ae19e563c002bede710c73657047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5149d6e7b30a148705614f09e31fb6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840345b8a46e51cdcd90e0aeeb9242849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c09b79d4238561cda2d7d1633458550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcee2a5cdbabbf0ce84cb828cdc04751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55bd67859ff8014a40dc2f84427eaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ed5325d7f053841be3a9acb759db553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0433f76cdae9606e9a8208cc3fc2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba137c5ea6ebda5c57508ffa5c93c4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffcbb3e3e1613393fe2ae9d53df55c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90cc7df81c67ebd25379c9d7463f0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc919eb888c5f7090e2a4c8cdd8761358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d141f51faf2af01d75d4d28d4935e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8614ccf8c106ba53766738ed9cce9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cfa29663bce2457c6ef992ea8e6aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598327178d6803537fb8552b048faede62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd726d690b21b2c3259887ffbbd92663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7fbebc50d84298a2a622b718ff1a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167101dbc97f15daddb15f32626f6aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b0fa700c72f4a6ad0c39698a5266b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d81c09190693422be4f7352fca916667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e11814f7aa8e78f756e4a989f055868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc631819131a1fd217fbf1a6a97078369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7282681edc8a0caec1a732eaf1c209f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37559654f6234c2a3dbbc732645b50be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffbabc5033fb3cfd7575c9f9e6fbf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1706256fb725c7e08d3455834710173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb55dff5e98267d83883de4dea4dea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea91c534e1517c648332c6ae9cd51e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605014273f49b9ffa838dc2472c9eea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ff30900feb764a2aa9ae9fe72dd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b945916cb24b87b88b92b1384e0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd0960cf66f1d27ba24f1d50ef1ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69623a584d49653a177df388471700580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f959ac7dcee50940af14cf6839349b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323a54b246b4dcd65b01924a31b78a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a55dc6c94d72d94bc43381d7d8691283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d10ee03ea42469a629fe793df2aac584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21a8a043cf8adf3337d48a0d0fd44885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c1f97ea55d422da32758708ac8bd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c4aafac95d3a1650436d42b83a4f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf0dbd551b4a024dfb4da27069b64388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428aa0fc36954e64c0344a724eae88f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d654d10a114c672669291b677e70b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e70be6939573cd4241229aa6744e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352920730ad2f1a406fec4c537566a5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0323bff203a99c1cdf682b81c4cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e1419b7d59a5dcd31b4e909a65f4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6617797c0c6c11fe4b56a41e67c74295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64b128fcdc8baf3a9e2d212c09d9fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476accd744ef394483ad791ea628cde197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f14e940a0d2ac234bf189e0ff2dbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c209b6637baf77d2f06f0d7e4f71fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a125e1fe3754797c6404acb417dd14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2875796f2bbad5404b9d1d6c29be867101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd2be214caf8d62f875e7f9f880e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ba3599447a8f677797408a6276f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059764cfc21f6ded21a2614b8437cb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47b82bf117e4aae7305316bcfb133a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667bccc1e42577dbeddad7f17e0eb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691cc07761da6f21bf924fc6c80f906107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40274833e93f908dc1b33351c3b5d64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6adc10cf54c6d2c8ca7bf03a184ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fc2df94b014bc9bb11804dfe43c96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a4d5f88a26a5af5a123ef79e99c00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d853fb92d4cb0f41c94637905783700112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7b08f4416dea5858ca458fad82a78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5f8e6355f12b76d8fd8851e58e304114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd4def21e0c9a7d549d490a8184108115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60587fd4f5b841ff3b55d850184bca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7dcbe4e1851308fbb4c7d0a3f20b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577b1598a8840ea36f1b69cbd3b9ce0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08fb62be43e369de51e1999afdf3f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297868709e51ee2129ad7b69cc24cba8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6fd374862f55c5a2c9c7fca18eb6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d03f143db97c374e990c1d3a429a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86117604edf9307ec2babef2d0d2a9be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd4650ff581ebaa4d7391c965266d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876b5823d567641e289aca06201361125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be140b90c5b71b701cc4912bf458c92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee6cc757e1f0026573d63934bdc8e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c386f53b72a4a85e72f97d9f39946128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493bf9eaf3baa46ce45f1a50bf1d5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e8c03a2726ba92f6766fbbf1e3924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa893b853f7d906e89a49cd62e8877a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a97c4fe114a12b1ce578169bd02af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b83cb8a369daa89333d9f70c917a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd08e3eff5c7d1f72f884cbb8e06d77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde58b2b095afaa1f8af279fc8b017d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9815505172eca0f11bdd92678a4010136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348370c2a82de18515b49b63777585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e5573f8d078ae25f11786448d7440138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c893dafacd8ee1a1c632b3eb18446139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c8d16a173538a0c12139f2b5562d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0199142a49ebc2f9e374d18d0ff752c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2a0c510d13d2530f75df4a54c3c21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba12af753b199d7f737096b6a285a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06715c9b10d0fbfddb3888d059bb46f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d540e8b556a716023e478ec981dee06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf902739b3ef075ec75187008e6910146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11acb60d9276e9ddeb6238dc408bc93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eea91a451d40f4d3e152c24d91108148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed6a3f464bf8b04b5ea5faa7c2599d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb908fcfef7719c2ebfc2fd345af444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35a2f69141b648fe27e258e56795af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbdfa615a5c6170b8195500b59a2e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46517a306b905b68d3f14637961f86f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6f8a4d12b43cf485ad36490019ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1fe7adf4b3d48c88480f4a81eb307155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf05260423f5a42821a79f2f565b1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c41a64c20a3bf0617cf90cc27fe9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9716602c1695c986858db36938d714a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591a4507b7ecd19304cb254121189c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78858c6cf49319b1aca8126e344276c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abea76ab467b1a4c020547970851f6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce80282ca745d01f131ac11c780814162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eb77ee97365193dd02fc231cf21a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6bedfa50e021b9138563287f5d12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856686020f92da6131e3f4f9b6a80553165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff329f79783e468acbaef2f85092cded166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64227666585586346fa9d4a4713684dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87752d02a262ebc9852fef52f68cc4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b46b04ba657a38c8e39525587110169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144429d216efea16425f0ba358f33c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67836ea7ce0449909103346ef325a788171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab96a12b3d7c86771d453eb5665da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55a1b0e7a129aa4d0225710dc41f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f7e7aba2d2ee4c6c391c5da6a5dc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8835c88957cb4bc8bcd1ec341bffc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903f2628ab697eeea6872db055bcb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c287c6117e72e8d650d88bc326a42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca3ee2b8f78197b82634d1014a3dec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1964b023364475a06e7418f0e550cee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc15dbf8a50666e340516f2a80f885180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c01f4c38a59d6b286623ea62d6fac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b24517e2759fe16307d2067259eb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3ae99e5d6a7d4ac35c5dd61f0947183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf0e00bf1de69e24fbbe8cd8b11ebe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a632aa8f946e5d1905787890058a03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8006a60e45f1c0c2c7b0ed0d5054d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b356c05ce429eb2b17e6155c56f1f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67212fe95b395eef0c144d7cfe9a1a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ccee14c0bd85e65de590af9b6ac95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee4690e99cde1dbd20e0f58cfa9912190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc94ff9cef5d15cdf667d901f02afe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d814e2afb735e2729b60e8813ba93b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d997d196567f2396c0fdb9e76c357f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b46f0ca68bf32fe82fa295ae20d5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971fbf252ec7a7c6039503eadf0388195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8a9b80e7fde3829c0be2b40bc92a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ce3c730678583f730af9604072b3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5767183b44d7a8b1b0f229bf794db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79cae640197c58e056f2650164acab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bab33548b1cd060f6051f7a6a6eb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be9a5ca1ee064c11496070d743e11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4f873a728a4c1231acc9111e67a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387238a8567a5ea481d9848b1fa97b73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc6d6b130ebda0e503e9e8d6842083204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f9b4b176e449935e83f6cf3eae80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9477b48bc1823ffa7cb22304fa100206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155e7f5224d3622298282f276450c85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a4a8b77098717b375edb01a7494cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76640a320a6e0854c227513b65621d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce1ab2753d4a690283f3f58b96c11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e841625f80fab97f61be28b6bf870db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d378dcc48a7b5c04b3d1b48842724a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aecfb88117df3edd1da6883da2d21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97047adf412b654db639ef18e706f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddea8b03b13b1005a16e106bb9046d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad54b5fa7b71832d84cc92a4ed1444216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78756a79b7ea322c769944de70b65db0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42750ac87bc29a9a7eb7eb06afc03c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092f6bd0a55008aeed5ac5eb42cbc4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb52d621261c3d856e5a96e9820400220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3046867af9c980bae1119f54d1ec5e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b366e9805c86c73fc30b92d6ffb475d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f737af238618a7339ddbe2d718b894223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fcc67918a10f859b7d76c64f931de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94f24eccfa0e1a2aa4c2d02c3dd19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa1dae36acc45adfaf7ef7346787b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a0da7de048077f14471a0e8b130a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8567fb6fce94ac634b3a5205de289e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19572d748467af60eed532cd95181365229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b8660d52f78daac142e9bac1fff8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a5cd7734e34bc42a025353deb163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03a322818ca8e2b79d855aa6731492232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b79206b1aa9d2420379d76b75a56c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1aff6d0b6d1e0dcd5d9c4c36285c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68451fc9af06f0109de539783b798ff6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8d9da414a9d9aea4a7a2157b61979236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b50e9df147151a89c21ef96d92bbe8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8feb8b74d4b92edea55366ec172e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8320012bfcf7844eee8a2fbbf10b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f0f517a6ecb9c4f25f30ed8943c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0831de81c9de0a2ceddf5c973ad24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95552dd81e03df924580f868480c2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dc556f349e4bf91f92e3c9e9b1092243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f4f5b78810f6f2d3dbe698a1e836244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a4a401fdbf7293a3ff5471bbdd725245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b138efdccf4cf91887a99b2cd88f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcac7090a3aa8386b1e6c8fa1a04ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdae7bb4abc20b86c0163cddfda3d51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735fab56a06cd468d4287e3cd1fd595249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb5e653b8b173b75fbe3a29b956a82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893fd08631fc505327bd6b93d3b3be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f4edc33cfd9809e529c168965002f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92877310a2816b3dbd6aef29818cf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548093d75b526bbdd9e8524e6ed73d23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df1af6f0ade184f89df98a6ee43a12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d0ee1ec38360a9f6d55c8f8bcd9ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8632810ff4ff74f64eb40444ac72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921e73b82a2967cfde1860b8d9edde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43149b286987f85d7bf632ab8911b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1a8f8b611dc1ff56c0f92cb9a0005260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d35a62ffd4279fff876b842454d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6794cbdb52e19cc6fe96d4cc964538262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8accdbc0c29bccfbb3a1d0becca499263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c5abaceb43f1023287b055b9d91e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60068130360199b2ecb7fa089ef0cb3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180376cf9bebc849475f88f494744e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d19c9263423c26acd52979e475bc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2e8f270180ba3681c5a920834e551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e80c4ce4f1728b92cf85d29f62b12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9004d29313a2c66176f46473d44a830270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04c5299e150b37023f7d4713f8cc34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdabce0bb7ae9de81f481284666201a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f91a27c4021bdb1fa22636c98b9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d94b4b38b7011c74d2123c7d098e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bde27c4c72fe3a460f6a91b03ba54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786429e2a30eb1a8e7fb5f006963b00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725007abf400f1ba4ac457b96260bd26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d64cdc28784e0d914f06a946872b90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee557706613baac6fbd64572fe2ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2be68c94d939bb92e2fc1257433598280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530c17a8675c4c763e3613daa526e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e291508c85e162010fc635eab2aa6af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1207b71d59ba18e399658a7d54874283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d4b6d40d9c0f92d4d1b0f0284352284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb546876f2559e42eabfb3c0196b690285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9daefcd9fb52de73076a5c5b0f12b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da932cc480df8e80e84e0da77e8c670a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9928c4afcb32a05a62402d69a8d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f55810a21cc83b500397c9123a826289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272941ab2e273460d6a01dec9ffc208290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf219bb9ab5ddc01392146fe056e4e95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026f2acfe9f6dea23265d59e3a2dca6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db1ed621173a043a08c5e60190b170293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee7cfb912fa560b01488cee362a11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75ab9c34f52bc45a5d732181215cf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b77673e16749e1dc77bdabfa4b7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0340b30b41be8a338020a904b47f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03dd7c0299335ad148323d1abc653298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0d273645f247310b3f0e56c45d9e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce337ffae467e37baa116248b14578c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e8a6b956df80cf44f3ad2f2a9e963301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7517337d82c3841ec3c3dae6cf9cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e33ed62a81ab455e5157d93c416ca2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fcfd7de758cf4e7bd6cc182227a4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49761647cce1e6cae3fbcc006409f75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2cb93b46897c019ed0f6b5e367e83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208f2d95c0684450f9ce36fddfc6ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a265b0f2be17d7ceb110997771bbf75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a947bc5e952ae9190ee5750a94f6a77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da099e45cd51bfcfdd33c01aebd2492310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c47d71cae98b4d5caa1cc81691ffe4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e365c7f803dab7e5d8f27cd2183c89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92284132eb6c499e38c7e6b228ef82a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aef06aa94ad6ad4308bcf5c0e82883314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429faff6bfb271868a762b7a4904dd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc3c2e7f0a88bdb09854202df86095316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee828b9ff1c6b8a21488c034f1847e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4e535393d69ba1b435d4e24dce47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb5b8d407a335bde8494345efb9ccc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b651ee003dcdddd3102094138d126f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28733e43432d2f1c7acae0f2b5ec09c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d449c5f577854f8e9d5a1179b0bb8ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116423bd023fa97172c3882a69c3ba8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6032e8c1bcea1a75d70d026f11c3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ade09487a39af05724d084f348077f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59393d3806e47843752de87c027a58ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358d88ead52f2082023b366a08159f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90595fbb99ac5fb6c243e58e8b912ac0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecd8860b868cc4dad56a60ad86a831329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c6e526fc2aff1ced4da2831610465330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6f9a3923ad1bf015def5df3da942331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90235ec5124d1358182a5b3eae2aa666332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43f58522a9de9d1ebe7be20ecd848e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a1f08edd1ffaa5e537ee770c8c2c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32656c1c931d3d79fa1a982b08fc27a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb70f0e564bee6108ecb0efe4db479336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523b7f4899c55c4b6b6aa1f3ff03b2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d27b9cc2a4b2ebdfd36b1888bf8aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd20a2df62985513e4f42679527fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db7e78ada5bb9da0c513b84aebfc87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361887c88375e6909a20e7562cf8804d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ee05443703ae6c4f00e7eee35259342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2e516742139587ad8bb4b5d5cd24d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aaeea6ffd44df6f7d21adbbd13d16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c6eff039b3b007296feaa3a8958a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d887135eea472a3da81e32bdd7e3f69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b693fbc65332ec957d6c3498b41d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d824be3e8da63fe26ff514fea0b182348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1b314df0d5349ba8ac4a5032ec1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041dbebed4730be9e40a5ad16dc472c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807382bfb61cdcfbe149c02284ccd853351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc26b13ea4ba99783e8051139277d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e7d62b11970ee7d462d716eb2cded353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf3a37c85f2ba16fe889cf50e9511354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f96884b33c4575daf69a9f6dca2bd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf1f1bc3d22df246d4b8af182b5e5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041abe6bc12c75a95f6d24d56bc69fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664e1a20fe7b3ac2413a16dc84c5085358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40feb5e232605de56d89f27843689359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a88c0cd4b88f51f8ac916a1a1f367360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1295943a22fde12375831502106ed04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59225d6eec44ded97157720b11baf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc694b7d8410bc7abe4f2c732e1c2381363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253f1d348886fe907253b96d88e21ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15010a7a8d1ce738a922ad2082568ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc25bee220ae2e36234b0387ec452db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842c1dfc0151324dae3276154137e6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc07b4029c16c620030b44f5543b31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d44f8f5504a3ed62a33ab8b0412258369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da416dac2ea3bcac866240ebe87512e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99efa12018dd3949dfbe991e87bfa69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9d082d84b52b56d14a1d929dc6e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea72891b8fff048a60f83698d98325373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83bfebb8c7d6d76611c8a2fd47a40c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa56727df22e2459ae266b3c971f336375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27574507a278742c4ea78f549743fc44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160f936c0a81fe5515b5898530bb02f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189d574147c653b405374a2baeb2fb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56849272fb90dc440d9be95428ae29df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ea002eed928bc37de7912652427e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edacf3312d8fff94c1dd149ea13fa1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfac91286ca1d21f1200c97af7c24be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325fe01634d3067a067f6166d0da6bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3dcddf2c32305ce880ca947cdd557384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4121460aa6ef55dbf3738d30b81fd6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad8a56bb207aed5a0ece50e581b46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d834736a7074804ecaa31997fa8379c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64b3ade30c8d33ffd1042cec87962388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da57f92bd7389b72ccc25b68a9e42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f4607a82c20b08578d11d45737ed5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2708e932f237fcc8466a1f2393a234391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49216cff3291f75bb87847a92c212cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677738da133a9f3e54f1e32359e8204393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770c656ecb97fbc2e9259f8466e47c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69300d8d2498385445284267c4ad2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f175ad095630d863936d96543febb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68254cd406d26491207b2fb14c5cb008397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616f9cd4374e7294f510500ed01170398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07718de5af8452d2de2d4d311d90b8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d157689a065d419969bb8823a2da7b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d4f5ba1d3b2267159333df9dc0eaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b96abe5046c3045bb19ffcc4471a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f982190e42573167c3bc99971875bdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925edb37bf078f9d8b6d2174acd0a10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0afbaa768823afb757ae84be57cd74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a06b7a37e77f6be6cca277b9caac9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813897fad1c5cbd7b0d1b95c35c5013407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca717d7d296a7d926059f2f29fa2154408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32314a9ef6d3089d8b0a1dfce686a9b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6555c2fbf76f9b559e9f89e67738cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439632f6ffe623dfefd89fdd9e5e065411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b45466af7924bb64c86da3e8b17bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896257245d5f64361a7af541ad78873413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e810a8f1e7a3f0a766c7bbd917200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f75aef3ec9aba5848a756914802baf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd98e36dae88dcd96fbc5b5c951fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b858875c47447fe7ad340b7dc9e11f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3cb1453063b682e06eb055cbb1e11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a91fa55841858025625210fff0db55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d12ab876cb5c279d387246661ddeef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811734b462394648704bd5a6e4beb59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8053cb3163e76abc90091e8d2be11e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bba0fd56d01dee261e0d7030fb5d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1d23db50d3400d6d4a965a5748bce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0d943c2b43661fe8f74f8866a64cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedab6f04d942ffe19ee2cea3edb09e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd4aafa490ad524599b806a23a3d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb2671267e5b1c2525424ff6940177428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8239691f2846deb7a9cc34436eec52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698adb8aadbc1fdab41d2b4c63d0f9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745379ebb8e860d417945af3bbf669b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32aec8b262c44f796fc865a2f68b16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede3067b6efc1bbc9d6841dec4219a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b716687025a162b3afaa59d0c7157a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8b131a5ce93da0a63c76eba2875e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114731c3860b880d2aba42b439a3b5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9662da79d4ad9d275177487444187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474bd4cf43d8157652ef942b4b10ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85df0329e3358e125fcc5939318566439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127c3ecf0b801c6de1618c443fc9335440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1b527e7534a743669d9cc2e367a82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78342e654495d67c1429115e6cf52b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe916d911d065e48da73bed6701cf6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865f2fa2f50befce7bf28a8bff47979444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83606d4d1d83cd79e2dab28519cb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3ae6bd1a42eb8d181b675b1dd29b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb6975a9b3ef3dbaab7897f6a5935447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fdea16591c14e77ec8c44caaa0ca9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401824eb157b7414dac8cf7e0d37836449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fac8219c8c479d989de72deb1bb94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c63a70f09496c15cda1450c383186451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecbf5b3f42b4eb9ca1db653d9f84f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663a20ba1848bd1736c76d0a1d5ee25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17793b5b4ac587ba44d126a5c1a6bf00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb7f74920a4761f5078b72add9e59f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12c067d71457ea3ae3cc366c9bfcd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec3e706cfb6287cfe3d39132daccb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412db55f1b6062f9e382f63066843d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842cd2608e5c7e788cdcff2d2c35d4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc551827aa0b83d2305d7378853f8f27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7c9a68ef8715cbc22fde33517dd8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f723c802b524671326c381beeded6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463ff1581afa12c2dea1741fb93e548463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f76a05111702022d84c650284d299464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c4e986e5f4617048c57a1e73275b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267fe8cc06af235b1384fb48137923b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13403ad11727c2435a1b05d112e80b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d533724e7a1980833689b222eeaed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000aa6160278f758c42674cda061060469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f28f35d1d260c62542aa96fd02f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940204e2d105ce1550fe64244f9a74a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666b88ea935d3992eff5084fb4601e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f9523888d004de8ce01b9c6d8cb57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e05249cf4f527a4db7667100e461474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dc13c37e753f49fab7243159b9235475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972977bb1f65e9e9a9b75585e1dd2fe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af9f50ff93e508b0b5cfb26f7ab742477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baeb57b2c381a6432c000a607df8e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4553e7aba8ef735e1d59ab7d82e5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596527ab38a21b8fa327dff9cc35e54b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353cb44df08196c97c959629ad8ec81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c3b2491c47e35d5052168f7443128482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecddcf92340d4303878f51509efe6d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d721f63508ec7c3a0fb5ca9d0a7857484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd7401769fd66745361a9b02c1be4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e442ccf5c0533c36f9ec445964f9d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5aaabb036099ffa3625cf2cf8b753487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d4d72f25157aa6e09aaf66c03cec8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba5a60ecd59edcf35c834312ef0ebd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ac341d4f0925e3b006ca74064e8f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a90c9a7091d992cab019a8ec8f1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc04f295e2cb483ba690271bd3677fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264192062b7d32d9cc0bfd0599744bc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaa5c759010db717fae3fbe284b1ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e63e0fd0c5dc533ea7b59408d81e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc8c520157e0167fe7c2dc2dda2f0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae00959fba1d8e125352f173030d74a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879188be78cfcc903aa592ab8b65c839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7cb5cd3e7c91f37d27728a680ebd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06e5c8eb8124688ab6b8ddcaa24d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9285994d71cc189fe556331d9e84aaa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc842fe10befc3a83dc6d0f576ae69a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd906c61592fb2fe09c2513b42ca56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ed4542256a82b1ef746e2e525c403504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1367f5f65ced08b8167ef1bfca729fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b85bf3663b9d840d027642e95e4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbe61db0d4f80d5b5f363bca649aed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb919ae7f28948c8694e0893dcfca779508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d373d3d9ef2356ed7940f19c569507509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0bce9f3d14c39d45e1a0c4ec3c5d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52531e274f03d8ee513fc29c16a7d895511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c928ae8d2e35f3482eb26653b811ce7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f9ad93a24760405c0d07ebbcaf7c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefa8d93420b5199a49f6b44148c6d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe9e63fa8f97d33a1a584176e1879515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a4fce7f6986eed195cc7321e93e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e052e9a172f071369135e8b919bf17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a645d3c30db0ecd1255cc2479067b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa235568006b715c61b2db9dde260c30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd7f66d735bb912801528962c75ef3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d5f53eb88c2353792955d60e3ffd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7a7270fa08a83a94d9a2563134da9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca65cd2b33922edf756c93f37717a10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5713484ba3ea31de953469f772dff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ee341748a38cf4af1102563eca7bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b23d83c1d30d77dff8d09786dd379526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd8a85392079c5b4369528898086d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eab1592b6b2dbfa27a3e1d5a48df7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88399533c3debbf717db114ba83b6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ed43e2fc4c14de6a78b160168af6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84cd9ed034b98cd1fbe4db91c90e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c39094476c8e8d3067a0cae5035840532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12a37c95efd7827e270716e03eb40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef6590d931c56a79b5f6e125bb545c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9529f2e7b38e1816acf60e0c84afa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0a2d8984ea100dace7cf1dacd99b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356a41e48a139e1aab411d2dbfa1ca2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d85b50094f0b34ec68e911d867bda2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696f077a21afa0a7f87bb8b44283484539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333239fdfec8eee100c2c1ec0c669a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35398e26769b8fc28de908b3d04eecd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210660d2acac47c1ab43b15d37f57866542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d402497d059cd2ba59ebd5d68d24c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed08eb23f2b1186ce07d263c936c00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7759e3acfaf7346b91fd669269abcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582310a3a0dfee71694b1b8cda6330ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b068fdc65e64c798390e90eec985a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91583c1e8ded49e42ef39a10971cbd9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12186e411c594471255511342794c2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf54206a14f40e810ead499d8539f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef092478cf9ae9c2c7d8cd3b493027a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad551cb592222ef93391fb473a0582552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95824358534fc6f6966bad522991219a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed2f87446ab7ec40e34f2098632bce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bce823717c52626d6fedd45dadf6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbee2d624715d7cf06ffeb12e65b90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1348c75057ba7f94f1805af82032a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849bdcf431baa6880d930cbbf15d054558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082dc55061badc43f44cdf472a5fd80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853428abb728ecb9b21d6d1106231d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b442b5e0c2f3ec657f4fcebdbbe1f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1087689360d595ee20fa4186df4ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09fa3ec70525a8df133f01ba3718e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77937cfeff56cb42d2154e47f18e4cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b8337d4fc2dd27e4aa3f29d12904a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667e6a07261fd098da76e254d9ec5c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d739688ab51741bb94a4d073a57944567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be14cdecd9fafd5929e75ff08ebcd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24014957db0ba20620255174fdcd39d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a970a1df5e6308433752f91c424d02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf4158502b6e25b10d8b10bea40323571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333fc975b455d2d05417a9d0a816a51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac21f682e8e4af14cba95ed6fa8398573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765cfb341bcbecddb01ff989cddf9ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e6ce3759f020325af79f71861c2c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5998a79d32a528e6f4aed46d3ff43aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149075143afb525537b2a4cc40ae14dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceac996c8b5393bcefee20b0d9c6e2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9243276c5d7d30d8e538225afeaf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0438553c072600e48c2eea8bbc9b197580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d159b3dc303661e5585df5819638e4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f564fa6b9d7897c54ce00836d66b0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6559a6ec2f117baf0dbc621c746af58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb83ad90fda70d76841b94185eadfcd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9073c0ec7e58abebc9edc27982634585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99633dbc7271933889410c051ca65735586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90553b460d8684e033d3a4c544f5a1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376b516c6c7f9dcbdb90e79313d31c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1670b97bf8c1cec4a39d111b38a028589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370483eac06c35fc60e49e5ce602c81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878179ac0f8e131bf2a9007b2448bbda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593575bcf15c98122fa507729ec7183592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70636ec54524735e9620792cd0812646593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9756690ed33e1cda2718a6b41f5c88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c25de1c342506895642693ca58684a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f8fd15eb48640d201029314a6039596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029bfd92dc69e78e1689ab4b8ef6135597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad0601de62624959b5f1d41f14b7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c4c3c06b9a7d5fe751f70403346e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634dacff816dde89519c49a5189ac1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccec0da4ac9d5066a58b0b3360ac6e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628419448ce8c0fcad7e604bb903236f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd61431cdf298f9e67ad2d73479ff0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75aa3895b3e54bb3f969f967935248604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb82a96d700651f13dc388c20502fbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4773511934ffd3f5444381bf5622606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687a358a0041b093f324821a17bcc2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa07d7bc967db9169c9b116451217a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f26eb138947f84167f544c48f7fd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9bfc114ec25065e7d34379602f8f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd309660a99256bfda5719b5b18a55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7132e891d468f9cde4adf2dfd0782b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe26c057ff9cd9e1da184a9d84e2c1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80ac1ebf4b913e7181dcec0fbffdc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532da80de9065302c110b8c26b38c50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7728088b1b42dae9dfe21f2f7b8379616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbb1fa4a7278240be99ca52b19253e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803e073a89aeaf417eae2d735939ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303e1f803d7351b9de675dc30e85edb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44730e33938fac9cfdf4537a582afb5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6954b71b62d2a709e01119977bc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ee477d73c28dfb74b5cb93a51a74a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b8d125a5b76ce4a37a31d9ec2de59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8979dfe4a747a3bd8efe04a85f48de7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2ca86e4d9c3ce9bd24a57f029ece625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbd968ceed5b6046b837ec07917d13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cb42366e4bc9b1efbf65e23169ff6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017570aa38009054af032259f16b1075628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1f63d6985d414030589a3cfb0433629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b8512ad5964c973cc15b6a93da243630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e2409d7ed870a182a8e01337e1c52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf02d3c1331fcd5f3eb5fd7000a13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaffe550317e7830ca2841520c33ae8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cf79a09110ba258ba10043cd7f588634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd4be290b2fbd7c93c2c8c19f1270a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd8729b947046c4758209dfe3c747636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a497bf1a516baae2c4ec0e004d6225e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7edf99814685ccd341474d4de028638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f062e372e52b2e171a17f993df969639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb203651a9bd4b42ba4d2c4be1f61a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f76374a73bec51e10cb7177f6a824641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e4e2f063f3fdb8a9455fd9344423642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3ed25d77c997785af5085782e4e83643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc438a484891c7c0be93518785ee76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb8afc671da42b787ec5b94c96b31d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eb4ac0daa794e5e4746bc39bb0b8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d247086224ef93e6f4f062df197c0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d3574e4dbc9c0ab84c0ea5671403d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ef5ea346f0d787e736637201d14e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e1150e0d5af60046d645845e4a8cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40e1e5802efe9f89d01134d8ecc04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eb40323c4904cdc588dd760d23d4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad74fcc2a7249797b25109aed9f0b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135d96aede6eecb4bdc11b13b2ab0f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d330b439cdd67caefbe9b3bc0df7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18905d288454a07f41565e4ab45f1d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fa609fc2908d4c3c5b3c47cad827e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf30068c542ca5f2e7d03138d935c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d77f7692e2e92f2ea28f4ca21a6ca5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32c6238ed47f0ed7f0b358a230610660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693856fe9b91159fbaf9ad08ec4d8a94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e0e752401fd650237efe9a200d8b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b32e964b12f640b493dc020073f96b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4a38487bd8bfb5ac635fc5eb746b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df89fec608633659f8e8f4b1d2c934665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147266bcd19b4b6b6860910bdc1ed351666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f74b58ddf575334211b6cd19b60e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ab8cf3160446ef0da25249a4a67b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca708541275df75a8bb8b11c119de22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eea5f0400f9898a5ceb6e0b5cd4233670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd9de976f6eed0fb718d55132fb1a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a56cd5f46a0b6f2c15f0e2de71f6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277128edcbb6905e71d14e40f0872a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b37431ad3fb8f7e2c38ab41fd952674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fea95710b28519ad8132cc48ac22a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eb5372a7f8428a416fbe699ca54c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9179c3ef0726102f77b7fde0e7295da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79dbfeda9fa99300ea6d1bde80d94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1360b002dd2abecbfcd0423f318b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc324868811a65326cc25e71bd479593680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811e3f7db0d471031ee6eb25230b57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb15b4491c6d65419bb876d2c9879fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed986aee5d75491ac5a4cfd6e17aa5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee8b23763895d3d64e6e3f931f684e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64caabac94a45f0485563da2fa7f840685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966884ed51959b9f018ae24834b70e49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d334844afff9eb58a385c868ef96d41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83d69b6bf861d0236f8320227fe22d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1ef7e08e595a5223a78faddeeaeac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fae63eb7cd9fd6bbae6651af442b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc6a0fd6689bb59d30997b4d329c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ece03fbbb49ed1d84ba1a7d47e1c0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509273c21524192985d4b3e55d4b66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb209ce4176a2046159742ab5926c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50311e712543210e29362b53460b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758bfef4a718a58da5594376662c07b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb16a0f4581909d669f5acf0f017250697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f06f5a2aaa95417ed4ed11505766698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d5b0268b16d520d57d82d87de9771699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab7a08a8215b5ffbd41aadfd5b9334700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6369cfb3141925c12ef75bf88c9059701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c1e0dafc34caad4c28cfc754ca031702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a85cadcb3a052176d3663b99ba785a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46cde2dfa59dea725796d7f0fe7faf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a214cbee2abd4e787932ec4adcc42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5554352df33153a112f958d275a5d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fd9445f2fcb126f971d715506fb11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1bfaf3f530c69bc2173a839832d80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf499498b25762affebd7e5fd68a0532709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6bcc9c9551080788a3db4f2a86e7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d7cec6a33dd9bffaac6bcdc7b0a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a719ee2fd88e71b29772a54924aa2d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cac012e2f3f4f90df398ba7aa17790713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d8e0fecb15fafa79a2ac718990b11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc70a2af271d258e30fed1d2bb44ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc968c3ebc51810fb21351231827e82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385789af2822521e50974da07fe95c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbea79649e68b57d8befb679e0a4cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda5c834909bcc4fd9ba7fa93cfd9d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7fbb5a312844c3ce9dc6fe4ac686e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa0dd197dc51fc784c77b7f7b7d2b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1b2f5b7ed31a92b50fa0f08478239722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc501aafa2ff8c4229a01316826e9924723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1e71f71fb28c5358271427ef4d0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d890253fc0b61097f1da66905fcd6d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57c983bcca45843e9ad1612603d9e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c48994d68d3ad3a8af6492cc5738d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff04b9953cf5a4222ad1855cc41260728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9208a1d072dca8f4f8f3b2690fa3c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e75ab2af1003738083fed738e0dece730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce7b8cfcfcc7a8fc8705d6a74b6da7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f1b82a0847c28e1ec5b301cfed9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95810c40f23b8b7289553626992fda6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbf734e95ba6aae90295f18849c982734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef233e441d1ea4636c5fe8713d9c90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b18f6405bfab1876babd1626221325736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ffe1e9fb919815432a3c07844b19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75c66b7c65eb49168ea233df83cb77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185bb90d69c1c544bfb784d27f61b71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f4d9a67bdf304f16e21f6cd76359c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24267bbcb94fc5001b692cd396a91c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175219b555dc5e035d5418c6fbfa1bd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49e4a77617998b4ca8ece356757e83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25851a7d76efdbb019971cabcb90e40d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d57c2e1d1af6e51a5d4f762a0455bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb23621235364e6d87507ee90c9d38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2ece004b2b40445ed181a46b6f9b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac88eff503f8ac44c4e13460b6495748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8966a71d287479f59f61ec6caedba4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a88bc55cfccc7069bcf93cdf1b202a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14325c1ad5864733f0c35eadebc0b6c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534e55b58053a691827091b989a80f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693f5257ee1597545fc6d7adde8dd26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ffb58abd7a82284690f042023b66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8cfe9b14e75b782e6c5d3ef434112755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab85bc6e69d54035b027b007fee99c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85fc0576c345f8d3a4549e1f702a1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b69183966dea15e84fa680b7c36778758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329452eae95a5c899eaf572cb8dbf18759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccbf751a1cb2e21bab306e309b3399760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a76af7dc54ad1cbb0878493e40a7a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c00fb2c711f2232ab94e22b8875ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec139d3865913bbe455a2f5075406ad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8875bfc53ffad0c6ed1228293a09f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1689634972251ac456ed058dc4cee3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1e99e1252c6bb39cf8078558df585766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec4e6aed1c991e8768fabc929d9d1f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>