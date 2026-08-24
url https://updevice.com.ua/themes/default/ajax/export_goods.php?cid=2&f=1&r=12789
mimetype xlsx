--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa754fd40f1ce4a7575af05c18d9981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923da0d192c6f25056bf5acc974d94832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b879cedd7c9aff52c6b25770ec9bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536232496d33eb098412592d611cdc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09db70b003b4c38d5d610b07044e9555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a9d3efbf056e9426804573a0a61616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f113c863fb5bcb30950068f8d7fa1d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c53244cf4b53be5745333332a3e378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e156eca10c0baf3486cf3cf4b3d839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814989fa6bc18961c4d6c352c6714f8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52256cf8c45881b4863fa9a894bef111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49852acffaaf2c699c72e210b3f02a2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b532fda37b4a73e8b89d4ec5795e3d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a4311f0161518b3d21e2739c6f4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17318b46e2ade21bd503cf26d6902a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc5b214712350684ba5a40438fd74b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78555b96ba965dfbd37c769927502417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736ad1add4298d72138d47d6bb8876118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d44fc36cd33cdf8a8263d46798529b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358388f60d5a69f39734cf0170278e6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cdeaf64282fc0974a51277c61b39c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547caed28ee988c2844fc9eef63acf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3de0f596296550150ddd79c7295ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad78902a476a53e9a14bd7b1dc48e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d0049fcb5b891a24f39af7eca3ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2c9623940dd6e2b28116489a7543626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c50d596937741cc98153e10284ce527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c10ce9c19c05653df2260b4ac411728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ed3c3d42a6cbd14fcb8a732d5f6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb05d96ae23d83af4952fb519c7e5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db565206ff26853e2a1fc9996796334631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585b7bbf15dca2ffaff06d4f7cb39bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198a2e4a98c15ca6b20a8182bd6a38533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daa91dec7e830a07005a6db595e2e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a8e43cd307f30cadb76477b80eeee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417025d3b949e63cfd0c74406bb65f6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad65e366fac44f516d1000a8a6b1baf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74770ff3c4b1d6053fe3ed90e485dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c1211c63fe6fb9ce31e3d07b2e80439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb8e40a1e859f0dcf6b89021ce285140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d947ffd9f8474da77ef2672a02e9e5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45641e9c6c5ea787aa82ce4e4b5b7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0a979b84164d0273411d91cccf33a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9f40936ffd1a74143bf5761f8869844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db3fb4f1ce1a54e15df4d9b923825345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9729ab8d48e1584ab21ef5d110ac446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd11ded4a84a8f1b1d2d5fcbadc49c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed7fd0143adaa4e1c511b1439827848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044fd7db4fddbc7d6b0f7196cb5af249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a049a790db2888a80629f8e91f2d1da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d8887e48d922e92ed1ded3e2dbbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22812a199ea3afe559bf3a30f6fb2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c809473d69000b6feeb4bc536f297dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aa156c69bc4c05bd151b7bc879ad254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459666f043a4309c99e9447f2e29195255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa6d6b630bafd5ab8e93cffc5c020556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdbc9f2d37e3cdf6fd593177d9a96357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c26a7d6e6404ecf578d2c65a0ef0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ff5ccf60c94f2b2c065cc042941c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91d532f2324010a9a7c111527634b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5ecca6efff5fd5e2e542b007987461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1027dbd6d7b8fb677bcab6a74ed0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ce38ea78050021738348e463e29b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab0d60fc1582d984d2cf56ebd65b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93c0af9324a6ee94f1a75b4b85016765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e99c95abf0d5fa74187dae9d1e0bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f22bbf060e84ed999d740b7c6456667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf82dea6dbbe2612ea50e8419d1d91568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddfa44e943a04c800ee24b7005abfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caf0420f2fd0022a3423bf853615a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52920565463d0d8ca135fea5833d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ef73eb3204adca2c871dbfd3cbed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858a215be204c7237f74f281a65c47e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a9a1915c2ee44f5f8900cf1c28b0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c04e98d937381fefca1318e4833f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f446caffaed92bc5e51c5f07feec3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22526a1576ecd15438696fdf447ba1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe298992735c3c3f3cdbda07c3ee2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb510d850ee38f2f86e2d4895629d3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d12f3c647d110296a4a8601e7be880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3915de235fcc9fd786eb986f7835cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677789ee814b0352b897a1980ec834fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeb2d882c34b50241e73d0db93b40783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f550296d0f8511a706cd94d1251e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc40b315ed7810c587ccdfa0387d29e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7614fc90268968f884b6ccfdbc41b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f989a1b1f41c89029f54868fcfe513187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb2513e3d74c7a4caa59c64fbe07688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aea1c65a1ca783ca0ca74cf4af80f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719a589d9002c8f80cb112bfcd573d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b429f37194cf3b867c65fede9bbfe6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b29e89cdbe815deba7d8e4a199a4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8832964eba3f58fd1aee77c676673dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13863d639f693d18909dad94be0d48b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c7684e6168f5fb5e4ad1779cec48795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d73887707ae3fb627da6957e4544a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2ff3527b25159a9df33875a60539e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90288784bc3da4e0877cc6e83f5698f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae352cd68ee16d1bc19fa6d23eaf94599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70da3c542ba6edf6b877fa3d4ef944100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d595ec77829595ef106ab0126f620101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c460fd1d556cf379a7ddfa693f8eab7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86090c9d2322e18b12dc96021642072103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478783152363f6ad3dfb03d229adbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823f49b0abfee92acc8bab64e87be2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b616b03d286e846307ea49267889da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fb19438d654733992317dff272376107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59dcf823132c5cdb1b6a10f784f649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c8b35de0b44f8bd450a511fad9c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f1f66f4e685291532300489535771110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef7f3589006fc8c2ea201deb99585d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262fea01ab1ac8c723db7862d7e5ba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ff2f5ded843dcd18e963b555872b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b59866da1aa50b74940be3b231a21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602958f91314adf8b3da8d493d57fc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2324c11922a44e98e5d791d439b9a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7373cb420f55d2a937c589810ee311117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a83b9aabe9e5170bb47ac13411646b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacccecc28d590fb4e8e89d093522364119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9b4361fbbef1d1a4721ca0f07235d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fe417553e49930131059f2e81c37e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721ceb96455d3db74a6e2ac92c6b5b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f570620b55e85ee41a23e53a9a24ee3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f2dc29f3d12648e7170c4ce0dbcf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30069ffc0ae5d7fdcecd573495e9c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db188084cdd68ad17cd3054067a05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4de381531a2d5bcb33e0e0fad601be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2bd51950599100634891cc9f7ead9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba61c067d11fd899318b2094bd0da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d2b54741b6260f3c5a60ccb925304130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a9ab1df03a9b9a372903d0abb8f59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84432ee3459ef74cabc46f7ce160758132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ae473f691787ccf212b360177e61f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9fd09b0fd1a017c740f3ec4503697134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7bebb0ac2f4bf43d075c4e82b2bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d7b1e5536681b1baca0d8d42c620136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2da7aeb810f4ff7ec7114c5c92b2c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4490c18d3a12644ce9139069c0406e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d928cc12e2a1d7c39b201e049f9f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9850c2eaf6ed2c9b5f2014147ba8c49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bddc1d8308257f5ae5b139ceb2ed03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4427847d9ec25eedd6390320b3ecb47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162408ec87abf2bba9927b5e98d1ddb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba455c8825ef113efb214f69603793144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283dc47f8c377446619ce50beb0b74e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861240b57c9a74a22477417845da26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36c49d8c324fa0a70f12887c34e4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad31de6abcbbde9535b1dfa6e3998d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346e9fff34961c70e65867c3ca03f80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1970524afad271004bbaec3954cc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633e1293d835ccaa618a5770da2c738151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e902c3766cd8de76ec7a0e5f66c4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01a9195c388aa89774d280807c3495153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9e5fa85cd2f50bea866b3cb6418c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fe6456c52cb2a535b5374e2fbb24c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394feef90cde78e035bf25b95fd1851156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719116246a53fc34f1c40b415d740ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da6996dc52dc1b161bf1338493273b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b3d4ab1af85b7454e88f63e0d681a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be26cea672276c7fd6bdbd543dac0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1498c6a7cc616d148a242625f74886161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf354067d28a0ac136ee047839604162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e2e46311847111c9a7ca5dbb28f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f549173d2c570e3458e1984eaaf21c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e51a1cec95fc7a4c4ded6c2b1dfb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e064d53be0212dfacb17eb019dafb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b37a2961f5163439c60d36a4b39c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec1749f3706e160afe731e27e94de6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe34a58ffb0e320b7738d306a758a66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e45808dd0838db39ef139e953fb26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497ef949780ce34506e92c06a1405c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005afc1f50c2fa91669b3bab43ea941b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838126026f2e0a7bcc0d5201a161e3ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c6e46ff7e893c36e563b24514880e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb124d7d31b20dc895ea7048447f382c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c5b006ecda0f636e3f77de00816d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433b48c81fdace813ec1acb5ac29d9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d817c8ef9ee47c5f78f961ecd6b8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc656e5ef48eb0d85ccf61fe7a91298179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81914dcd378903771456a325527f9d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd6206aafb007050552a58fef63276181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa153a2f4ca42cb4a762b1dfbd77c69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8ef843bf24a9a6f1cb7ce836b6afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8ec53c7f1a9b85f2d5df8bd10ad6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd07998a7059c1a6152512521a52c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5bc4ed6e8d5fa59929790df135d1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb5b5ed1a3f555373e3e9f179a647e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d45223882855edda9243bd533ef6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0ae9b1c07574dfb2fe8b0face476189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba00086434086dad8639f2a3bb2b3eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bdc582927ccf3a44130dec2923892191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603f5afe7534329a8d0ebe034c4853f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3835ac62a3abe53b08477f4269ac5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9bf265e1ec44de4997046205f3bc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e03e898c35fffb47ec215040bbf2a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380da7a0b0998a0d54e2b2b75fca40a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854f2130e2bd9d194ef8f5970b4f133197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb73a63f0c9e0903cc8813c06590d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea63b9fd955d3930a9d37ef5d0a78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c7e68a9f86b22578dbb79a92f412200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c2f3845006e3e57a99af03b0d7c89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff03f2b6aef7b304f4a0739e11fe3d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b13d1333aaf8d992bd7cace645afd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632c67f5cc6206cf96f3d78b9072f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af88e8c96867f16ba622f0009f5b54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa281df6536129bd696883d6f2f79d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d90fa453811b40fcadc8977da3c77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2963c55071bfa4634dcbf55ab523a06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f349be945fb5f567f88926ba92ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821d587f08b3485c1e2c7f8f6d94dfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295d0c8a03a4b91b6a7f81413a511f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d476251f1b23d32a8b060f867569212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85648573c50a8e1b857afa424c288e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d1aea45bccc3ba251a82f2f43be1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b2ecad69c512a0b3970fec8269031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770a1a97b82c0fcdd12ac3882661cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b7afdbcc852a3ca75336fa81a1083217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f77094c241bb20107836ee9f7f9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3fb4b8652e28ed2a1c3b14c0eddb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaac8b91ad2cc170eb9cce02b5ac5c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02b63b0a421be24891e373ee0d01b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e89f4a267bd413630308b487942cf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203f7667465267e94d069a573e1a81b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab685e822729745a99e1b1be9313562224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffdd1a9263d588f6734a497ecb59f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bc4e96ad605a6434d130fde9cf577226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3523fceb38dc1bee5851f06cb4c75a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd53b53f99e6c168799780fe1e00bb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf0fe142e9559502e5832d47b6dbc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d320e0bf3a47e3c7f9b4b092a85a72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894e30c2d22a630e38d4c7106770261231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a668c340fb518d900a6ff6ddf488dd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4185f7fd9306ad0455764273bb309d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f4ec3f2a02754b2b501cc1a49fb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d7ccc53c3f07267a0de1205d6b5a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d77ea0c72e1d102892f8760784cc01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605efe2669506af9099696998893cb9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f411f46bd24b76bcff7e1ebca177238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400495161a887687c80d9bc423f8895239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5d736ca8a5ea2767dd55f68dd74ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f298223dbdc920cc3e0b6fedfb1f09e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b3d3f73a8f1dc3e352cc2186ad6a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f779c9a69b4f3e7eb9f3980d63f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaab1f2f868264b153312803ecf949a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb81c0f3582b284649fd034cf54371a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76737cfaec26320d505e1db7de3d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f892e3cd1aae85a931aa041254637e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e580575df60feef782e59cd6ad498248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5bc83cc7ca4fbcc45ba32b1c3fcb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1eea141fa75337d27aaa52b709830250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aed37b9d332d8f6c88576986b555c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfced5f212a387fc76ca0c581053eff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a973737101cfa8a726724a9bb8a29a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3660394bc240d0288410a852fa52e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea9e5b6c5d82339367eff639fe0510255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec7ebf17009f7064ea65905278caa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5edd688159e245d0e58ceb044962c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6ca368c8053683028e62480541ff4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058b41ff1f24ffbc679b2bf8c72035259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ef89ab167fae157b3ff55fd6d82c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af8b61ae372af19d8daaa839a9aad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fa064849fe4c8c15461f223bbef5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a48464e07533e605fd765c6d2d2ba9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2fc3ea6d31e0b1ec5c68afc9efc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b141b41bd275df11a18725c2530a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b293f231e608f7b5b6e15f535b705266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd226ca792747504c0d5c574801bbc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e09153f1fe947e720fea82c6fe730268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f80cc6faaba3ba5634cf805dc3b90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1edceee796b7d2c3353d512f08385270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5e74b94d495aecd2c9dae818ab83b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaafb0fc65c221a03a60bd3976d9d3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9da7983f1f42760d0ab777f251c43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2fb9cdbee1140edf87040cbc8017d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193908f88d892c6826ffd4c87ea27448275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206bbf2b3653d541c43f7e9ea90d805276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de787047f952877c0f7e8cd70b58449b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737059204fc7b5556335e9edd46bd25f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4fd2e439ebfe77390c9cbcba391c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf2019d83ee384c83fa3aaab47c93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82621af33bc30f6d0a2a6bc459ba11d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0d6f15b7abb0b89570ef9c68f717a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84011891c62dddfde563cab1dd1c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788552cbd86ca261c931ca118c4ba9a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418acf8363764ff3bcf8e382bb7fcd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b030f50389687daee15f2e11000a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1d4ef8e2172043536fa89652ab6e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a090c1712147ad4fdb85b6cb2c74e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605cfb3d38834b5ca3ec3523b64dc56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac39ecc2bb867febf8ab1a5f671aeff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9806ee226880723783fef9f208f445291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491339c01d0c8b05d4ef4531aed1f26b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f8861389d07380930dac81323a3fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e15f16e0de03760353b32217bb6915294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f119c24eb3b007a44dd0f9e9a0208b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d8570586db7ee9ff9910a1758a9c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5af9c8161021a1d711dacd6506ab2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2e1090745de477b98df79d1c68a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b096dc16e44793e640789cc1f109b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba716fc76740d3bcbe06864d100d46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff619a4e9f86a1163031e64d25d02c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae30d9c519c191472a8b698dcf1211302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6588119365c5c69b22553d9878e9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609b2ec60a76258796f8ff878217329304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b52597dedd2ef1ebdce6898260ca9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5715a45562f1ae8e5df6a2c2cd31b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996fca9a2bc1f1f4535bbef4ee14962307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3722f37070f0bce0231cf18fcd14c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5abad4a036109931d63bd33955aa76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54c5985acee1a4622741caf86f41d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6926267927882c52ce9cd52377a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215185ff29a6b8c729ec07b51b2ee18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748769358187da7622b3c3ceaae8a60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca915859d3eaaf465b4763d6a084a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47f07033a82462a288f2ade56a3cf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a21d42a7350f09eed9c6fa13f0a83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea0800b15620b7aac042a4c0e7866317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951296466b6a49e6f91b56f82ca29929318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d139da0cd2bc7f0b7d37870f2ac5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c1cee1a8d86ec30c6e99b8cf91225320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5606f9fd4ef7374dbc62ee1db827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7f763882b621e89f13c05542d7fcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831ce8eae17ae96f8793c8ea8d5f4f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dfdec9af8cd63b4959e89931d923f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c784e93d912c68da192bf2165bf3e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0aaee9f82fed0ebf20166307dc2b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a408dd3e3276261abb9f407f805b57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a972c32d35c7353663311fbd851ca0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74f18b2341076a984a82d653c11327329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b9e09db709c5f9fd6e14ca82d3526330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e302301eb0de0e5797b414e0fec159331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7614f3954bc11f90770e52c480d94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f5683aeb17f7d87953fd9421da404333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8b657fb49bc94a43e44036bfb88ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aa1902e7cf9262ff4b80020b0743a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4de4937c609f7d4219389375949fd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1552033c6bc3c9d01138b5f04a7d45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caaddbbd5bf4fd4e1390559b4fc6ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e95ac549db6fdf9a299159809d9653339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c39ad58311c1721a8dfb80428d76c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95efc8e79cbf9aedc5018f68371009341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338ed265bc9cff8c48880fe9943c712342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babaef8775a7bb0cbe65a6800777d5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b993e8cee367ed2c916d644d89650344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d73313ef438023d49b0ea52c548625345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4978cd61bc9505e84340bfab78da9af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400ecf5a640ff6773d27ff40a542ab4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d4748aaeadc7439145fc4b26cd1ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873f46aea97ed4cec7381585a9c017d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a06eaa50f2a2c39366f692420c9459350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe819d791113285ee35131f400b2862351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49760ad0efd6315b3058101d32a8948e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83191d6c4b2d8c98a5e02d20c9d638af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e0ce67d2562316aa06f5b3bac37e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7126bbfc699097ec21ce63e78c3f8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411654d66214e32e30298d1396dbdfc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664777de4dd01b827432aa8d67b2cfd5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18848e0d4ae85d43bb905988acc65c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c182bdda3d7e098399428df9f1f6ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4a262faa4524a7df5677b17feddac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c140ba9cf3b97d947677b44cbf8b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b8dd7954a3f7bfc4b9cede26c91b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384255777e11d35fcf526eb49b342dae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78306530dda2acbea9b06e905dfea2ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0141ee36435ec8a8f620b262815e04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a9ac27f9df297c33b5afa8d9bd4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9155fc11b9b86da08ca05974dc8415367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccfbc2f7d33069091fbf4d1769516a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66c26e4fa8803bd8df9ac19c8116d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814b9cc83b2c6bc02ac119e19ec595e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb3ced018ba93b2f1e0d4985cb6c77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734f2173148344b109e00046b59bd74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adff60d91133e0bcf5c351a7d487cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f53432b1747efad331e535bb464d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4308965598c8ecd1c4247c81e092e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b99d0afe60da5a0400816c2b3b8bd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ef83e6acbead3bd6b01d16bfa97f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8767d20d24c7cb5af213875b153cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7cbf62c2a94598b22a2de8956365379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea579a2812229488f4021933ae5f37e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018cfbae0cdeba305c4f81e14f5b656381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a329c3b080985bdfc73f6f53966f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dc6eed5d944a05742efd1023b1afd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2632bf454ade675f71c2f23bd96ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5e65ed6bb428e7d078ec5a4d49a9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30826be72be815b88a5d4f762e49f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f0fa572e840d6a3d1eeec7686e9dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a336303f75f0f781612cdd9711070388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba33c708bbab85712f744c6dd7742da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e9f7ec8ef3a02b9ce96de0fd6d6eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aed378dde63c3f6ab03be189d32906391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210a970fa8d52266bfae3ed154a120392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c94a2a7c567250b6aaacc3611fa65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96309fd160efee719c7015dbb6df7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eebdcc7949d499b7c23d79287307a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e14aa0939166e54c6d18f9b9a23f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58ef078289dfd876367b244ffa9985397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a4962340d7f337920eb74d27ead7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b69f27c486bf3987087653e141813d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023cdb614487523902600db95302a4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442b340aa8900003e2be17b0c819875401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad868e0b6ce1998f034d71536237b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba512dca46440772fe1aea50181b61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665143ba1d703f952fcc8d0643dc5ea7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b912f4eb6eb844578616e4244db3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cdf54fa2695192be2b75e5b8a427e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c52fac6961e3026bf8826f7526b381407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f38ba2ac542379a830423383755fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189179706289330ffbd38c8698ca0500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac520d3bedd11630a3409350cd4f55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5d5e6f970964db004389f3a9697f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b9721b73c443b10b30b3ed6573229412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5c12a9c78fa38ac75ffae2d2d4c21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547dc05b0538e78cfdba804a60a9d51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846af0126d3e275ff965d5f2d371b8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c3f3909c35eb1302bb9c0c5b3c06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a27f651dcc8bafd0ab1a0e8d44407417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467b96d1d498aa384141b4f3c4a110418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780c79d75b9bb13761a0c585b639338419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4d72e0aa947922cf562f379a62616420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86ff9b531fef74e74a6d811389e86e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f56c36ad40479180091b28868c4134422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae166b04dd1f369c9f1ed27c4bd2b2e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84e215c3c012277e596cd5ebbf8647424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d44c6d297f435a5a4f89fea89669e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75b690274dfb2490dd0b89be8a97ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90c0bbfa9dcb36ae33071ab6ed224427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99d8f40c5f9523c1d51cc37074e92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022292c451a12e43bd1035a511131267429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b59200bd60f5b008fa355d44a8890d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236965452e4a15b862746615945b145f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83bb499279fdfef23816b375117900432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa35d8bc2004f12663d3821da90e60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b814718597a924f1f195678a5533a7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163325410e082bb9cb6a3b40a4892e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdbdac14e6c2d9201949932c14ca7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00469d7984acb0cf3cb47937ba5f12fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9d5dd2e8a9021f6986949404f4f0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c677f3f0e05b4a7d923ff481145876d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f554224235ce7ff78bc5cc484bc83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c204714402ccc8fee9df8ea3f116441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7299dc0fbd9c96536d481918f8b47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b9b7e844db67467150e536840774443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b075830841a78aeac375cad8374eb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74994624f216f67e46d31fc858c3145445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed3e91792f185194da9c0b06d2c0a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058489796c9d27de9b467ad2adf33af1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c93aef77216f7753a23ef779887e9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445249e8d052638a7cd88ee785896888449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75238a6d2f6b06af4774f3c396f17a37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a5baf7fe4fe6d4976d201c825ede0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70274975a2081c29ad3e083b192bbc13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad0e604eea4b6f6b1c512954a3c3af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80edc681734b4102f61d5c810bb0e87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ed45f2c9ab4320e27b3596ba32aa4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8d55c5d3e2e65ac28e3972b59d9b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e26558f4515a839afb22c8c47954f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42f30c968cf0213b1c775903cade45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ae53dad939e8f956ea92f0b7f01d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22c23bfffd04ffddec5d58faf81c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519305fef427ea440d8f0d7e749a53a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab45cfb82ab633a28ae83587ef91919462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e84cedb97f50a9a49ed19da5f5a904463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aa83e40920ecd393da92cdf70343b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae9e5db0f20ea59bdd5d217ed5b57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02fbcfda8914f6aa088343dc5c325466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9f4bef361858fbfceb8bc50344e12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860b1b64a111c4303010a015a25af6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e866a3a7edcc80790297c264165824f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe325ff3699fce96597c3180532348c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d87f2268b87d9bbc0baec9c43e7f4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98105e29f6565e1a1d82323cbbaeb278472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e063c6e19dab688752eda52e2dd7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d4f14e8d3edd04c6505d35320527f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ec63ac5cd07b0973a77ed86743b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fc4424e4443cac6ee219d174afd26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90965127916bebd82a9bbc7eaa44a6be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69654861e4ed357da1e19d5b3a2fefc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed7a566521bd3339ec32e8e249ff81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1694a625948e462ad43067c04190480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce48c23c033aebd4099cab3b2e275e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1996c4a0d00989d2332849aa19a87d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f4490fe4a5e121a60ad8b29bb123483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d19b6e3520344af56e9fcc848b940484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a29c2d5d585ba8200be7f176e1923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18d22e04556c3ab105f5f11ed8217d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5165479dad605dcd41e26df84fcd94f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286d2448082c6af976fd9ad9ae74bb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1e1db44811de7470f2a2d1516c2cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210c60beb1033f7fdd9d383fe418b85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830ed54a71776a5890475521901db3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e54f2b2a3f5e612b8703150425a99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6ea5343e288ecec6c4dbdcd7518d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f7417df5e97740365298cf23e3306494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f392c00e390ba88350a4415e22764495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054baea18d77e2c6de764cc6889234c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea79efef384292103421fc4c5019f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170870b491b78b1cb37e81ca31c4efa5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696668b122b7ab96a6bbf6c3169737fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43117dbde1dd00dec05d4f4605eab1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eb28804aa0c7bcc7231e596fa04ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b1a983db888852c8e1d9eb94544b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee4b8c93edaa4944d529a8977f0c89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe210adbcc41e51c3b88cef9f9a8e65a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece19770c907cdf12a29aeb2a6244c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26007ede4e02ad0991c539473c40b603506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075781d1e07a4757667d47a2f79cca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d86cb1fc2502b969ce38eb895b803b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7114004be8da9a7152e11d19ac6daa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea10dd4c6f1f04ec399065286c14370510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866d6b0a9a5858535ce8aaaaf24e89e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7af31515c63b600a02ea353094b72a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016a8dd8124223499a2774b1d33b418513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b414a01d3b01493f03b4a8f0f080514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d9df8234967969ada7fbba4e4531515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db526f4d9a4c1bf7c1ba887cfd11a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4bb6f79b544ca8237570cd8c6cf89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa69f5e062dc0cb00016ca683b093a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c3c92631b6e19be4f1d3bde815f40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7235e0e6a60e90a01d376cef4ad7af0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fe5cd0b228972a1e18d9e859838b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bf394d5dfdb6094f49211e4d12c25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796097f6d0d74bf1d78a2b1d542196d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933fd16eadac222a371ab39fba05bc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f8d3907204a8b4d322d00d934234525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facda8e7f18cc6d3802e109992b0e5ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215288472a5323a89a9424349ed4f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d1d15d4b8f7c4b9945373cfbeadc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a7d60c55fd166eb9515e758c879c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f8d723134feb2d05d5ccd5051c7fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f2566db8786781ac3d69423baa5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202cfb3837eb02cc85847d033026d8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541347a914a56af9bc956b93201701533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eca9a0fec4f64f5763880fae6b68f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc1c0185b92683353b23a9adba936b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28c4161f8d6e9c861f5dfa1d7a4217536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd71911065f52977226791060bbf32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaaf2291613c77863a61db533a8574538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a336a2e109f3d4e277e3090316a6f67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d8d7f3b7b2283bdecae7f4141a31c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0703cbe4f9903c0666d479766179dce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a08282758ef117ce88dd37619e9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1d400cd1f6715df717c18f42c69ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806e1b1dc7bf30162bf86ab76b8f1c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a25459a16fe58b231f49fb1161beb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddff817dda5339ec92f4c1a876462b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563876b15741d60b976dc51afcf31457547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29127c25c058199d9c02c37f0518e056548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844b00ea00169cf905a155299419ab1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd8c7271aab813ad08ba4087705200550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4bef5335b698c668c2370ba49f70c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ea7da0cdb0e579bc0d2239af7c6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25308f11d5d8331def0199a33f0f40c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7096eb6498d83c4fd7fbb06dfe1f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c71ef7125dfee3a9f7cd830bdf1b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb3fc8c9dd680834f294a076995dfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c9bcdf452ad04f26c296740def334557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f22af37e44d64bbce5b4d67c3a52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99d560780cdec521e8b7ab60b50e3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e172da147bad834bb4e0e3e6fb449560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ef71468899c4955c4ea8358202630561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec41ec4800629567ac8cd2c7f7e66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e23c18a40fd9d47009b0da858eb93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09605110680f66c979802842017485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4a370bf425a03c26c2577d0f380d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2d621f8718b08f8b3736d0b431a0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18fcde133894bc5a4d7b4c71d8fa80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b9a511443f443f31eebadc9f91101568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50efcc0de928e90983a748a2947490569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b21d9f64927ae77c412e1a66687fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8c5cc4a9c7b7d69de9196b0dbd5e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f357f3417acca63e15ee918501845572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3570d179f6def68976d579cde2a4fff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28247a39cae1049d7c2b75435f85de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794e63d3a84cfee61139f62f62623ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e0d5b88606dd21d48f081dfc2365a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2885ffe34375418affb423461f6ac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4172ad762c573110a958d36ec7819e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8a15b6c68f66af7b56f5674d592f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a6faf5719c0acf9274e4df073203580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c9bdbc96795ef348b4328ec29e28c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232bfe66732e162f0086821bcabe5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aec5435cf03e430a3cdbe40add89d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d3676075f4ab65fd8c5454fef43c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6510622a284cc543f90a978531bea8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a21cee23ec5fc4fc4f5973699d2a7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a328dbe35cc82a40c790ccd60f41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c5bc43a0380944a9776a271e7eee4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e54b250097053126060a7165fe4f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c60298102d62d009c68e46119b281590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b709e3dd771f18bece30b022953e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a26e534cdb99246bad535a1ded6fe5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a6d5146504877038844d719baae56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69409e61a94a23399ce258d0693103e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a524fa30a8c349e9cfa9fedc98355ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc596f02aeaa3aa26a94846d8f58fa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db79e76791195fee17a2d34489eaa9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f3980b9abac87390178b9cc3587bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1338d4098a120f936c36c2c84779719599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2346697d2f55a3844b8bcfccdc926c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a102a0bba933f96aa8f1c691ed2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32535d7567f24a13f84cb2b9b88bea91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389fa46eaae7b93e4c097c74188788a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0af9d92c902730431bd5eca6b7b2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e048aed96c80c20d8118e443c5aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04064e46463ac4e345ca5c0f25f7c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f71ad4a5c11585dc2adc5ca3177f0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6e0233102c5e7510210a4ac66e8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2956c5146bff8d8ab26f8ec13865fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a17c174fb1b51c8d262a9e85b46f8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e53ed9c82397630391e41a85d4f9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3433c42d41ef649898dbc2f17fb438612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3258d0c81d19c89fcba0fed5704c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e45691fb826ff2314696319bcdce1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6036701d033d6e579475b1632cd4cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062e7809e8ce6592d3d4d5978703c94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda80ae1a861315a2f65787d4757ae4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2224f35c45790b286207845f64d42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f5f7ff2b549f3bdcad627364a32c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87230437f3bdb83e99c9410097eea1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff668178997811fb2f308c3218916934621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134be269141895498eb0d666e427f156622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96102efe714420dfe08f505eb2f22d0e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bcfb297b87d93f8c9ab93d44555b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d68ed70a93654f62b8a1830901230c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63f2cf287508a18be4bc37a226c89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc75cdffb0665271c2c57c27344ccd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d192f65ad689fcbd0df5e1fb5d90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77274306802dc013098573f1c592bcfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c3bc5fa534ec034078106532dc346630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce77b5a79398311de5cebb4b275cd9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba467d470ce7717c80f6ca5b37593632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589920cdbda2ff67fc4ddd1fd6f4106633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd386f9ebc0bc1ca673844a3fff75e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362000caea7effdd39061e4538a7e229635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dc308918fe200d8841d990912212d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b85dc0b63ea165e0bd18e86ffed79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d97222562133b5870b2c67f7359e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273c8d52aa65dc2adc4dc2213304ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac5ff2efba173c9c93d6ba582b2bcb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336e30157d00409db46b7deb8dac61e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41cd76051f95cc7681a893d1b23b41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcd282741fc5fbdc3c980d5eefe9ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08d6b7f31bab805943ecac0847bdad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065e5cc6cf0f4297c560e39370b1bfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c40bbf6ecb5d26ca141391cccd0ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30bec1acedc362e44ecd28e055d118647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82fc7b3085916a296bc09d36f8a28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01563d9b5398b12d29131d6366adb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b35499eb406bb9fbbc57ebafb1ef87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1ee3ea76b9391d324b4a85311380651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a5bc10767567e69bf23aedd0c47e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b869bfe6f016b8d479419fa77e1742653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340c37cfddbd5f31535b884caa46d00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ac3d4c2fd9bff8d45a39afb9b7b35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d310c606ff63f0b4d8a8f2a44a182656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec97d8c11ab4ac1fc54095c263422657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c955658ad7b22b5ba5374f9e3e5a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3edc855681d12ce448241a6cdaeed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805370d14b812852e3f2b1eab784b0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f40c7c1208b7ca108e8d90078c58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c03188fa8f894805b6f232f14bf879662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107e1a6ef59e5079a5209e70c4f74c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c232a078b16b3ba1798575f81ed15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a5fa48f969787ce28d64241377832665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7bfe0ff1f00286dab8e137a2d22ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae385c374afda19ee5f7a149b0395bbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cc362052825518acf4a929ea6e81f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535609d307a16719d7445f962ac9816669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7391786b48f6ab0d1a0f4126f111c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d90b85dce661c241d66515ef80a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b238fb053af853d9255282bf7a3a791672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c180163786b794fe7d7a212180053673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a13b27ec59b91fe5852da315e615b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55ad5f6f6a24fc5abef775a89c8fa9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af85b062802b0289aca1abd10981b56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c068ce3074623e0575d05910a04076677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e01f7a9f15aa717cdbbf8bf9edbfcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53983b58593c91d1797f6e2db9983e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40263c653ff612fad9b4076c5363ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f29c93ecb4a7c7771dca3a3a955a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa6aad28faefb67e40a7f9076a8d8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d806b3f018a5775feedecf978fbc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c91ac889504c475b8118e329481295684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050cd83d3d7ef492d96333fd580f726685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad321cb795d16d2e2e43f09f2290c3e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3716d0ab442ce727040ec7f5f15eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747771f68ad657fb60254f3c2703881b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914317139233b69600b0e5b1d0e28e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44be28db871108d6c951a2224eb544690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f376950cd08017d99d3f1960c77ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe92e5acb2252cf1bc205df8e9b26c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389bc7455ade562b7af25261c512e53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333a648d97f3a216838ffe69921b087694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7149316d8c7eae920ee48d9dc38b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5eeed7dc398f896d7bc10b0652936696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49de70abe525c7b99d32b13cda157b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b255a73cc7e5daa41a3176bd0fe78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b85bf728b84d0db8bda98a96f34ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fa4bc8e698ea75a60fb5acf1611b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aa4efc56f35b271925e2ff65407ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab291cb51aa8a9cee9303514649eb62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb884b85aabeb41a657729f32d053653703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8abb3e56715c408058a3a084b9afc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c431d048e8d5aa599157d4fe78a704705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b7211c596dc21ae3d5ce6c314f5dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feca03db999dbafde688b3098f2b18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ecdaea627802412f3aead03c145a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bbb47da18257f709149c9b1ff6cc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311098cb8c4b08a8b62101dd2f1c299710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d714221368bef63b4b6e28bb7e87a2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415c40ab40588cbe0248dfc030176e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395270336dc3d667862ae68c6ce2f6b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e923a89297633d3425e6a76a4970f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67832175f87439270a54c75217ff1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23508c75c2c0d3d149591c473a3a80bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b05b863c7271a9ae9f45b0304f792717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fe81616638d26a67fa99a5c21e8e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd508e670f22385dace59e4be5efbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dde23759b9129f15ea20ac3486539720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa7dd805277033a56c9a2a41b578f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776dd07457206a3361a55b252298e6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a9552deaec519a95f393ed73ea46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99647bc733bd4a4647cf3a03a903b2d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821686dbf0d2b3712c50295abb6b9a0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69779058e3c111a1fe412131080d77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3072141ae38630ea3631749c3685fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40e41d33feaf59f440e5f8ddc99b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086fe8df38cadf19ffffe7db99d1279729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6448b93fc7e51236023af385e2355b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc28d3ee0e83b114572d873ecb1273731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860e66d6fb135429c689e44cc121dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1df514e829a6cc63b8c20b4430431733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad9638aa2017e8726e8165b43ed010734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b38ddc4bb8c92dc5e274cd9be77910735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55c888fab0c21be615d66ad3b1d8c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228d8e26eda658b8a5bfcee006c9a33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5306fe85db28846403f4f5ea02e1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb9eb5c98604761096dbb3839206c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea3159864daa448cac88f7d3d492db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197d5a39b5624e904789068392c706a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b59f5d65d836ccd44065d1dba80d5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb46208cb6c567c7a7ee7a289f7f64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd797d3f787b048afdb90462f82f3ecf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c59cd03a216a288f50bae976d214f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f171c98bf629c9260116326c49efa11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aed30207ea3bb3ef12c04cfdda127747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7bb97ea070e5f8a3597e0c7c39644748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695250081bc29fe9b1afe6fb8910c82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6cb569461ec8010e8a588220b76f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e65c2c3990955f32eb410065b1358751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8658a44455dd6c1f1febd11f31f25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c7e9837354464da2bf7b5871dd645753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f795c909fd331c51f7dc1d179105e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915b32e8c5c61d8483c0dd2ddec9577755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95359917e9fdaaf045c63892f339db46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd513a3de0900bb3348a5e3a0207cc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f24d5b911dd17d93fd98d4291e907758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be6491837114fbf6ed9497b2c731c9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6ae22b4948c33dff0d7b0f637b8a7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b0e2cf022e93c36b104bdd6e85762761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf671499f4d7f36f1adf4513bea68c08762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b56ab9aa0bc42f3f4a899b3ac82b79763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b5504e9dc8b33534af1367deb5cfe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa789c6305201e7697affe8a906d1a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da05892c40478867950f1596a00548b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696987fc80d3d05eddfc581fc6cecf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ec8595cb030bde0f8971205d1968b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a4fe9bb48e3baed1b644b7ef635e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1cc21f8ec6be19a43dc448c8faecd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a65a52a2a1589b9bd3d9defa0e1048771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52fdd10a665170a3c715a829aefd77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdb169a42f3f37b9cf463e91cb0fde773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe8404f0b45e9c70326103a0f7ee9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b0d884619c24358c4f879ecce5ea7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b062fa935df041cc73e096f785f43776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ecc229f35ecb475c1e557ed6187cb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf6f5d21ac85ecd8af82ea8f3455a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e6a5eb957e7f1ea4eb73bc65546cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ebf4afeb38a6f43b424d79cb9619780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042b7064fac6ec53147ca5b269c3d8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec8d74390651b4a4256729903c3168782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb3441bfc133a78c3cfc9472ac33c3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75e54d6c798888744fe78903accba1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7cb30a3e4694e8879ec7b1fd7e646785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26028b2ffe38d51ab0609b0e15a060b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571768b19672e96fe528259514150cdc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b48d592b0454d6f0af39edaa2a7c72788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88774147e5729aded8c8583d47227770789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d356d533284c85ea2b470a477e0563790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c872b1fab660a422e8dcec5cb7a76791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd7af150bcbec6908882d6a88231d0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3f4eb7163b46b46c541e25e5510ba793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b50ac41f6522d9c7212dab1947fd4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7598882493676b6e0634003b75a65795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4aec70611317e9e6550d188928a46796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169db87681856d32460ecacae3277c5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be81302835aeec9ec6f4bfb9e6fb2be798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9df38ff5beca56b2bf04ce6692736e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1d7ff8dfa9bde3c603e873e9e09f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962cf7ccf44fe17cd1b2ea041eba697801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136689c7a490a56b29e30cb592c5cf6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b26cd9894683e36dc959548f17c1f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1788efe9600e2baf6d0f6c269f60f8a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b36719978523143cb59078595a7f4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372155ca01f0ce9c545e4c493ff916d1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d17dde78f1807b730c2921e00bdcd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e07a1e2ec31e80d17960083675ad808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c4e83387dcc5f27826994bd1144b3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e5995ef26674e1b904f7dc5cb5bd9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d6de1f5cb29e7c81931fe5d4d0742811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3172decd65e3c86fb000019fd7c8036812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8e9df63af7023ba42554c9b74d5bb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ba16e96d464741f720c6fa95aa3ad814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83fd7a79c2a24ecb5e6b7728c3a503815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ad4080d503693fe3e9d3852d0aa81816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1cb72389f9aa2b018b6873cdaec71817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6440af621f2730782f82d2331effe9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d4fca808088e41afa543cc90f0bff819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9c4c5306a2a3ecd400c11766ff4bc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee77db8d07fcedd0f9d536a69eef3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21696d98a9a13f4d966d56df70276a79822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac1d4abddd9798c94892e4db346bcc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91228f834e3ddd2508438116ffbdd4a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9be142640be7672eff9d1562cda43b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc45f4f165e3c3eebaf9575c257c26826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c30279236b597a407929946a07a12827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093dc4bca2c47f23d65903d415e51ff828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ccf56ac7ee2925d52ea004ebd15dd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb7d022b6f285f89b1bf1feed64f9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bfb87c2a76edf3ba05a2a9e67e9bf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592b5d90f7050e5d66e45d31adae18832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75861bb2a989ec0289d3fd5ad9844f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1971477855dd7c9121613df386577834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c360f802cdda4ceb891ed6a452db7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e3e2b9110eca52d8504c1a32cf8fe836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f9790c6c0494cfd2bbdb90983719e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72080c31e0430287721eb4908c71c9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4a0f0cc006e7a5b9b36eaa04ef671839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6397ffe3e91b253adc70df2c15189840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278c5ec6a84f227265a8b9813a2aa84841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333112f2f90982957d85879544431f16842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4eb1ad8a9cde02b3fce4d5d445d36843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c1f841e70d65301bd3c02a44a44391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d645b0bb20b6a10a22d93881d634832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172626004be09f08ac004db6289592d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9585dce6b125cbad0ec587b445c6484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4940531316a6fc25966a84330bde1415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94f32379e03e8a0ebe09b8dfe7e506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f46f390e90810e026d20c418374727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6967e0b1d924f22685fd54a7cc2c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f2527519562d7f7cabd3c49c295579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818965ac6cbe1e1489abae74b5105d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df010b695e610659623ac8cdba33c2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d878976ac9d58f430c4005e2ae96212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49766872865609a021dd55c8671726c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5e1cab037b4c0d5542a9c494139c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6d0fbf8941d4b6705a7255f645d6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68057e93dca926141f8e41d62567a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4259feecdded6d22bd28706222cd0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853385e6b4654ddd9ea9a7436a257c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf42cd061025adba74edb85944c43fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553506a1ff2b56b069762d8fad2da720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500a09167cb4c4b84d3504e80a7751b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096cc316065afb2c5b09d36a72556d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ff8fa563956f79791588348eaf7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8a1adb7310edb174b66e2b90f515124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602212ad09b3f9f9b9b4c23823f6e6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581baf52d1e63991a1eeed099ad03d5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3be2aa1a2b20a2fded3ee720f2576427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35080aa473e1e8beaadfcdb67f55c70c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2237a1fb68f0f7443d83cdffd35629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de52aabe6cbbfd2776d99195dd366a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364adbe457ca31d709929bf345477a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069bd632de5473910da37c7f2d293fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb7c62575f5f2d2635aca018e60e4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f99bf79d4a24acd426d0ce5f7e5f4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cf14a4e139913302c95a80b417edf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1c3baa574201a2b931d5d04d61e3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd0cf70318e6abc3fb16987938af9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4742f928a1e61bf96aaccf14f905b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32ca45674256f98778632c2c7a77f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02662c5c18c727a6147c407b8ddf50140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa01e448a6982c3e759ef6a73f31c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d35c561d52703743f7ccd90e170cc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba97bfd8895a6202ed357a9b90a27243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf6a8f2aba36d9a05e87190d7be2d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21b13c125ba7e11888dae443cabb7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f237104632ba261eeb0f3417c97b69f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d319a1de7edf8338092729c96a68147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59c9a0804777776b1c06efc435e5f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff4e22f0b87c9e3c6c7f6ecb20c55e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a631766ce265be4924c12a41e81ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9647fbea2e49d3a9b3b111dc516df7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992a17cb8b84870c33e4d99fbc131a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d52ceb138431e67a67c1fad2c5f9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f1e785bcd30c360a9b612a121097254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b53e475dc49b76b79736bb47236955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2828fdb0db78b416446f524409705a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a90562243ac9eb09cb4bcdb07c9a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea87704342bb479291180341ff6ac058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd713271e55378f9a0b290662662c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2945784ce55bcac331e96580594b4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d459b610a13c75f7ff56eeb92d16461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec37d0cff3d7dab5214792bbbc8a9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc6c4bfa8dfffe063eaa0ad314ca9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc29aa60e31aed37bbe208ada9f0a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bef76e40b3f4fef519b6e93f83bd2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39fa6eed8ebc70c71984ec612b258866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9c5e28ed5bd0582f61d1b2e9257c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbce0f33c6b6454b8305e83c55576668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0caf145dbfbe1c2113e583825358969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4068759e88ca28c440dfdb30fa7e33070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d099833908482a250c8cd0b2de06cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e50fdca797fcab473e334602e2e5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a61e5c9e9edfb889ec9cee70a468373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d10061d61f64d750f38392da3cfb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef6dc4d5d02ba4f3e2e09043515f2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa49af0bca64ab9ac28a74a30a63d2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a9e503036c013db28c475698c15177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a598d57aea2eecc2e2d8a256ceeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad63e703c9504e8269062758efe066379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ee94e438e5b404bc66bc37a88fbf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d7f6a98afae072d2ba7af0afce39681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a764e0d411b5428ed865d0d89093a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a1b9bfd6d83fd5a4d37079018f12c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e77268e16c38fbaf1a5bc7dd8ccd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539ed4f6eac33cf02ee7c15eda131e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db0bfd501b898874acec60134144f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40573d5c62f5206b4d70256e6bcf56187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12958ffdea9e268da20911e36ab6cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bbaa71b70e6af01c21959e7cb452389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e9c4e00581a274c0f89b85c52ed090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e23b64ad05d79fde14be9ab0a6117591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688600349ab229be2cb922936d6e70992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4601c0cfbd1414b27869553ed5c991593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e534a148555229cf28af318beb5e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f92b6d277e15ef226356c493b599595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696ad74da5838089c956100ecf77c6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a03a2a9e3799974431bdc48ed7e8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4b3fbb6031a25fccd467dbaaacd0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a8a79406d90638a7d089e3b95a3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25369f207802eb3d45392629f8a4d58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a69588530ec427d0488acf17a30d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5631550c96ef2d92c8ce2736d97c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f10664af869072ce7d421ff756811103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253d15e2bd81a4328cd7d4f10a52486104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e27c92a8d3bd4806ad18a2e8adc55f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f19681fcb1b1a4b3ed049d00521ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457adbe3d3fff4975af2ecbfc051a4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfe5f4db364a95db80cca57c15cab9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0de82c4c084655cbecf4b7691ebbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a8656c6157d2bdf6106d0e5bc1ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e04c543015e68b3b422f4c2380244111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e965be8c8a48a1eb5229c119a7edd30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bfa2f89952474ebf79b0dc06f27d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bcbc8af001df78b4b4c5aff144368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e5ce0c41ec454235d5c9a9f925db3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628d54c8995a6d214b8df65ceabc157116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0b13e0f7057b443cff8e4b35dbf3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0806748c037c3eb05915e7e99f0a56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97610fc14065c54f7a2f160df3e5ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35581816697e3291a6f02ab2c110c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd61a264d8b0e1471f87d818de768a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3c7574b3ae666aa8887180f44a1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1b76c483884e27057bfe2befcfac3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a3c2555af3545357f671b41605aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cbed7baf3aa3a5da294bd0bbb17ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db918973000177ceabae821e2c6909f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959a3faf6d53692edb7a00c4253795a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b056646ebedce5f9edc5545b6dc633128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130435dd69582c74f340ab40e886e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6da4ec7bf140855036f365e73a1fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903217dc43424e963ce95dd4e95ab0ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc713bafb237311d5fe5c279c7abf2f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63141f3ed1b717eda908a80cab9a5120133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142b62ab331e6b2d61e052a562f251e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65baf7d3d2977a71314b6f3d906df8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf093ffbd3c72b05e10c8e5061e8c0a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04f2c4717d974eb31f301358159b7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c24c97f8252c76d55f3876de88f959138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22324b10df99348ff287d0bce9e9fc50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d556144610da3dd54d624c904e2c76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98760994744e4e7e77504427d4b8af5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91222872c2e5ec3d29922bf45eb37e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968ad2a853c24384578d37599017dd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ba0fda0843343ff6807a93aee306144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d267044258ffa8de088a27bef3e6ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc92385bdb2d171fb847b5119dc50a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0984d9902b64c045be0b48d0cac53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03228b9bd947941547bc31c601d710a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc47c1bc42ebfc5c902e8e60fa4ca46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fdb31e8fb6f8666da2bae8436d2fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173910da3431514735b1d967fe2cf73e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee45616794cffec5b127f7a929c5e9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e646e536252019f39c1a81c6deff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aade2bacb4d11c7f42e7abc17a7af6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de0d843bd53dfc6498003a14dc6c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e5ef96646ada9cf88f6076165f581156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8b8531dddd13374d82da145c00f0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee57ec11af9a7eaafb89a7f708273fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3f636c8356abecc0d88e8eb491c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3dd0a696b37a073430d47a407e683160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9bb8afc52b73554d2d080a370677b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec567e2ec73b66b90505157090947909162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9d332c8fc7057c0ddd561a56098a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11809a0bb7438ad1451113344a26ddac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb357118270a7f1372479101afd4270165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4e0572cd0dd40469b3657dfd67bd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eb231d15b59c38f7e67eb6e36462d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4205c28128db7e8de2c7266a5dcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e88cda5129e734c1d643a11dde438169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12dae398e063635082d85a971d133170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5c3b6d5cac2654dc05264fc13c55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaab4aee6069d51c4745f7ee0f0aceb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfea6d0e461117465b94f62bbd57e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c30bdfc8c75a71b9fd3eba9666ad8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169faaf3680944465b579c6d21bed9e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc83778ed4534832dfe3abbae87dbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf57dc0d6b629966d3c0b863ac0ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616451a3074e65db48ce918038437036178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7f37154f2267152d57219b694232179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbfe02da4b1a310963e045a322f383180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af59e1e06387b0291a3bd0b0fba8412181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1d2daaa87e0d494112b2b20028885182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066c5ed65c3182d3cd1abf09128250b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024022a11ae7774510514f2a92b19a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f26b4fb9a48b2e98faab752489e654185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be6c1dd539b35a1aca2336b262dfc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a6283cc71a7caed5a06138359daf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767f4302173d4f003ae0d32c0cbfc6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99166bac53487273d780b643c9a7d03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5eeddabfe87084eb7e302780ebc1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1244b54d1dce60bb75cf21a86d195c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dceb63aafaeb956fcc937bf9bcd83b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9928ff7cb98a49aaaf4a164853c67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f8cfc6bcc07f48d942576395f00cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd08feaf57b1d28e386fffdd5d47b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e57d7297912d688c8cda9a9af35d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6876ca7a7b6de58a70028f4538ac188197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122f684632e4853e71e20551a6b6961198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d6d7f0a9666b20cf8f083ee6ffe71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443ee51dcce1155b02a09fdd63c2786200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6914be707584b2b2a5db7c1e0ea0aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836cd3aef35b7fd98b18b2685f82ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6847a4c8870bd5b9ab8eadcf9c4aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec1e67ea4df6721870918787854bdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c3f0af1866177784d9a70ca3fd0cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bc698bd6f80430346a36d4e05e9ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef806356fa89d1decaa7c346091b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b83cce362513791f11a2cba1675af8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a352918c32b3964ee1ad395754db2a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8502e57289d5b7c66656dd8c4c701210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69da61fa22b17d5c5d8bbbf5632c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae99f6b3f294a2693eddf2f347f61c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a6d9918562b3f6ec8921bd0997498213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b0dd1cb43c89f9e508ca5979621ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8661e78aa186d6b906774a8baa6d0ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f4961110ea8047b23f73f9b4b83d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2a8aa88a29fd79eb11072d9c0f18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3582f86dc7dec9c47781b82d92e8c80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10bfe958aa57e2623cdbd8efd3a14a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e9b0ca2992043fa4962e2da02e4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddc7f63c0faa275fbb76898624748d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d630ac76b22f592737b3a9c9881b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dbf3b8ab0a78834a7fff1318691c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c63a19e3a78d9ab5331bfd6dca66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0156d91dbdce29370683272c764fe5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881132da6a2c7b790578afd8306bed7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac4c20cfa4569b48fe4a312cf2c92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff306ab600f3fa283f4525a174f7d91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9776f528a1c586950c26285c7993f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8488c93902a72ec269530162687391230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69638bbd260e281341dc32f83cdc1cf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bf86b627175dfca955244f30af824232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205d7a1ccfcd6cf23cb80cf3c26ae2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85147ec9ce0e22765c4d424bf0778e4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e4808c3d16b8a651ab7f03794305a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5f78ee557a81f8b41a36a56810d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65e54fe84c1ca78e53123414d34fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67d69c13f7249a5ef9fc8616ba55b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2400821bfa85f5059aeec8af43264239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff307337062a36eddec9d45fe6b92d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ddcf27dafcaa069a4e0a1dcfbe8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0edfa7df164e0b345566b39f3b963242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaf6c74bce24bbe4c83b6549a4b1fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330d6dd79a81f4b45ca1f3e94aee2aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fa66b9445037c325beef5b48244c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaeb36f0fc78756b1537c6e5d96d5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e56f063ab2aa5eeca2e6530e641662247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e699920f60f760afda240a97743fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefc59bde79a69ea78965f775c8d5d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf1b69568fafdc76d7d183e47dfeb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de8c036f42e2dd83af16a4bb83ed7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba5d052349dc24c9794eadfd268244252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26439e328f7495a85f1866076b37da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5105eece2023406af8fc4c5f98113254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fbb2792cf2701f0d73a2e8ad4c56f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750182d12de454dd396b479dfcf89c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4091f32387cf0e10b6d4002a114d537257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbaae6dc898f045f0639126b91ad6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e4941278f018f084a82b2e8ace73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039d8027b96fa86dfb34325a94e426260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7db7b5535017ca277c2367f824203261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea4c49e81186399a6f71ec4287b225262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f3c741b2fa90afad099228d535944263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d652295d4380aee2a677783c3d2f8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04eb60baec01f2e560bf1274184fea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230fed626e0671bd5a721331855294f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834484e8561fe1802693cf7c2637bca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d876f643e88759b95812ce64950b3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69771b96a4f9ac325c81fad1a9a1623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f26482310a9fb8f4c20dad96c9b5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e511dde9e4e20d3535672521fc08f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a542f954f8dd5a98370004f971109272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b56a7eb433aee311bc4a2d5aaf7b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227917ace8a95bea61a860165405bcd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897655a9d4b3289126991f1fb864e48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba9db330c7e91b8cb49163fefd0319276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caec04596d74c936e6ba61fc68d378277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aada3dd1fe285efa2e4de3e44f9a9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064dfb69c5089347ab2f194d21701c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf2cc59106e4c094dc57cef2cf57c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50cc695d5e24b1b78e6e3e3f7f8f3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645bbfb9e8c251ebc8ff1b0acf0b97b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453cfa5d28c060df988a3d1decd488283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef445d44df1e052facc007c0cb6a83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a407c76729447956bbba80bf2fab10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde968a00a526f8a42dd934a784d3fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4225e8cfa0c634b37b3b50ac908c9b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82a6471b83bcb967d1a7724200af3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc99a22c2c9db30e9a8aadd37d9afa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7848cbbbe0e1d9fe913e3a5c91deb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01995f914bd5ba503175a92fde07b41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cab89fc4409bf384510abcfc9035f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb0034c531b2d12bb653aa4e6b89e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea507ce85f03378782dce5487ef903294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545ee87066c512e701684b85b6cf1c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f0e29ba4fddbf43e09ad90f1e958296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14f090ae1a53dfbf21ecab263ab783297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba228ca6e1269d56c6355c509b9130e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89292de71371361a51139e5fb896ab26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05267b838d16f6b2f171086b2232629e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae56ddd36e8d451d45d30a51c33351301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d6bf49b94ce18b2ce2083e8f71a94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155689b0cd9d3317ece35dd71a80c64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f95b866cc442304871b8ac9abd38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da2021cd4db5123f628aa5f765911305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e42edd017599d069f93a063dabb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1de246b555a6d5972b369c7d99145f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9fcf4de59b34dcc6d17bc41945e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379e3019ae8daf71f9ec5b83202d29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df247c1da49d038d1463995fcdfbe1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d6f7b9ae5bdcd6dc2c968c7659eef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c73fbc29c68f3b2a9e73ccf37c8f5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90436ba19a1681a985dd9c637feb5fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16c1f4da7d314826ae9a58d5fad0fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dde4bc9e2df468af55e1409c454713315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b7648103b6daa8333aa2b2415fe78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f813dde59645f5bd739815f1552b64e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e04db4a75b2f49bfbd29fe3a10072318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a5d3fb16d7b73aa6d2f06062e3ef8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29703cc22a44dfff37ca0d81e9f172320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36ab9455125e15de2e705261975f0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb33c3744e855eb91c368478d6fc8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb05875ca0912ce3cf257cb9e331f85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4096b50a19bbc7cf1a6b1d2f8156ef9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ecb827400c78fe3080b3d4b6edf79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169fecc4169f04b98ea200c869756ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c4b0384a3a9d7ac30df388c045713327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a863869888425519a5260bf7e7ac3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e86d97300da879ebfd7b1bf65c803329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f097d6e88f7e49b923034024f92e59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e534221ae0c104f3007f54700ee914331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e05dc3b437b2421f4aab8c99a5c4f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ff99d2c9109303478c4cc810088fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067ea830ae0a4e24283910cbcfff365334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cd92b5df031b033442f7ca54032b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eb9e0d8d8628a231439a448124fb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfba0a5ad3fc5c2f265a94dc5c7d47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034ce006994de0cbc2c03043aa63403338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bc8cc30985dbb2dafc792a4b22c63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca4562ac67cada409a77a3384f33f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1b7dce44b77c80909ed5bb175a05f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2403d08d59ed7c2929d2c7f6b8e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c97b93042e8ee3419f13b2900a70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd793a61ff0cc773cff066e9bdabf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eda9157554263908e8a7ffbb90408f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175107c079c9465d9af3e40f0729cf03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d79e8897279ec37311e7320e95646347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120eed5bfc3dd95a36012686c32b839348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b0451ea6aa1312d320af13c17351f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54394b7d10d5ddb878df521b5645f7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6333c1f6e8e811350e013ceeb35d0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7252ce6aa292ec6682420ac6670081f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948ca84181321e7b258cc16ab4887a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2038f5b786fc23c4306c0cbc4522354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a800dfc4851d7bbb0acb6a608b4e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67d8df28e2bc614b4e7dd2a4820af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3452e84e6572f1365c2e4095c25d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dc3724b7638cb60f8af0c106876cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488c450b0e1aa8ab79e71716b5c36f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167197641b5e8c7cc28e9c03d90ba60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b91aa059e2db1b556da870b142a58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a039079f16f9c74f39865dec807691a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8373adeeaf83cfba5cefdcf6035699363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8882fbe3ff64cc7c508d864d2baf67a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb8d58524bd97fb04ba58aab669975365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92222e1cc660374df3b1d9ae4656b5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba39daac58db0ca2cf9c1a4a3dab2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851b4aa4b9e5dfd85aaaf09a69662c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bddbaf20c90e8d7323ac00fc6b8e92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68af76d060f8ef7dbc62aa465ffdcf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67723bc23d4bc06331eb30cd5291eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed557029ce612911107d87e628c859fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f2a284ce2c161c3d6fa7178b539da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c5673fc93435871a46777b6ff062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4610ac24b317f5cb408ca8e3114170375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c8d0b8fc40331095030f5d4d9da8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa89613cee97a657ae92dc73c6f1f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca3d350b04c2c24568c4c0ec9954d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106a9a10085b3056394706ebc31be95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956b53109163095630f088941c6020380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d786cb686133b353d934e171b5461381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdaa3b45ac1a2ad3a938ee8c92aff7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b96b8229d482be253b6c981e7af92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396becb253c36c864447b363356d8cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494604c6425206ddae71242563721bf2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae447039b4b7c20c598a3d0b99114c4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801eb39d2df017f3d9130c7ee2dbe22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b6ad776bbc142f5f8d3f165bac4b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d630723246f955ac79cf7748b8ef84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f088e30852cfb6ff62ef2d771d37b5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191f432e5eda3aee41e357ae563ed0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dbd2ebe863f660dfa8e4c6ab5d757392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30d25264ec3d530b0f3b37893c15d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a249caa40b0e396be6beba9cf7de0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b85654557c80fea95a2026bc803eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779535306398b6d2da0db48688396c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb5d1a4ea0a0227f4e1daa3088570a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc42390b8424e8cd9640022c4553f75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dea6d47357cbc468b7547b04c0e47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191773b48cbf7dd669906a537ea99887400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d30b49ed5baa7a45035b463ae83f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a23c5ed8b112262f68124ae1c26011402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b0ceac5e09742011e97a9a4399a32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c442a08ff93e79a70e22af537de7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d10645041cebee9862770bc29badd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ddeb086e03327d8aac7cfe0d364b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc9ec9a9e73b1e84e9f6875987dcab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105e2e1cd47162285d5ec9795882b17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4527902e4ed8cf36589c559a2d6912409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91fdb4b28dd38ae4ea76ea2045e18e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e284dd5ffc6d5550886fefe277e42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580abac866239eb8f24bb246d064578412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7caac050800c852b03552d116f5e88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb7e4b4a0e8a1b33442c1f32ffe4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794290d35a3a1c75fc36dec844d538e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9269d764ecbb0bbc785b6de083db4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11747397fc14bd90d70f76370096c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e428e76ca64422c6b3eaab2c3946452418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e2b4fa58faf44d0c04b8c735d7f71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4157051fa45cb0817a7d3983c4a11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c994aedc9339b96c0d91c33475ae93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e6f1da1722227f595dad587a58e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454583066b3b8e7734f73c10fed9dc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2572d4b8841c50cbf7143d3190df252424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce4e5264dd5f512b7323d2d780a18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994d77dba3dac3ea56fe2dcf7779345426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b1c0942a18ab4074933d89a58a629427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d8e0d1d164bd42ab0e8c4e46524c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2857d7b0a1c2db214fbf62652ab335b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe994798e7028f15f999faac38e426a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519febae79186f4913155d0f8a5890431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba30ca1c04d216289957ae1d07dff60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f54143df714422cb6e4fd90d251177433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930acdc5a8fda81167db4332cb298da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc136e6b17d98f720ed96da2626150435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe10e90027030a5ee5cf2751aca477c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260170381a9d9a07dbf5c09cc13cf021437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459af8b350d020785153071d262c231e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd1cc20d84c13594bd715c29b52948439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86517242984495c5e0047d63e3b36ab7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad341f399af70adb4240f754174157441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fff688cdaf09463d9b288b6840f910442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac372ee296f583d1eea58cc6b4f6b97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d0fd3bcfe77afd143a1b1f4c9342b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c587e98bfd79b168be97bad69a10a27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f9e48b1943e7f7803bbcf25bf637446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bbbe2ac6e707d3507aab8a5ea4411447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba511c05cf2f3f3b9b040db7bdf428448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fdb8faf9f493de28f089bdc97ff59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb27862446f81020fcb5ae88eeb56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4f13feffb0dc180555913dd3655d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb546f47d65b6d9f2bd083dc964220b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc6cd1dd858aaa569a2d6210fbfbe3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea73a8f47008cca91b61a58e36e0e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119efe403c32ae03fe11b63b741a0f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2d2da9c5299c5d056afa5edd4aced456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2bdea379e7283c340e6fd9eca8657457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876cb0af39065091b25255c3724d916458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcf8778712297fcd9db15c106a81b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0b9de0735645812b7646fffe9358c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339d63bc447fbea1a9dfaec13e369c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5e5d55b310467ef321eab9e2c61dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46fc2f392ff67585d832b4bc878538463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc940e71c3a9432b21906cfd75af96b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbdf3596eb9b50a2c5a30e5bdd923a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bdacb4bbcc67ff5a1f2cebbe579b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefa614681549e8e7b0717eceac7f97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbea5df8859e7748a299dab85d63783468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fcff63af22837b0f446337c5a9096469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb6fff985f26ecca81913af8b234ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512c86113e4058cdca029903dff6384471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433e454595fb637f39f538f2c8c251472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602222aa552228b3619613d35243791473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93894a09f6d168784997c2b6b5bace474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5551111c4caf5ca73e748b34b5a05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4527fe3975b46119f5ba9d6abe7e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63542e6834f57778d7b8960dcf3c03f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940eac8316a1b09750ddd03d630000e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8603c84cca110c83b86b8798088ff96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31921a4a9d535b7621e3440f122566d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344ecf9f47fa64908646a355a0b678f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067605959b48a63168985b020eb971dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e97f080cf00dc5db3c3580fdccf2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5abe12567ee9c2bc21a0608c840d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fc6e34935c4e60fee584fa24163c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2557226a52e33d89262ba962183522486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d855d05ba29c1a45aa4798007324332487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1948be1b3666985851860db3821980a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5245bc26ccb52949163c4bc8920af5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305beeb228c66562b029ef63b5df39e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732faa66b9e432ccb5ee5c29f304ab9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f527c8ddc493d440bbe8965260dee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d260e7ccc77a4da00f7f9e518b79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aaf2ec264e4c4cee03ef90526ba85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62b2cc27fa45880124119fceec8b8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc805f741f82d4f7c9378e29c4b5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952fab8faf372b62e0433a300b45e90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac82a5e485cf8419b47f84bef9611e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909367d2c3409ab8f65e6eea20ad6e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa59b468314e31128537b00e5a620a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc75f963218d76a5bd2f19eb6005c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4a80e2d219696110418db4238690c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f3839a3d34847c4b294a488541634503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1f83634dc7e2c2b15ba3b19cecd16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8be3baf62ed36b5a46443f617a91b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6134e467cd28989ccb58a3ab3778fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342c759a8c80707ed4709e10ebe8f96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a2ce1b9c078e8b79ffc375f5de354508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e830a06b406c5ef738dfa7b87a9e81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af411d41476dd096c34699079f92662510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4b66e5fb369dd5a3d678bdb57d1ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255ded14dbbc82a4b6161979b4fbce3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acbb9a1e0b8b21d62f86f0dd214e92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6044a16830fb653ef6beb9a4d41e83e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ad3fc5cfd999c1b1013dbf704b90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b432aed1f9d14dddde8881cafe8672516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7b3953785a83129466103da89a1a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b6001ed3ccf6580e5984b8add6c21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0191e89e61d06cf5cd760a755cfb7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b844998f704a5582daaf59a7993948d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc991016cc1ae3ac98a7bbf933efb2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ff9a51916c21fc25bc11a1ad69ab5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a794a0b28f346b7b134c04985315ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97780ae1e293cd2b4bb1248a4781e77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a2cf6af1ee3bf741c65aecb18cf27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7b3f68fe7c4c12bf0112ed092d93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c850bfd134cfe3c9006f4cd0ca8ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568010d81ba2d9eb98837dc020baea5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547ad5614831a0871d2c1320ab8ba7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24a938a59505c3ec5d54b1c6c9842b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59201b6a22d074f8cf79793f392c8629531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c14b3ed0e25f7a0f75e0c810f1a2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a8b86ab95e817879f6d2056c1002533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fe531dce72830c094504d1a909583534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01651636a7ed2679d25d49c79d62a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e213a1c52bdabd49ee4a7df06459b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d1a764130dcfda10bb3f90b3e9b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fec3ddd60caf4aa8bffada85c7cf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f503d79f5c12c0f704cdd9bd29364539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa96a9d05241a57216184847a7e587c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31b9eb6886b429dfb2bbfddc824ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c956cdf91307f97f25febedace2b55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15612b7fe1f65133973b8c09f54aec7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c5b8f03783befd1659877a7c88d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd95c49b4a86f0f5637e3a27787e2d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3fd1f1bac52723bfebabc872f9a9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111498dfbd11c2c52b7e3d40730b7ac3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d22c271803b5f2c6910ff25f36c2b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec0fbd08500308597a8f7f549b0a06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f15357039ef2c8632424db89c81fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dd161689a72517c2cfeb62461b3c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac86c30594d945a26f393b49c0821552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f89a064d5358c0db3007c516c542a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831eaf31fb063bcbc3dac0d5a98c4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dbb2dd0c364446ee29f5a3ccc9450555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b4309e62bfe465d5e62cd754dd8f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a77b71b5ca6716aeb234eb796cb28b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d2d68ae78366d64f53dbd31743c1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092ba9e527b5c8e3e8be59b2a5b5e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3651591d080a49301e67c4485e692f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcc2549cfe8be94181ce41e7f7f27d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625cd236683b423eee058f66f85d090562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608a8dc3b26471c708d334ef352344d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536277898a5b172ada6a5d248bea0e92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525790dd602f3138dafbf3356d01dcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb0e5a178ae8a1d3943ccdbf2930a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ba66da13f5821c597420475d480da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9c48c74a19ba04f7b3121c62275e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb67a64cc88df665f796ab0caadb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b83dde3f250ef472a8e046c17f955570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1d073136a479652d35ebec5e0a751571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb203e82de4664b7ac29bc3d9061b5ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde23bf83b0e953d7955c9343fbc401573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde79e55709e011274fe90242f723984574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b532612f54d6401a44b4290247ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef23045a68ea0538075d92389a1a05b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1e11c9fba734e74ba8e56e358d89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32230012263f764998191b4dcb9cf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af59e11c7e95a7fdb88d748189377f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf6c7e9df6ba451e34818463a16c38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8115c9f90815881a56c058d6a22417581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee368436215ecd0751ac17c9810df85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b88740801dfccb093a0bc2b2a1b6d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939b81c5349a9ccbc1dbe1ea625f236584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54cb0eb33b05f167995a82d79bdeb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabdf18004e5bbb08ae2bd40a69bb2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf99c1b27e2f8d2467cd5fd294f196587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790a3b3a7f0016c0b79458c57490a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34225c6f3270b9906b89f7133828ae56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8035a235461756fecfae2517972ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205c44bec047dc57209944e84944ca1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25fb212e87ef1ea7892b44f685295592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97624a5dc33d37207dde49345a87b34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd533f55cf104ec369097ca1e4167398594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77a6fc9df9e07e52adc8dd494e6113595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711858e680e459627b249e3b9b29ee1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e5c043d140f439a140f45ae3cec5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b29195eb744ca05ef71fd23ac50304598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b52db516ff9f0998a9f2527f471cac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c67dfdb19162e883a5f38797782b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5bd7cdd6fde1a75e3e5686283698d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc753c748157dd7c5087d47c86d517602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070815cff7867025e044c27ffda0448d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e8ff9417f22c042f83ea2dfcb1085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0562b1f94a0b7422d9987b561b36a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cb396457f777bc2093c9e1a318aea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824264a2c48462d83e8d8edfc635fa7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439b5a0b2bbf6aa7a414957168bd47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b28f1c27e7ad4aa6de3d24e41f35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fd3cc145f18eb631a60ed77fad7fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00832a51fc40d0f7922f742e6753a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3e2572884f4ca20a8a37e66a5d928612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b8fd6ea4800ec4dded9c977c0474d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b4ecf80325a5bc4da3a4f0a492f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff5c5bb0c384ff212196dbe59a1555615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7797d4f9d90963141b8264449711e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d449b693e82ea773813663b2f85fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddbe9bf6da3a78bf021038751c4557618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee48970374ba6348aeff1ba4a9e4038619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4fa7d418cbfb57b9c3c52c87e870e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f70feabe84c3c9ba268f8e8ee08d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83281dc8856e57e0332215b42d0fe74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a6551be33dfab8be0d813fd7403e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f3fb8dbd07e11e317494ab51a56b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086bb793bc6b01905bbcd2ed895221625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082e53a3b9babd14a484d6f129f1596626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d462ad940e06aa369123ddc36c67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b87e36ee0757bbb8f11255260f2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f1b13f0ddd00c4093d84201376b75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19539f35fd6c266a5d1bf53787a01b41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a930101374f0f1d3bc69478f3edae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4930a6b3114d2b0fcfa8673782c75a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96504fb2dd01242640556f3fc071742633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a19a2ae07ce113281dc707e67cc9f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b2d0b4127d64ddf40344f97b7b117635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0e634f9fbcf2a787d9b947a41ac52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c177c00298505f67999fa2232642637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86309f16eae48d8a643582b4cb66cd53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abacc3e7d15dca7e11da0f862d94744639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb156b3df9429c11706d1db1188389640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e02ac0587ce331a201beff11e65f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a9ce3a1db6b298ad69d6cf405253b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517af1288abc629406e2576afb7dd7aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389d95617952f43273a5149821c01a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90ba6075b6ebf7d5118e9e1b59821645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f02644db447451b7619cdac155477646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878030669797c26f462fae9ee7b07e11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7681ebd7aee9c29c94abc6e8a631ec1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecd318003f4972f9de4e9cef66306e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee79c423e7c72230b5b89a4777ad2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a74032bdf52ab4f48b637ada07728651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af7952d3a9d5ed697fdf8707a27c2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeae8f5ea414459d64ce8fb0c6de84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef73a5e4b7b9d31d00f77c3e2c0b3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f998b856722f8ab23b6d2fc481e28e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0b87071f939bd0fbc4b9834832eb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c90e8923b39be65fb35303ebc32767657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb22551b68ebd015953248739589cda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8163fb1f66cee3236f584f7b49ba0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f938b555aa7f5295afb488619c7589660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a39cec258c1dfb21f137651f8e76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6afe0b9a0ed0fe7132f3bd002bedad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa67bfad29d86bdfce493645c995fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75839b29ed1729740a9a62bef00fc2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190807b0d50f65458ccc36d5d39e19e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec1d929628b5415689c5fe1a252e4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92723291e8e234e71d05e2eda320c925667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadacacd051ceb59eddf7958b0277b94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88390b238a66a66b52f361e802c6ea7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c86413a909876eab0cdf8eb87e4404670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02f61f2406ab485e28bb7e8f252af5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a88426987cde55986836433d24806e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66f2b45e52a43239d555c2a015fa3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d88b6821fc5b7b548163bf52ee90f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530aaee56229cd2928b0bf2cefbd319675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9144580ebced0ee3bbfd8a13a5bb9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba0fc0d444d834c4b51a517c710e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df208a8718132258db59145464a97d07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a45d2036cb7363bf6ad63c3e2b282679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de71bf8fe1333e5be0e6f8a523d4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c8335c5f2992e54f2d103dca77885681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec40aad1e4f241382633b0862fcff6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bacc2066726bff0a9c71452aa07d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2217dff0663d8fb7c69a6a0eb32a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b07cb0fe1fecd9471776ec87496d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea69978ba0f08b2cefb78cc500e69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5689c96f2464173a2b347a48055053e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a03f1439d5d9826138bb6fa278edbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3740ff924c712f1c2d88a3f1294ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184feee3c0dc1d5c94cb490c7a407d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379a2ee44360b77a977f10c231bdfe5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be2d1f474ec4726cd4fee372853a44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9eb3da79d0139b72bb64e0483c714693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de543a2b25e6c1e2988e20a50b0ada694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaf4ba44932b98c09959d9170e454f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d2084c8c22cf285408f3312cd051f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc863d1fbf1379b8927edd7076d09b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b31954f3f9036ed9cdcb5e41b47611698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169745037377dc07bea9aece68bc6de4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f84dc20b7d6ce4357dd6092ab677e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd99a0a7743653fb9dc16e5837a76b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e24b5f23cc85ffd04483f4e4b84810702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb647ba6852d2e94f99ebc75aa7e5bc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c917437927ff9bed78f70c9c53b34f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13680f7be151b8064aa17b39f675f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddd26d51d2f5c262fc89461038488f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764effceed43247500ac23e74ff44784707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd68b765bb5d06242d6189f94714e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3d00c49f26b558f89a66a249c9c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5422df2e720d0a2c80cb8dae738b838710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a79b5ca6c150f3d241cff0e5079716711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a573b35dc608e6e41724e4f8cdbeb98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340e7252c131ca1c8004089008ab03a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e62d8e460d610fec7b68b23e408da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfff6e72d20417e0a71a7fa1a18f37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e34fc0f3cf0b762f7e3d479400712716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b54c3b0bdf950539c733518a3420717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c518ceeb5494481c2320814a5f59b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d2401d00efcae793f07040245144719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32425cf5eb644806a43f36bd5a3c5c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37012a5007280d65f8844af7cce40a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21aa1e5e6c984ee6dd20dcadbfcc6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37726c44a5a841c403f96e74b57a02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33de995c9a4c9913c29621f724b43a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261180b4728d64fc0a002090453fc0dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b845e03acdc1cf2943c2d693dc0ef84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a927e221316b2f4c13640dc3a0da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a948948a1c9ea49bded9d0b749408d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810ca705d1dbfecf4e9f9748495155729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62513e5ac97641f948c8c3ad7dcdf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25af1f5a440b227e47f8d6f38a36748731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e864cb11028c1b2e1c16bad7b4b381732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a60cd9b85529462b8ed082199501e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a522eff4a23d47e3221fdfb127cfec0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6724197380b78990894061074728a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b43c100fcc3ddcdfdfa7e1a20b16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc492102d80775c87f51a9c098bf1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50d502153b2796b1c3e44b00d1240c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e46d4459107b231090441cd3b0dd41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c561c5be6078526170e5958813cba9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24efc330c6e6e10b657ee32f84dc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e638f6fbb177712200703387bae8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc42b83a1eda30f93b479afae7048b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cd61c6e19c0c4e7dc2701ceeca478744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab529ade165fdcb568c3159209267745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f915bf9bb8455d48ca0afb7e0f509746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42844035d37bd67b98cf339f246b884b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38562307001c7f601d4785aa8e2ac70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5bc148afd3b9a794e978f9d54c223749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf766daa21e65728bb1a3b0447e260c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256404909d7ca04e4dc282cb3afe963c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdef21b2dc6cac04ba266f82cf160fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77396f9b87c45eb59b781307a148b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c838acc4cfc2b80483fa0fc040efd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e79fb2b70322a4f29aa93d9e92f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d11a6332c28f3718167a927566c6c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60459b85232f2ad0950562adcc667ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf47ebd7777089ae931c72f89c2891758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe518198cc5f3658a486a2126ab029759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7ecf69b99cd44d14f276ba1b7fb0b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca650820552b5d4506be7d7341c637b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500ad279c65c43b501252f903b2ba1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680592b61fe334ea257b4e6f8e1c8371763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4273bc8555ffeb5c282819a7472e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366560d2b300b1d4d2cb659c2e5ad0e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e952dc7dd03f8f61509bd23489704766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79476a82e8aad2b8127b4523a51527767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd7d5c110aa1a25d4616cb44ef15e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861d9c087ad44df020845a97150806b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd237db740994f6385962b002b8e2bd8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c408bc6997532a4bb184691d239948771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a60b0cff99194e9ed4323d6991d73e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc43458fb21f17e53408c344048bcef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a7c754995009c309fbdc380803304774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f251f4363cc74599a4d5cf0c2159775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933101fa79ac2a5ff0bf9ae84d2edead776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc125b72decd65a4ac02c77a4f5f51777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc6d7d59d0d0b63f9725d68a8b967e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14379b551f5793d47a38c259f3e3cbd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73dded3801af88b69ac86690f8841780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21368b89a98a98dde8abb856a1b055b3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788ac38e9c301847e45ce3071c82411782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe144963fc9e4c8c7618a3b3673e25783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc83bb1fd7776e229c5da1190f276784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861fa9c6aa079d84b77fb72c049b299785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00bdf2e5092eb1fd07265e0e0f9a9c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d86fd4e095cc0ceaa8b7ee0a587d3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c65fe97011296391ef348752c37c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9f41b14c81659ee0579ddedf85d8d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5a23792e1234102de35c59e7d50c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfeb9a72d7e78b7d73a59bc60ed883791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22ebcdf5e483810f1ef54b7f1cf1c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af14f65ce226bd14e42255bd401073793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf011a8fbcb6ff7c099966db92e5415794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dfb8ff261019a4f741ca7bf485423795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434414982a143c4822dfdabe305fb54796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729799b74aab9857b10c850f31629b5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1991fef9ab5be22eb93feb93ee3fd2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ea9b45bfc11aa892d47f5f77e835799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0649339d151e502f1a015e5b00ef800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4c7e091fadb4ea2b65fd5eb24e63f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47378abc4bce509e6c7edc55c5c7105802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a496e60e0161583e746871ed216a87f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9983aef8d233288b3710a0f4e959a3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac450782292702e8fefa36df1e5674c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295ab59504f74a0c7d54aa9381d57e2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69806036cf849923565a38150f9aa1b6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adddcf1b411fd52434abbf7ac20f6ec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f008fbbf726e18e517d3b74db9a9311809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d5543d8f7845062511fca6e73a77810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a443cf8d9ed346e642bfcf50393df9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc432630d330b2f72f326cf4a591c72f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f67df1b5beaeef999e10f3996c71813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f426e39521847e158f364b141ff4025814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13b0926fa192ba086649da8ea69fd7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeafbb7bea1caf90024c3ae3e2c3cf7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbace855eb5b31cef53305e5f713499817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b12043b6fdf9c6f1aa454d93f478b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0da5c16ea4b0b32c4190f9781165819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffd9c5a7879e51099b498f0b83612d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab517d226761e42f2a4bfa75570fd912821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c1db1ef47e3621dca2ebe99a3b9e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe103d9515d755280fc5ee7755bc24823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13750fb08116e461d83492b9f4a68a8c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ad77f006ba940a0693fa2754b4f28825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd200cc01edee397424930d7cf1f072826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87af57f923fa489c0acd8db6c8add1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa689c35b116636e07283420c41c3e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaed171fd46d7bbe5d69a7a7788d37829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b88fe70cea61e7143d1cce7e163e91830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e0a8dd13885d5e117e39b2c8bade6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648839646d6869a23e0ffba2c451fb3c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958ad7b3e776748652c82e5e01b4a00833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97af82bcf4b6ff99be5b822ef57b586834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d55b8409205b04158a4de1d98b5ad3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d66446227ef0fe081b9dedfe56ff36836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1cd6f1220b4b1d09b73f31b533251837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271c060fb090b2532de11b4ff5761f6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77b609cf3d641f82dac42b1803a4ce839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd54690df42dcd45edaebc6e8349f7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2864ea8b5e9efe3ec029c5211230cb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c289fd8a0f856c15bb7d92678a585842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97dc4e11de9b1c41f37a4344ddcf2843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>