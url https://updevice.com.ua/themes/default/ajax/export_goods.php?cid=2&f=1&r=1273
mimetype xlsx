--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2397c49aee2e14ae4bc340b68ff701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa343f3bca39eef7cdd9d0c9df5577b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feb06c7fd3a9926b88fe6ba9a3c1f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084991da79dd45eec8a79a781db20ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30a63d0f4585380c721fc2681a891f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabea8a93a629dd4c4ea7edbebfdfe3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe319c3d6d1ff842366446ceb5c7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c3162ed45b75a52cb6e553374b22f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266605aef9159d2eee9da24debd65e229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1ed6c6bde3ca0b8446d7b285b8c0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fa1b10b0ae3429f3358459d804b9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59659af36232cc5848b8ffd429f1d6f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7377c336d48e5e339da48b17c6f72013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca4d3dfc09c8fa6b1d62e984a9426c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deb767a239f1dcdc829b54b9030df815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e20c17861f55c812739e94cf1867e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90298810c2922ee626d77a1f6c99bc1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef425dcad8b7a50fb5486c46a2eb9fdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c22b6253d8e086e075ea0827c85f8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc193a743ae879f7b4c635ea9306520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8e97c1f2525f66897628b08dac94721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801395e59bdddf24dd9588892d6baa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43bd00f63cffb864169e5d2c7eaef823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5bb2fe8674c2742b4f7db2ec05be324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d24e24ed91eacc729e1c1825738e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06aaa3daf1d1b606f955cf8aa6e5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097e8f70dffa5c5cc6efba2abd8ed127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2dc44984fa393032fd8d126b6865028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedce2acf4b0658005043a876f6d06729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf285ce733ce55b0f3108c2ab544230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b5b5161ba83457f0ffb623deaa5b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaba2484a87bd30fb6312a629ab0a6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20af11a3e476d3efc9b5b4ff93bd1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd745bf687c95c0678647b9928cd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09414c36f2cc3eafad16fe175da76eb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea0c8fe3274ef694427b0e338ac25c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1f53e19ff66ba34c681b55e77316c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd79f72a3e0bde944561552ca4a38cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe308705a1cd4bd5f255961bce5371039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a45c897669bab4c0455f820f9aa6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0181f301797333fd2d0d1c5eee36e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ba20bb41a3281f47dd814f6933c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df89886b9a192fbd54c16e3f6bef0d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a4b41e88cde9c5aeffc0e24b2694744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf2be1c0e8599f47ddff45e3cc2a9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0380f8e4d69c43597bae352f000a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9c4d62633c68c6fb44555ceac377447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457d37ba6ebfdb4c83ab9049bdd4af348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44019d2ca32b610a61a9a6a6c6173b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f389874a85c6ef9034529a9f47fff450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6428a65bdd2b837efeb5da996477c6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc869dd0eb284e90b6a29e2db0746652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a120b3b0da5e29b72e8e0f3e9a894653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e78aa94cfe498dafb4da1a378567f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c5140a12043a12660dfdc1a747b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641804dc2306956cf7625733b781b9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8d134254ed977fb88fd886f9fab657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2c97af38bd758fe058bfd86e5e9b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1dfb5b6a81766825593002a64970a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710c07942eb2a252c64ea260ca654c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3556bc4ddbd7069924657c59d77fa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0335c36d0e3db51ac1ddc21c0a972d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62ff936408e63e8ff4e349a0d53e5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b124e9851b7aa32bc8451315af2518364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed4c94c6ede31e5420f0598a89586d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb01b449af93d781019ce1bbf11a68666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54203528deee4d645487ce8e68937d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb050480e6ab5480b95f3c5241e4288668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e601512213de45b22da6cb5b28314069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe59a412ee6a3e841dea40a06d50770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd03b6d1eb3dae11f2ee6ad805196171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf73b629f7c027571139446db8fa2be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5576b8d045b66a1b19256393090f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae89831169f08c580b325e76588cd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9be5a6a772259ca2c4104fb309bb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba49fa630cb16b70c42e7d9400090b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300fd0ea453cf99e08bd4f34afa540d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fd9bf9318be360bd4bdbdaefd236c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6d19c7b5e27baee878290c7f9c85b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ded283578c2f33ab0f0b8e236c85e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b1e17bd22839a6ed69346bd8645081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fed70404c76ea3717219fe2a7f99982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce820fdbccb6f508cd28cfae0022783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540e1752f5b53dbd64fa605e998ade584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab773d941046bc4d8ebc85a0bdcbd3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed85eef0f1b8d14e79d0544cb74a7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237345d87899f9f6860b037eafb6bd7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d20227939a811ae962b9699153bc2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914917d5c0dcb8548c607e2d111e74789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856360dd67b74887e9b7c1b3f359b6bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b4dad627e4513d9a04cb58da2e1a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ee1de029f3ba2c77f0b83f6f78a0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adb1d56216ea932a84f3e4ef519e4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31d450b60cd04c0035f893914b2f8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d68dd01aceb52fe7f6ea24d50812195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d218e5b2284c0b8ef4ee29413e93e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362382a7de3519e1a693de0193714e2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef81b9a376b9e66f44bda34084de68398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc030a2332af37b74e4f136711bc41599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f55080d701374ffc65446e41117806100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296dd54e9c0a97d99218606ec93ab1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761a4503d91811619b19677f9213fa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028c737a73b6d90b64d6512516f442103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34dd199c3b95213a8a8caacf2d8abb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cecebbc5d275cf78f7b8434d503e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451effe5b3caa2b36e4abe0a0f4ebd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191260cbe3f065e6ecefdd106fe18194107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f827179bf1ff276d187ad1848a36f08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dcbd04db097d6e4df68952ff390f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12749c6e9a6f34edb93842bed07aa38f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bf95f5be62bd86180d227676ca927111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468585c9b1a4ccbc2b449499fd9dd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2f07ef538da4b74eb1a9114e9e2a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc6627f71521ff010849458050bc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0193acd0737ac13141a377bfc316a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43026a4159368cae5a74d77bcf818c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307507b025b9fc875a4149870ce5ab10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f240eaa2f06e05525a41c713cd9d48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07638312f7dd06264ae752d542ab6f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f5e425c4b30c44b442a640d0451cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0b915c5c36342fe9f3b53cc511993121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c017fb8384ca7c6bdf17e83bdb13809122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57702b06a1d5a2412fdf10c72dbc1265123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad56e88f2b90d56ccd9765ae6df5f85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135926101b6f61d1555bc06650d49fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151efb5b6f45a0dd199b3b4458456dda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc8a0bcb9ff9f91225b429ddb403a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d3bf25f55568c9bcb65fbf056731128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42db5e74e2c1c7d81f7ac2f845dfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b1c8aab7cb74141a30b358fc34a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e8cace464d5660ace0c687d0f41fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad067f19156653f8dde0e7999c8ad2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892f84e8c88483b404a7da8cc44a988133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438292d2e0905c438334a88719bde96b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c343afb2d5e57590154497f5f521c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d991b58fde3e870b988dd75c641343136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df515662e156cfd87f42c9e06f8cbe1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb4a9b8ae761dd2ecbb43adc5d0433138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365555c6c12e2a618ebba7b75f9146e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe09e359cb014ffc1b861538c797ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99209097e10d69567ddb077f7fd63b2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59131d5f8e4e9a191abb599789cfd54e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63f31fbba66ee11fb2a047f993bb8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849e0114bcb8caf3fb09927372fc15a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb939d476f58c4253ee030a1120b2e87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb53c5c829108dabe8b8f14393906d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dff2a923ee66b0e885d3866b5e963f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc2c1da9dd78df7264f50f4b242bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274e82e284f10dc6f51e80a09ff7812149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c7214cd1114f5488e25a31c419284150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e00e69b7e94b31b7968ff3550f6cfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd790a47536fbf6606a7ba0c6fc19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a846d48356e7ac9694ddbce1b08a86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5976b35d9c5855fa94a6501d743b46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8e426fe97655a670d4b58a99382f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3baa468e0922fdccde733f5be1e3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6945d8835057da610eb22229551512157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4b13fff7647c82a6837a4e9177d15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7a45c06a8c14f72c7aa9edaacd63b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ecb943b895932b00b48999b209e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0bac6a9fefc89a4f44b1d52a79d1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4675e595e55dde35ce5ea533fe0fca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3fce8c78c99a249db2d961e8f7ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a89eae002878131b82c8504c2a5fab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340137a06ee58bfb962ccdad68196b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55799d136b92ca68f454e10fb7187bd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b0acd4b72f60f2d7e99d46511852b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb120e039e0aa77bc4d54a3a872531168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c534877c1b7ee06e7d34e9012ae8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072ca4779e4bafe9045dc8045daf462170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78131e5b9c61e8ccd3b01854a63fdbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e3cc1ec88372c61b8b634639e216172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952d34a6e070511415de276d2358dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0eea8a5cad53b24ee398b269b0c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d2c3f82d328b1add911c2269d9211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f174700635855bb5cb58fdf618983176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7633f1d7d2c5c023f97518031f242177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e16f12023ca46a6984c4666101ae8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f293d43605485520abbd18f91f6cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b39460f570fe26fa10a4c9163245e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c910ea5c7953f44e17ca619c2abed2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff926a18ec8deeda1a29378f05ab36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bab5325278dbb6e68fec37870702d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816842fb74cc984b7124fe388124d112184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a370619a289cb93331b51db4e3567185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094655e8fa5a0daae936dde44dbef51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43a71b7f9c72fb1763ec731a1af730187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5770b767773b1876c9cdbd69a5fba02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47207fcfe9ff3ac1cf23780a66454f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c27274f675ec997ee9debe2b41af75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7946c4493d7688d7789c6b210a5d6d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e06256ce21e1285130ad4ffb38552192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7d922f3256f4f760b157ff7ccd3de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b635118974fe509322aee40550b3830194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd5ac08e1b6b18137ffdb02f0789da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9109a5ff931dd78b8e82f196427dc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419403caa5b9ad2ca165765192a714b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3763d228def4c80982204bcd2efe3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0baabe9259d9889645eb824fbf74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5c3d9d277bffa494635695b12c7c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853e0dac6262df176bd365d27fcb730201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb01956d815ed99d42c1d24f80df8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b64e08f60c2a3876a5d79fad57cc7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb2118acffa64ab58af13d6494f75f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea91c7dfff4035d60991f5139fccd1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70748af12f3d311974525f794f7b5ac5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b542e116e4153e1b6986f5a169b6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb90abb33de1318d22274bb032fd057208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080919553795fe5e0a32941a26f8fac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78236452745b889df194f4314e68a6f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea07d1c0cb931545670b3e1c95e0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd9a0af8d737e40c7523784189c055212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c983c0ff978a481e358894faddf2cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad451d659d8fecbe3544456f987ee0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de44557ca613b5e287babd9016f74e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15379caedb836d7f51c8ab3a583040a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26b3fceea0c14c4583d1995a39b54e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72c21b4a370592aba26d885e2213d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7387e526eca996ed0a6ff563b6ff7dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348589e51803b83d9110290f50a221d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d82abedaeb6c6c9aba3798e073d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7bf186662a9519f84c03989d2322d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057316cb5b9cbadb633ad417b8b3d89b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28869d52f33500ed674919029517a60c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c33d0e41362097376e76e7d62a374225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb8e1572feb15c34875b8ccf336cc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb96a9584365729b99f393123ab268227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4addbe2ecc79bfd22167d6469ee7b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683fbb38afb118dc39d2f4d5d27074229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010cc8cfe13084dd58cc7d4fffa3890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf43ca3afec4b7d1fa9f4942cf9c95e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc249e47e0ee3cab1859b9fb29e6767c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749d3f680fbd5de8bd40694ae282c4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7adf0c44489aea36aa7f82ef9c615c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a4a08c7416855d0323cf38a19d7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5bfc861d2b2807e2a69ba71c70919236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10ce32ed4189744f9f091214e6f2c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b006ac25d25a1f2f115538d35fffc89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb751cbf39775248c76e2e80e066e48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ff70845683d556cfe1ce141964cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6efdfb1dcfdd9ecfc3e6c6aceb34e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793ca3dabf45b0637ce3589df07ec06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aecb10feb141cdb39e27cc3647f9d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90f226185a19c87507e19df999993f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee428e2f50e9412946c74aff827cda56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547600d88380da8e07ac1e09a4705a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3adccdecdd813037cc52d12b1ef3d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e39ff1564cd762da6c5e63aaa1145d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe13598c6ecdf6569549e17d5e963249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60fbb7666e8b489da8759b200a40d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277499c4b63b2bba5947c8ab075511e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3fe65f6137eec2604ea81f36c4107252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54629cec58f6348484a13af8256d477253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08afe414dbd0d3268565af34d3501fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1817f16d3ba1f070dc37ddaf93fe8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421621baea03c1187d59affd278722256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58dcb74da235c73a204c6b4ec4914c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e5767b37782bfd592112fe5c9184b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5ed0aab79b0fb512606587b80697a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d6aacc0e23cab5b47b4557ec8bbf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75d93a6334eb73b1f8ea720972389b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed615fc96416e798c03777b0fd0690f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcae140f4139817d2981ce0394b5913263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a9fece0b639092509fc41b8aff271264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef297f34dc78561e3a8a55230cfbb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc95f5fa7a153f167b7ed37a97f7f1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a1d269cc761bf5198aa0d61cad8d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352896b50d39d60c7670c717bb4d9a0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada582d8539cf6824647faf9d45424269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302b08f0e4973c3fb5fc110818b8f56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470a7961d5b35a5ae244ea1b0cf5d75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5050b16fcc3bdcc339fd01a3ebed6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce99616a19c09c4268f3195740bb6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5bdeb522fdb2539e4b7a413a70bf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b484a90fe134528f71e6897eaa849c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec587eae62beb5c656226b08fe3c6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e27e12141e4231acf30d5a8ea22da7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9321325c395bb479a2bbf3d5c2902278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f02ff9f133e594b0e972c663a64b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d7b87ba7ddda171b7688ea9efbca1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785958bc2bbe01c0f0d62f2d58e37b0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a021c435cc14753cceb53f9da0f0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f6736ac4264beab1d467960982006283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2addadfc4c87af73f689f1043f07b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831df3135adf5210b6a30e5fac0e47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81af7e835c05473c5876691fb2ed974286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ec0244aa6fee26ef202ddf61303a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef29c02baddcfe2c340323142445f1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1d48decbaa883b68698b66e45cb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd5f5f4538d910edc262bef58c9673290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea9d586000646d589db366b7c0fce4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6273de64271e25b0af3f67898ffb599292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb890e2f5bdb90c06f488067ff1e64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036b031c270cc987ee1753963506caf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d85bc2b9d9ad86795ff9576062fec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3bdb3328492aa808c370c347e0f08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739db072f08c5233e708630445a4342297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e792c15b6c18946cb9ac4c72f5215e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe7f109c56e186271f0a4bdf901c75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaa2dbb2fe124bdd7c72f72af3938c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3114a36175656a1334c13a7bbbce6a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d2a1445e503201fbfe131e0bd438302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a9f35643798713e3fc0bd26d92eca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d79654529d7556ead8d8c1bd8674e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f1a989960e075789e9ed2540ee3d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cbc86860e88ae6d4a4b872d726296306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870034cdc5c99f425f85597613d2a084307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e93b4de542fd8a1a956ffd1f9a8af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5dff7a4c1fe65a9575fa58890bb67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb66173132dfb542b33cfa1773dd7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dbc890ec53b762aa3befc45fc8806311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e2ad4e96c8e7645c301f5fba8f174312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb30930e39e2a4c1ba38ddfcefdad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1fd53852e80ee78f93ffc4a2912a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b56d7e4c2592153eb174b39bb3f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061dd97d5a85916fe05b799b611441e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1b91c028c3c7f62226a52aec12984317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fa895c7c602a1f1a23c6de64ca75d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da10770c55c680e43c0aff1348f272319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf793f7ce6fcabe8d4f4c3bd09e27e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c9154de0bc675dcd0919b133e99b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073c9f8cdd9faf7627c2047e1f417e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398ad95bc3bff03a96b9ad5b0fc86f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df688c5fd43f904d16eed98bc3e252b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc2c92e3034806501dea44022afabc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e969368485ed4af8792bcb6fb56deb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c696d0c10e2a7cc8b4112b8cc3c437327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c24945f88742bd3dfeceea91f5eee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3d1b5ecbc50bd0db09398d405bc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144b719cc1767c3a3ab46cf13649282330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881bd190a1ae03c45afdbeb841690d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2edcec748933b85e0a5417c8a9722332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d16102a62d2af098d7fb5c6afea71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefe72c43c3c94178e1389a55228034334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e9893f25f1fc4fbe9b3621ed2854335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da090819fa685481b9371798d872d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cce8ddf926df5b6ec8f63b61baf0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122c7448ce6deb843ea00464d0c592f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77baeaa2283a2432d0edf69c40cba0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4e57d34cc2a83c2d7246d62fb13a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d1debcfb5cc4f56a724242586109341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d70a4fa72c3899088cdbde9f4ba6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a44f4ebe63b07fcf12b452b62b523343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61032f1b8887f953fe89f449332820344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23012e89456e719a18cec9dfff3ec040345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee3a10d4b90805eabd5136a0c0698346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737df11b56c4364cbde174519f386c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddfcc1694e29a5e6aa0d6396e889ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335064d74c8c1146432835d82a6f5e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a74989305dca9db017423e4f3dc1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c951a7e0dc336d6615412098ca5c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0d38704c58a5f92d4821385e8b78d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066dad1b4e127b0175cd4d24d1c220a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e67eba948738795262af6bfe4d60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2ff90d3ce4c3d5537c8e1c0845e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8fe7427acb28fdf7919dad84a82da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce89676c8966c2cd424c4a92d77a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d8ec654820e18be77b2c18102591358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a35560da0865e328ef1ff458e6fffa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34df22826239521fc6dff920c13b91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dac6a5289b3775ccab7b55f69b649361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c1f1d2cde7c457ca0f9dd81fd23de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481fce44f527fd18d59160d415fc515363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38ad71e9da9f3382ecc577010436d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf7f36d9c2c47b96977eae94c69a65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2382394bc8d6967269d7095068f7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55b3f76c83240dcb0c188d9cd7d876367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945944af293f693b5d2fe4b6883ec4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126011e34fa1b244f5461c5dd10c7457369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e83d7546796da0a93748a1c2a2151370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885090f4e98757b9de69e57e149300d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a9a8b9fdaa04a42cc37b0a1908b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d900d738c8a708e5d6cc589ffc43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde6716cdc2eb80fe8df45a5c483a0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e9e585166daf23ee2dc251e3c97eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133c48f4bf1e04d9af2f2beac1f2c56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d12c76174d3e0f4ac8f43dca4d0b02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33541c56fb0d94ea1125c383ab9205e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b96f2324db4e2c89d0b24df2edddb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dfeb7cdd0b906e5b10352b9129a33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71210e706bd15f6f0010827b842d50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403862749802f607386fccdff9357a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e002b4dfe3c54cc62a2a6a9746c5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7a4648025ee6d8842c87b4c6ae80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32308e61907c62d2d7f4ffe173f08840385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc7edd70ff1091240fabd41ab388f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c2ca58fd7eb0eba26f3eb805f2692387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6604a967817d5ee1b853934005b57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722015e82e7b86e4a57c186da337bd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013cc59add6236747f281c7f91f4660390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15599e217a5679ec3369c940d4dc9556391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca74e83e35f5a7d260ebe10a0d16f5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a42d414c92a7d32cce7ca27e38be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e66653707d19aecf7f4352ba0e4731394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13522d41df334c76be1ca37d8e6f69b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea611b1e66b79bab2ff551b17592b05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cefd88e1d6d89f343d792aba93d90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812322d4eabedac172ed34724344309b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd5b9e17a9322d3569272296d75f5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dbf37297e9f31679f3abbf5e32b14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd456c1a60a0104d778dc6ae6d9a992401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ca245a30a04fe9892e8911aea5c65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe04f806f7fbb69bf055ab8143c98c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3012f691b874078f1055a01d13e303404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabb05b56b7ab737577a4bc6c5c83a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a3be53bcacb238a8d32486848cfd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e976eecf5c4fbddcb0a6c435197e8a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772bed00738b7a8f9255e55b9446ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d77f123006fed47c0d218806aa4909409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8420f93b747ee004d8b753a60f581410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de948fb64cb4ba2e96e3b9879d965a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25126691b87864fa84a391fa63ad3fed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d78874115f22ebde1b47f3d20b352413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375cbb6b3ffeac2fd14b0e3704e686e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31803053bf82680bd9dec552a7531b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8965ee300a62629b46781c21b1f65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f3e0e59ef5c12f96047771ad72023417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa600588930a81ac12ce355b9a33dbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9be10a6607df88baac9c60d8f0e633419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fae87450bad918b5aaa3b594818c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed01b988f5a412741c7e133cf753cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310e7df224eba1f7ba702a2925ed2d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c364da931107b9ff3d4c877ae82fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b3ee56a1e25c78a7dfdc6cd48db38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd7a5dea0c5e6b040a80c18a2903d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23db7f0897f2eb013e8f6101e57e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b9d8d280dbf7283cf55268d5c89f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c88ec06292cefbcbfb3a2a9fd11c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569c950a0791b18791d670b9a993393429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd13138765883684ff27127430d5d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7912b3f328c527681a908328116ae4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70e84d318e21d185eb773e06c290bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a76326209658da3914e0c8e3cfa9f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2895f7790d8329e1165cbc5ac93eb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d066c3a6b543eb8f21e038a7b4d4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1665b9539758ebfdc9adc86909b2ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d12f539c1d3c6a73c0dcb4b553ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e956976ce1b211f0b017aae74fcc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f55d57c59522f42fec5da08d5f23a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d85b7943a789e1ea9b360aa567c04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec73736f2bc99b93d983ef68cdc150441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4413d6f014cf29e09848f358c39daf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a574bcfaf8cc81cb8c2486c9162d5c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba9f706cffcaac50a6d1ca2d14344444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565605c2ebbd44b8c5562da5be90f053445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24570ca0a0e9578189b5acd2a1bd35f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fa2961d13861124f362f4039f989b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebf94b8aeab92767a79b190bc61162448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34cb8c34ec3090dbdc78a8169e4fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469e16b0db8e1aec88eae6b703c73a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae35ba3ee0e1238d11ba510eb0f8107451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69810d02f56c15c5a1b14d9eac235452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01445b97a5b543737f5a65ec31d47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d3c6a120d27c9c34875b9b694d356454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979aa1179373aa8d05109190e898e65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c51cd60618601fdaf178d6a3445e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511539c27c3c7c6f52ad58cf544c0d60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37266afac509d530dae4446dd8dcb7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851cb637004393459f13ad5fb622d34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa17dbb5020a61a901dcda3fa9bf7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26307db351fb91be25f4b58878eb94ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df17e4f7e779b231804666ed41f606462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f3aa5e8136a3b6de9606a973ded91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245347bd5846f013dd59167d34fe7ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5509bcee43823f35221266bcb8f2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5aca76b29ce7ce06dda44faf00f40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd46b102b6318bc18e1d124bef7da7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d0bc805d556c33784859d581ac9de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c1b9ab1f2f5d0257f01dfdc02ad00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafa1b1fb63fbb10978897adb65dcba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de594b8ff7968097699a66e2bfb37a8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3a85a5f6a9eae8558d9527fa165d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d4fab469ba8a4a2b9e9d1601321b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c995d552f3a53982e62ffcf0f2ab8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b89ec67b7f6fdb30e0277aeed7fb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef4d235eb480e32f00cbb718cf0089476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32965405044f5d484b6d4ae53282961c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ebb8bd465b4acbaf8e920ba78c922478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3896434ab077c4c8517217d1c747c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446b7952370457960f3b9c0ebaeeb48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691892cd51680742b7b17befaa5410a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2bd388de9bf7eeea8de1d5af1de8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10144fdf39c8a4af93a0a8c835ea0a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a65d671d6681c013bb196c20a57b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f849465ff006f84203631613586214485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b21f4f86e9ca5c99a16d03640b577486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccef43c781aabeb47e0eb03e33f720487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981a0160837d52e860dd30e3a55372488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e07d9bc47d7e60e9a0deb8dff0926489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cc739ce91016aab645551340d68b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c866431d1b53f2cc5994b0d6ca5f6f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d001f5f8dbaab76b7b036c0cbcf5c40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f958b7e1a4eca2b3f9817ff3eef15c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9102b0987f09fa94d02d46702cf6c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c371eed47ecab01b683095c6f3aa2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ff1c9509ea0a44bdf96a2e2fd7e3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227c34921d22ae10b3d5bc5c775dc05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed089870043b7195986b2ceb5babc17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da312229cc5160f0efeb59b77d461df8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3679ad6a6c784fff766d5d9bcaf56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc13939893dc74cb3ccef9db66c0e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab92025e9a1a9eb779b0515c8745f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c19e5cc7807744184c664192db307503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d35fa6db0ce19088115c97470474504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ed89ec79ebd88aa4d0af9d1c515ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e92d6ed477a082a831799a117427506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8ccc5d44f3330bcabf7499d739af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e476af4598d4ec92b6767a214615f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d1e2bb7796341a35e68f7858cbd90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e7529f16ebcf177ac8cf2e9b60d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8e075e9b1307b94150abced0b92d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac52683f2b40be3b788b498be6fe1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12411834e82d2ce67a1dad9fe733e1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7663feda00dcccb3abfa05ddb5c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e0680725a5cfe95dd0477ab29226515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198a2a5f31929a6f196bf27209b9717516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b119e96857e059ba15f347e83c90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c8abaa925e881229b7fa23eb3b650518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf0a4b5e75b8bfdd0e0147d41c997e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cc667969c2eeccc6020f3c20b7912520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7627f1f2c681087fa7abff3f22b566521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05137f00c8b117ea95842198c31f424f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531d3a34f70c9c021963e740059bdbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef38b1b14d5d4181c1e68a3e65b4494524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611ac7feb1d186c659cf87e1b121ff1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d60c702f2e411b990b3a5a192ba704526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9509ffc8ea141090d424dfd4e3c787e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c41c96493d4f27bceaec8a8d462ef7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312efd515e8bf3011418d14fb90b659529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069dcc46970dabe9e0dbf3627af8521530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e5a2af5c10450d5a825ffa0fe4943531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3ad93a07b9a6300d31694d81b43cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84973dedc3faabcc46bd41aee4b85db5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3234541162d1066cef641271a1f293534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3b6b07862e987ed2e60ade1e806ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32b12f849601cb0f83b8d540559e76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71057a4a760c554a253920d899c8eff1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b84c85ffcec7a736bf4a7cc017e50c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb67254376b1ad6be3024b16916c2b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2c1953da6f9e6b88d239c26deb7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec17bc5ed90c61c8dda1ff511e68215541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c42a04eef508ef1a70264d99cd801542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ab20c5383ed5aefd121a1def27e40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea8a1cdbe9e75c61a304934348e1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e8debf99d66485d5489cb35551b64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3de4a84ca7d7b19e8dbe239b6e3147546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed406a759bddd75a2679376930041602547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63da07291ed7a80b2cc9eecb3d186a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4bfbf05fc97dbce11aeaa4843b066549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74cc472b783f752687060faae51319550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d14b7c201175ba8527adcc7478ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7291fdd093add32ac06195ff6fc25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c888d66a9277bb1179b9cbb578d78f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ce2d7e394a20ba48290f9ce150278554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16d2ea09d68e911398ffbe1e41d752555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b831b1b7118eb97714439c56eb30e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fd08c26893e41c23260cd5f38e1e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002708b65bea4412a76b4a84cfc61a22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e76444bd1fc50ee11c32fd2433bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681919f022327df32c19dc12a202a6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06af524d11bac9b21e5de0325294ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9681bcaaec158d2613a901a5fbca7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4c5cd938435195c038e1c7a4156b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6eedaf7efad3dbe962e3c3aec4f72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f58c573acff86761aad19b8377152b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371299234f7a089987509062a4905e17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dee8b068796d592e26d347f13ff0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168d9f1ee082b590c9b7dcd90849b52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed46991bb5654358bf8204c1d0e817569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281fddce771940efb77ecde82897fbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba9f5782751fd1b033b81f002a8033571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f9a38e9634cd03f256343b978bf15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5b55695e14c8f9387efe7b3853c9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebaa2d619cd2586f6f85b0e7e78dd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bba3e3c29efebf9b7b776631e1e18a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232db849bcc73d4d24af5c9016d3f77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ec3de27672b714d7ab3a57a0eb7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9f948cd1cf4e128b415cae1c2076578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17716aeb4a3f5db9497b414d1638e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9eb5bb33595dddf1ca23fd3abedf7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3304363d78c49eb1d80c44b557225b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5127d6f9d640ea575823aa612579582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd821d76f321ef0d87713f6e561a0c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d3fab80ce823d74cf8c43162b06e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d807be07953fbf8da829c0fe818a7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa3ff0188b637a90956459ac0714c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f427ef1e37657c907b22386cadadc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afde3d7b1bab0ac35fda3c899504d85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee4f25013fdbf5f850449e13d77e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273147bc7b428a77b8bc9585cb6a614590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abcb0c05e1e8191c36eb860ae7f96f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e2116f2419b7d2f4d16b0be15cefe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280fa8ccc92339be6d822976315fa10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d594e314257f6864781545e72e79a90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243d9c55431a8fe7822a22b4cfa1be7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519650f457f0be11dc010fb57ad3aff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050edccf14e8d9f0404621637822234597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a464867038b232b6253d54f6b6f3b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d9de4a949a8a7459d7583719402f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3f180a92b16fb2a49b108bdef390a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2778aeb3d0d8b04ce439fb2914b08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84487c99982aad82cf24502036a3a0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d783ac40c93f3f1f9a4b1a2232ba81b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774c0d631e09d312413b3ecb999adc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69191434a4113653032eacea01f39ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf541cf9e5887952d04199cb3f38d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c25cd40e050f367a522ff61e9a690607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aecb328fc600737db9898e4e8209d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb2a3c06831a7fec8436fb7cc8323b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858d35c7eaa2af609a776ef46321c66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc90ef7dcd53e35ee82231cf1944da0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff79f01dfb2d5d23054c4c603a6e949612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620f35d349ac0915d26b478571c4363613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b003e07ea6aabe9ae85d9491d8db65a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ef7d44a4aa6e8afbb95f8d12a71e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88909a5afa2d4fa5ade545d9a42ed4ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376e1ff34573ce8ac039fd7228d508b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26894a5ee0ef3a47d37f03c9f194a87f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56fd785b1a1bc2b53ebca47793e825619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc54a1711890bdf648f4d940dfd066a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b4aa3b2484717ae0e8dedc1da79cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbbc075e198b2a0ca27f42dd615d61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf48850ca0144110df92243c3e32f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee0dfd6d96347e0913ee2540b8141624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af1cbccd2275657db4dabcd5bd1682625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc914c9d0ddd71c9740d0844416938626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea979d383764fe64aec6e594ffa7e6fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12b260b64789ce51df0e9bb4515e67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40f4f28305a776da896c13c9d47d5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4160fc16f09db85299274310a351e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410ff547605d0b368e986590af1b31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2540bfde2703bdc5b924b740d49032632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863807ff469865a6b735e4df11a2262633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e550ab1bf489321bc3284aa7d55a87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd91a5fb3def7a233e6f9ff7b0494635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359e082c3cd6c08d542c13ea911f74b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a580ac2f1c9fd1be1f2863772a802637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7aeb43b9d687060a303fae1218877638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868e06d49a847a017381e570ba58877639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471fe8706ad09a5d6c8f747aa428f8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2793ed999db9de0cccd1153b5039f03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f482979baa0a339fe4a4d53b3a626b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03097401383cb2a0f113a78b9850d15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80e25686b128aadb332e8d0526fcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505ab57d30ecf2b356a22453bce554645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d407c70c3a17249296416c71519db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271f16b9195006e52a43dc8501488f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0783ef5c072019b95d777b79164e8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733e3dfaea5f18268fde1231d8bb3af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf38f523fcd1a24262baf2244db3a5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46861f8c316b6fa8e9836563e97e1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1282a6d667df99bbd29bb1f464da3c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca8011cf165dacb4ad1e6abaf0887653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7cb05646dd92879103d975ff6e26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179c1bf75d596fd314e33c288b1207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd984591f749ff2169f6df125c0692c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833204f30b4252a4b0df82b57758c9fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18918620302844ee01313a701d838e9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650c7455f1379a79e796cc424b6d733659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6513ecd0c4e4ef9b31923cc7bd596ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77aaae44ab0eef6f7dd9f5ba64d85b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f62df80c33ec79d87072a131a3076662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa579eb0e5fc34959c62629b96e4dd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a0bf8244e9519027347da6f959ecc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1615bbaeb212e1a20ed97bfe96e31ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2421349aab66e9d6771bba372f6e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488ace35e27d5d54d66bcdfad8dfb01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee61060fe66dc420a32239ce35e5f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf879fe02ca6fb2fc7c633b7453d441669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c987dd3463fb27d7414d13a7b2f06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7ed80d5f5f94489f6b16f5a47bf0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cb99207c36e2c44ec25323fb73b36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af526915fdbc2e84a67b2636fd0584e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f6ad575f9cac675420b9130f14f8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222d1a334c69513ff441a1bb479b9a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf53d89797bd0a7cbf4b5ea1d5e1767676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d358c14901b2962f3d345d678cca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f865cf76c63bbb34204e4f1d7b9aa3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7506a20bff98fb8fc7ca06313dbb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08867b88dfd1055ea4dc2e2f7a571b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542a654a1db6d724e51334d825f5e8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b4fbcc8ac73d55ac22326c80ca20c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e41ba902ee3a63bfbcf6ec953b342683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9927e096ff4fcd2218bca3eab5eb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75765ecac31093f1308a29874e4bcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86494fa810f51d003e3fa756de961bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c825ecd433d566e9a5bc085e55f4dcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f09c007853b63f13d4a28a221eb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba472931332878457f4ea5d314e266689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad76847e01080f6c06cf9287e623a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36fa07104d50bf4a4957a79f000bd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98d4c9c73d8196e4ebf59d5d46df5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7bdb56da890f34ea3be7643360652693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc957c4dfb7bb55d9995e7e984d5d20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e684fa7c2ab9be8bd4adbb159929e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13136e1c6a26750ecdca32c12d6ce025696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e9758f6339e3f7f36eda2739d544f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad7f87c9b74bd5e3a0ece39d17da8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bba1cefe413776d0e06e6763e8d490699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aacd1931a81511ca6986392fcb0d68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da075ca4f3e96175dadf22d2b24e367c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a06fdf4dcb890cc017fcf5b1d4318d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77945ddbc1f1228b5ea59a278b1df1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a152307931293b434e4452bf236ca9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcab9dabed4524f8d88e57933ddaa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c2a1c91af6a288126fef775539986706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb60682b2699c569d90d01822be3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b34d43809c766164f755f88c09a1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b76c8d59d372733955bbe33bca5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59b8404ab1fe62afae646a1162139a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69695048a39b55d5b0c7af7a99717e53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c83ad0ba4288bbfccf27a7555eb09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0509110e13c17c39b9d68422897e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ecdbd9cd67d4f5e74875204e5078714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09913d4a6a9d061446096a1696af34fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525f53bd18d12b5d82020b0b1eae97d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a79a7b46d5432e8e39e1a5741090ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a5e757a95086a7c76d74dfa5fc1e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f05b036fe804225dee7561e80f8bf9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab419b50e1f243201fd9a6f651f0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9a73ba1622c385f5fa01d3f6d1538721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6211ba560bb19d673adb3facf8ef166722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95064101189b65a4989c51108ad28e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e939fc44f8aa5486ee41e897bac8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47916985a666f70d3d00f53cf04d1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a711ed62b887c0a11284f0c5de11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b15fffc11f3bc6a295754c98a5bc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819381f70d6ddc00ca581c0809862a1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762b7b1a79cfb72845765f8879f7a98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38c22b8df964dc5fdced3bd1b12f2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a329b3075e04c89dcc5bd808872b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f59ea4350e060a92572c50625ee4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c0b0c4998662a2c196257b731e155733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5cb16ec722eeb4ca85cdfdf19e16b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b529100622d760a70bb880581de130735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e672d9c34f32f17cbc3d008ae14097736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3803665dc1440302ca3f73246170b48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7428b1d9ec35322f72a3e0ed4bc18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e13fca0e98cb85ab0543c73665f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8c328afe421be7dd6a3540d3a495740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9571600f1429054636e3c4eddd0663f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ac5e51c2634908770fa5933aa8cbc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acef611d342b6fb0bea24bb8c37080f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27f38e7d3ae7d399a137e75b471caa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438820f5bcf9294c31153461e7ba6d53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff85bf03ddbb799d00709c438b5e4da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe7096a7cba8e8577feb0fe5a4e8a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165623f6d998ecc8f04a560bc0f060c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756bcebb18647df71f6c6d78ca21141749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b7222d375de8eec28a1c6fa3f09a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de2bf7cabf9fa52a3ece7b75db30b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6cb744559ab752c51d0a65e0eee39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8344ab0d154a73ca4755debf4a8fe04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcccce4f20570b00e9033ab49513b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f477fb16c69206ec228c060cbae5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57d3172f5da5d6f19070a5ce3305aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517188caab19998fb026f20891268c62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f755d010433e104d298282ec70ad9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec2b1309addc9198bc7c0aba5f8cd2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce7d6a65331b54a1c0466f213e92b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c79a6132910e937fc843f6dfdd092761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456fa769b862f027730f62dc95b4d6a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68297d0d705daa3acb6efb145c3a6db0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d47ce98850dc9a69bb3cd5b12324764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243236961f989add7fdd8c81006e9d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd60df8c07b8bfbebd41764b71d858766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d0faaa4b94d2c5c24adc2617f688e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e19f815f707373ecda1b5525e71ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd66829323cf77bba1906ed08382c49769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923cb0855f7f31afadab9333d119676770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e210b1b3ec7191886e787c88ccbc3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a3761d70800d647fccbfaf0f9974a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c80f1f8a84448b38e956b85010e0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655241075ca2ccca9e7a210db6d840a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a2ed8af60eedf89248d1287e9088e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4267e39e9e081accb4a2d2e0a8c74776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b8a56781663937ba5267d01e3f2ba777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f22284744407454b95eac83b42db5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d5fbde5202fe59b557f0bdc34007779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76393bbb32fe1f28439f308df55f0069780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec20221b2e3e46fd52af9beec6bb616781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5dad53ff422d9108401755ee7a25e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d98003ff6fbb2b30628c79b9a5ed0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a45692f9667df85b704c4d4c215ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4113b2ce3aecaf902232462f9c9f5b6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25273910d48e34005b93eb1048ef907b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10def892b2918edf8196d55504b211787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3b1c5d0c245d991156fe46206acb8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a133ea7d5af1df811d933078cf1a2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3674f8c90b9f79e3845c47cab563f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2324d68327aecf37e4912f8d067a7e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71177558d78ac8b7cc8878bc28ab9fd7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee4d27e49d342233713189b4b2185793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b21a09e4e62badfca83e59f424f94f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dbcd7e7610e0ec35d65a9691e082e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6380f39f9956550d957b637f35e394796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3330052d77e2487f185aac9a249bd8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f836f3075b76a871698024c2a7d13798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955d1eaa8095782433154b6941f4ce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356e94ce668a120355120db02f7222800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215485c1e6d325fa014a4e1ab3b4858801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6041a5c626269a4edb0b953bd5fd35802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c511c208d7d8fd7cb2ded714697dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83404b402e043b279ca6f3aadae9db804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aab7796541470b47c578d47cc81d8b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe950b5ed17fb8c50cd28f60326f88806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e45447b5ef0c5001595052e53cd51807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0ee5d34686a21841c6abc0c7ecbd8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2854d109b7e3d18cb7b9045bad998809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5483e8d57385ac913dfc911d80f44810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda2d609df85ebb563422ec0b4d921811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611a29da4a3a8c154d997d4e1d486b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae209407a426346fa0de31afd1cb4516813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511818a74ead4ee95eb3aab27d58ef73814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97618e272e586d22ff1f5f87c2d81815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e9eab616bb3846d41472a0013103816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9786d79e51c84bd09fffa749a36181d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572c013adeaba41d6980944142ce539818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928e0c322f6870490b3f27bfe81f86819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcdcf41e2ab1f7c09033ddcf60543e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6877339c5524e3c9188af0664e23ad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde0e95e6e6978e3cc90ba82b6da51822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7004ed7b123e5ccad3dfc25bfbb41f1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a3a3ea6db4b36abaa580a8c1ac1f4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51c3dcd6560fe19823428b5c745a95825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c5f8b959e13e8fc4ad39910380da3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983743a9e930684e1309d81adf7a17f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a41a30fd31f3da7b249525e63717ce828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8f2797be808529404f62da3132707829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881eb006b7bb7cfe8cec078bc3bb491830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03110f8cbb2cece2aa9d0c8396e4490831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab40ea1148546c630c9eaa2eef016832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f062e8e5dc01d469b05eb5ca70957833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e9ff02dab4e0de99ba7c631aac3be834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf46b6157a2d52f7dfd7b14d40cae1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c967f4a00fc1b73aa5ad6faa549d5a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bae5a6c429a9c3119533aa387ecc6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056d1a30a17b9161f28e963c9f15b23838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66078d3449c6e00e570ebb8afd7f6406839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b14c57700a83827ba55d2ca2f898840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf862423bfe1c621170fddfcc01af1c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729230c6a7543a2c6faa3c009e2ec6d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3713260bb09dd5da6646b870aa9c9cc843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aab62159f9628ce4e6593d5268387c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872197ca534f891c58c692e2b5661962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe901868149fb629218adc1b223d183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73aa7af743b51b6869df190ed758ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e79fae44e524b857dd53149b1e8625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde33f63f6a5d9682858a2065668b94f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346bf343bab8eeb6395ef4b48de057c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cbc7ba32ee05fc3703a14bf60691d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f71e879e6c1f64d2d9ee5856fa429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc031277d23c6ba95f7413d8471e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a67a02de1c5adc4904fa505fd05c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db223bf6180f1875f7adfd928885c09612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f28277f21aada4e5402a6d022616013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f64b7c4df49763361c869b16d013014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3231e1e880fb2f00d9112c81cb687915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5823d93a4cc750724cdc902a5ca4d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ba42e4500e27566d221c122d388bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b02a97bc3d3ae99695756a2bec6e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3202370838bc6ddde1cbf621695affa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17051eb0ed7e6743600f4ed7fc2dcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d69b438724c901aa04e0c27dccfb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d018b68690fe3d4788009469c591122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a0f5357619393f640b3f40a89582b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648fc91d425d3b9045bc61454bdb81624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a39402395f874bfa0039f0396988925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d7f853d10e0e5509b741713bd545926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cd5b34a23a87cee0304aa9ed450cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ee87a7e523c452a1c6090df7867d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693d1054adf8900378e9799d0424d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066fd87c944adf99d7b2b75cded6a6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d16acb8561e09412a8b32445f4f6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b90c0d3d5c94b1846747c075558132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2ec62412d148ef016a4c26f9cda6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e4892afe9bd42d8dee2af406c200d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b385aea041df71ff82420472e0b59035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b457605ddffa543d5ab850ce47c292636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39ee5494530671a159279b2884e9a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e31dc81450ebd8dfa4bd849b0a0f5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc30e2087f886b61e5cd338c7a51ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123cff3b9809da576addf520685624540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6eccb2560f274466ba55e0b059d4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f8ea1aee9039e22dfc94f34042ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1486c3315027b450c65c4e4f7338fa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f4e641e5b93d3a32a317e6c5cf74144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be07deda4272eb5cb0a8386c879f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64eb8f3fda5728b75823debfd106c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70998bd1d9095bde480862a03525de3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a2156de9ae3a2f1237add6164e90e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa51c7a69ebbdeadace581234e34ce249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a553cba3541c4c3976fd68eedb5a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac71eb4d0930d372acce68378b54df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339929f126978fffb95afd14be07a67652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f591ff175f633d0b8fa7f43cea10b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc74ea5e182786c76e7a7b50201b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f7f43926e44a8cf96f8ebd373872e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83204b8c9a5796f477b909ba6b160a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683519f57d2e59376e6027a30e3aa3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448465affad8b75430615324eb7da0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde3f6ba7ef44e79bea1f7db3ced49359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753961129651c784666ae291ce0d610360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280bbb3c08422159863c408b8ea38861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a87c39db9bd5f419058cb28b4d41262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4a8280d3ff40a1d68064513052b9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cda9efed641ca5bf0fc95bd0747c2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc35288ce9f7b159c870526b1b06865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e5b44489e257ec640b0f4e4a8781766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8e5697ae03895beb5ed3e9608242367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414ae0e94e26b98f40729cf2ff8760368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a83e2996285d004337d7fe71ff92569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd21223c553c5b93e6d36a2b041d0a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56207a2658d8bd647bff77af4e7963671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d88d6e9f9b2d06df8833aafe9e63472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecadbbd580c0ec6fec9a7c94e9c72af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f244dae017146edd6438027634f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df6ac64454b75556359de8817334c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146156f8d039a482c60504c4f6f2ddd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5fe930328307af174be036348fbf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b068e55837e805ef56775c85f90544378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fa8716af406c5601398fe2e3845aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfc5a6c465e6d7e443379c669aed5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404056fc6bdce05f3a975728eda4f6df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb687cc5e4376cc69b0e7de94dc3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9bdbb14415e44e9503af511fa0cf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3480f61b4005eaf192b05b66e7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9bd1a9e7b23f51e07f8d45367ce5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ffc2bc932925adac9ae57799757d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046511c26149668c5d9a9fa01ba4180b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c80ca2fb8791ca3858b5696d2618c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916730814448255c1ed26679a879181c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398dce3444058a948345584891efb0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c392e93518e7d24d82fd108175a030791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c059b243c466f39cf4d1197b0ee8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc48c1fedf31e166bab64eaa58e260193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917fb8c6108c0610fe75b7ee401f59c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a6366943e8283f23174bd753ada3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cdac762b80208dee535670e6fa1d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c75aac792a59c71532a44cfcd55b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9de5bd437f4da0c6d04779a6e2e5f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a38addaace92b01adc6894555228e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133ee0a3655749a723cf0784550a8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bd835381f3087763cdf817db97210101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64109866b6a27742b1e7818b73f8bbf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94afa8c79604fadb355c15de3b82e46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df65c49de70ece6299433f98a26b02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db86b0a1f98ec487a633acef9412765105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c581bfaeb0e713caceb70c16bf570106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da649dddb7e730f4fb8801574156b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1fecb552a71be59cd5ada9e4bf272108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a305ca52753d486eba65a70aff592109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d9710d66ebbc988bedfecf7cf8e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25361af7791458ac608fda0d7b43098a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eef9760c92248916b445923e1d2af3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2908951fc50eb309cff4e970e6b298c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f387f14e745bfacdceca33aa5bcd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96bfe4292409c14bc3eec347ac1e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ccf310c7ea20affd0f9fd82357509116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc66b8e688574ef4d762493261dec0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daebf6df0abde912b4ff34e5f56bc6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b26ca084b05805b98a2178346fbe4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d7f65312b48a38612164cb2176ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bac80057b794ce7cf328f2febb32b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902f352dccd172a32d0b5ca7e7c7ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dad525140654b906e2ff15116e297123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21018972fb150a30f0b1dace56c7fc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e2ab7fff0c56294307eae09517ce7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5515ad6a1bf9237ac23176c4823283e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02c529cac2753779870230db16a6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b5de8a3bed63a8c455997bc8b9666128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018f47fea537e19524649008a6b2ff1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf12ba2168bf7b3e53addb91e58abc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207541e5db832aa7c088ccba56eb51e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a07f3cf81c9ed5005113dabf5f690132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2695d2a0bfb8ac67e1bface91b683c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800113730259dec022ad146c38458ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb021ffa96cd7aa0f2973ee2e17eb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef108f723ab16d68f6ccec0313e7eaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8de8eb93419ac3089eaaca578a361b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86aee6b5a66b67a908c7915fb8b64e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c17456f50bf04714670a0db69300139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c0d975905d0b5f90c39fe306eeb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd09e3c4601b5fbe2f108e67d354c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a38b44c9e44a894df0a657884cbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224277e3c77cdb3a343dd2d09b169226143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ba2a4a7a63878622c0f8898e28c59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf61f00ac4ea44cfb894490dd89a9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ad25d1ba92325f544a99f454f165a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd1e3e42b571aaf9fec1eacf58c41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66614410cfb50db7c3134b09137dcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe06c67a459b0dbf884ac0209cf39e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41a01fa7153e40ba25302736735953150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc8b321d502bd40fd67001463c8a3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae37c6d5bf427c6305faa2b0f940938152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bc959b410e32b5b522f636ca00328153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6018c3768b145fb85bc0a54540c4ee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0546bfef45dec1ce03f368b648c1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308d76e7b9e1b4d8f86ff3b550b4833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6179fcaa3d72dbb82a2bc0434baf45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a440ace2400d68e4d1cd3b2080709158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ddb14cfcd360fdb264dfdb9895096159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a1c11aa518fa7de252cd88bd1c39d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b29d45979552f0761dffc83eb1e5f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45de72211629572209693a0eb5989b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f0d8696f0e02198d457745376ebaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ee1e5291d24df9bdb3431dc18ed0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7706455cbbeb1eff619c9e2ada7b4f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797b8805bdb34e36ad65772eec8529166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b62b8a9c6104199f7ef8e8f021420167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33604ae4401f3e69484cfc56413d15b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcde021f7eccc48b3fde36523698d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8064c3400db5d6dbb600fd300bd7107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b712b46430103bd115710759d5fbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9decca8cde6b76fa41598d739d7409172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c66874e4202d3a0141f5bc52f629173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bbb24007783be2d6bdaa0be7f194d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb83c9f94edd8244ae5d76583799456175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280083a371f7d4808ae8b62d65700ef4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685552e9b1b742b02caf0cc922eeea96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83d41d8aa98860aa3edda286dd8039178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe13e5d67cbfb40944ec04f776c51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917a75cd6939e9192ccd9d6a3e6b802180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544715aa158fa7454bb18c7f09e2c5f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ac2fd235f5559b1313db4ffe7d2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff76215bf8386e166ca785a8406541f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90977cbb69026351291590d5ca83fa4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c292b5bd2b0d028a418eace962632ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf882691fc168cda1c1e1679df810186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71407c580bf0de4b7f76de22afc8fa95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096557620fa08997c2ec442a0ec0b3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748175a25e0d10c82184e9d72bb5f8d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d66d7055c6a928c3acd6bfd46ecb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde950ab7edc978a0297516e3f0c13d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3b0f9f169996553b26c8969bf3381192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd185ef5e28ee5eaf38be151228302193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3337d486c3ae7272dc860af9c5316194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca1d14cabd548e01b70a08f1fd4e05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a789a867901bc1887f4186fca74498d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a6d308e2376acadeb8460db50cef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b7d6cb262ee642f856b95f3f6a3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d74671e46d5035144e967c7435d35f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946d758e7705bf1e255afe68fcfdddd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fcead5bc5b96375941866f0ae44ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d09f6a0d314e0ec8f754b637f8d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794c31507bb7f63307b3df85d5bc23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995c5efeb58acbab9c5cbe72799dd95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38429aca96d9f78e78ae20163036ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707735a03b1761d78fce3b1e77d6081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab647e1f5af200839a50e790efc27cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476dae07a2bb47620ef581faf166fa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a155a2f54bf2354c8b1e261f29ade6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb1a539001892f28fefcf3e06bce35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49cf0e3f218d06c6ef34ee46ea8468211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ed8dfa9dd739327a8c687a2fb66d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c02c04dfd8b99d77861735a9a3611213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5e9b8b8d8065c503ec2bae56a5928214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6518f5f9ff46c96eed2168c92cb6e49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3894f4b3de862ddb9312151f2d4057216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8088572611c1a946561d1011573354217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea7196cfeea1f6504fc46ab69c20e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c250dda851922e48be26bc2101c4d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd52eb8acc8415d38b25ce3ea1df259220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20e3509f2feb63cc8ceebc7fa7864c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07004dc477c0df462356a73e34af923b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd982c8a3da77714c72d5d42e40f32e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4805ff73a5b8132b6cc7d5fc694c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984735b0ccc8ac3fc14de67d8f56bd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837fc98673c190c628a11c0b3887777226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9d71e87d53aa493e5fcf465f0cc73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6d808763c3346d267bb18b6469fda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab4cfcae983e694b8ddbaed991469d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac27f831a6e9414aacb43b04993209230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaa1fdfe4a5b580382d7e1b77eb817231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4fdf807a488eccc6a79afff38858232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118aeb2cfc09462f13f66a92efab7c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8740b4848bf488a67e8087cf3185d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c8cf4a1f64246de86323cdfc1dfad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5a2af7b9ae1941381d3fed506e685236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418495900b567f6844d24962c522bce6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bfe3bd1680888afe6a00066c16834238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578ee2a7d2dd44f2d74b1e7ffdc1285239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7686f84633f83c6b815ebb10917c9b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d56793215909adc6250ec6f1f135b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd63be854dba1902e3794eefdff2888242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f748c6560dbf75c1969a32b9fc5e03d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086469428df0ccf9d19e7a62265868244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f40a48ea2278b1f819138f738e35e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7cd016552fc795094b939b1f0b3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3caea5d13d255967ecd3d726eb1111247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca430b903974d8d16d115cceeb3b53c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de8044854fc8c1bfd0dcc8598efb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9d1fba3b8bef3918c6ede4554e6b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe015aea506cd330e9c55aada29239c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f0f097794b48164fa00d844d916ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e97a58cf8d74c53e05101c4fe8ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c450542e9dca3555c7781285b640dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b6b71965fd7fa7af331afbe222daa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ce8bd3ae73f9e5a32e4099fe1cb18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b4d3bc164f1a6ccb6dbf199ea6bb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f862597ff7df18c7688ac26a1610c26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ff510114ad63eb51c04012d6d874259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0fc10d0a8844c13c9f453b5dded82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682789b4f681f4bddd359b32117e63ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbe11464d0d1c1517829b628c8eaeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907423e942443402abd4f25bbde9dc6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ce39d85d0a2ad12527ad6f9a2d713264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ff767f18240fc70dc678e58fb0c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5888f17df8de9233afa94c1e8e5a9fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda804bad1938c8da2f1888e3a433cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e9cd6352dca84ed13716191eb7dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca112061f95d54282362563d26dd36e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68fb5c1df91d4d4beb728ebfaad28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a798a9910d077e3a6f65d5958efaf28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb71cbdc45378ec77e0a24e456220272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ba94a7df8db2fbc71e44f0c4e02b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743ee90a68da0560e89fc27126a555e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa825e06f3a279ee9718603b5f46e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a97c679ab7cc0f67a25d7eed8dfeac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3125f9873ca2acaf68071f68822ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312399f14e7790fc353b5f56258b3f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e8066f7be07bda98d622e4f342312279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e8b2714e81c2c2e1f614af2801aab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5afa33b932292b657263bd4de371a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f418b24057f5a15e57d9d82e75d5032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1f70ed69141d812161f8fe92c8c9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c94afad21f66bcab9b628417344e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a96cdfb06eabf7f269e25f56686aaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0fc1028717e828af1c6bd95dffc8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a17a467519af3bc493de49877c8595287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ff54ace048f57324535e76896af1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b982fe849b8b4c7138ac1faf7105f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff05162b98cc07e1eea189178c83af1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b2e064a77f72afbf4aa6450622a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e4c1bcb0862d9c7373db563c9519c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06f79e7a7ee2daac5fc4372ba0c8e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aa9716b3e47a1755520a2ef20be79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2c6d209a3b571f8a60868bb7903dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d57cce47f7e9e6630cdb99b678267b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8811c327da4e80ee09462b33bc082297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861956e77a565c918d854a51b90e514298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fa654b908d5891327ebc8e755a0b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ad5c97fdb7e48fa3e9293889c1e08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e63c3b54e48cdad409083d7aa631301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc899012778975b975f99bbc9922dbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8719cd499caa2a24967301973ba4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7251542392b490d23398047ab8730304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce620ab069884f1d68dad18d069cfa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ed1e897d5ca39860033f6245c2b2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bde1a84809dae6846ba3114e74afe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53cd3f56e761574b904677c57815a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36561f00db9276f344632795596a4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa31ee909a3c933adba8fddb5baa16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cdfbcf7bd5e5b17a68ff3bda23b42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb152a3ee41aaffd21a897fd24858312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46aa5a4994cfc64dbb06562e97c464313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4b15947b4862a590b4e4a735930b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7660b27dd8dcd61d6434491d58acb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71661b46df9223004741d5f10cb7fb2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2bcc85085f7bce948021eb311aec9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343031a2a82bf1c4b4cda5ed9725cdb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987c65f8e3aeaf286e6e59e1a8b9442319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0d1883061a73e282d21e8b92326d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad8b93ce422e78a102ca7aeef823bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cdd3b21fb98dc934d3b1ca050f99c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae561f588b5c8d7515d578e1729cae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc26aa0bd904a360c50a038da62a339324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7243ac217e5ad5cc4b493e58ff27662325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fa4d60b357ab35df7a1c70088b3e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557bda33a02c2f9d47807d57bf24063327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4e560a9e5be14cd7e13c9355f9a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663b28565e00a4ca127824430567a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51672cdcbf83ec0d095f7756f9b5820330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0bd297ce00568a4cbf633e588fd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09128c54f1b1a4c4646b3a74555d5ed3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375063ad4bb39eca15ad43384cadc20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4821fad400f1b882eed59cd0edb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea0ef8519d2b61f97019c375d624b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6849e551b96be73df5334888d998f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bcf039124c5922c20977eca6c0dc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f865e6e5a84a6a303012f526e17e894338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661d97f7bfaf8ef43a28500ebe6f0e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdf20b71921ee3f0a4026dbf8669f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926450b28f3370ca936e2211d272688f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58a2b2517ddf7dace9b6f4706a7f0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6772368f48ca85fc1b08ee12b85a4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507d2d73a4da8194405c3293c9de92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619f94e2300616149b04ccbc0a92fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c403892f23158ca3c5beb5e5c1eadb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee132bb49fe8dda3eb871e08ea6b5ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98db025f1b674a68b0c8fca4eb263a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e31133b24b2938c60c04c8062898d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532617ae89e678e0a9f66b3193a9d74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83c555311d6fe29122f07a7edac70e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681218b6208a93e7da70102779e21f81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7f3576c95a879c3ee0d4b78fe09a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab37d6f82b36fec04a659c305ae1d35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ca78abf7e1b9fa61670cfcb8348e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c765105c20bbdc3ef94c48c8c4c96f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d99d86be6d3fedec3f400a2cc47a3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf2f427e5754af10e3ad4572df21b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52fbf6d41d21216c56546892b279f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6f98a6939850fb594ab0e06a95d83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cbd2828f68bfb1434d4bb5a0e03f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549a04d51eda4bb495e42138accad87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4f4b75372c62ec444bf33a66f3915363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c3d4f8af4cddac747e4d13dbd8d89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260c0871937e981a6e77d0cc6fbde6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48185c4e6cef3871c3e1f0fdefffc9bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f998e81480c3a7ab7f615bf36cd3339367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff03c6a7743b9e79a97bb8c07b132368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b6ee6bf0fba4d2d698021c6854c45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b44bc07612eef387e03684950b8a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c267f4c7220d53193fc0086083bd0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb570b9c77d1e2eff3e849666cf118e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba7191c98e5fd0d3d6f1f48beb9d9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c5144c2419672a1642e4c7f25e8d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7f9a0ffb5797b4cab17242a1a4c9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758d16f9764ce91606709c1d166e50b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a031282c4a949df166485444be958377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b242d6e0c253b2ca71cc5c529af6b0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d9cecfa4c25d459c12feba3cd24bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7349476b777b045c4cb9db8a8660380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39752a7c33ca4b955db47571791128fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a6bde346f8aa948bfe8bdfa540032382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25940f9e9be0eb22e4914d5c43e3c3cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf7014248d27c324902c05a1bf145384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dedb832b1b9ed26e00ccae673e231c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed026dcc018199472e5eab482f02e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f650422ef9e34c5f1fa1d23289351387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87db833ee018c77dc60d4c6661b352c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba5c7102c1cfea96bef6eb26bf7c96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e903d2551152afa26341708b014877b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fae605ef629e5407421b23ff2e70cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e76ae343219c9d6d659b34b7fb2f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9022ce06e39d159b177b910c2bdb8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8462c93df5c4d0ee2dd1037224aac6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d82e1c5ab9b31ddac63306e3c513395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89f7733e7e55b1de024789d9d4b866396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b3d1249a02251a539f9301d793b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65111493f3ba0851c6c8226aed000c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9f93a89e7bcf831faaf1fcf83b2cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec61ced528d0b20a6e7fcea5b37a78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a43180d4173d72066fc7a93c28b09b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c926f319ffbefbf05b3693e9b643723402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6eac1dea51778110e236e2550416f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cf636555ad2edffb7c0de066f3d59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f689e901d816d7ea5b1ce1feb81c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cf7eac5930af7882d51c455481c4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39303bf03897b45292b655caeed146d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d43585b2b57fb139a7de4737dfc31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac8cb8ae689179a82006d16c6c27b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b680ab74836175117bb1e341716237410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd982ee232b9989abcf3716367c6883d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5aa45b4220a6336aeaf82e191cad7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c558c6c2ec4ea3701054d5a1609d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca1e764ae61ad0a0331de2a7d35d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04f8a0848840220b891df6218cf89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3daeb03df0b3d410af74fdaa592611416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715faecfea0d642f9a2c7f0648102cc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c5d5930ddfea0214be11ce8b1d3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e478adb05a0d5e9596401c61958c5ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5933d514f378f8d99638ba5f7d55a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61300ed41b607fd7d31af696b1813056421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944295359caf373f9538f246095ea8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dd9c22db79beaacf4fdcb734845bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce532139d7404d2cecffe0ccd1c7e326424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553cfedb32e489881fb48ebcc6fda2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db755dbae73bef08d189792fdb6cb17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff7918e42c0a6c22f89fa036b5e633427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c58bcf7d7304614c8d2a1e40bdd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767de056f190cf1182c9d1b663006f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e718088ba20ec5477f82727e24d4fcc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e98b226d3b538f777d73e4b6988af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc0dfc76e3ad25302f738ce598e691432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84b038bd08075a7125ed2a1f6d6a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67a8b570888f888c483ba9f0ac262434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efe5b4c12aa540e52c3b1bc56fdf6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9cc615e1990fc4d255ec930f52a67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9838465e5fba5904d95c24e45b0f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164190543c26fb82d3a1c50fbd042c62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21df48f556c2d89f995d66e40b4363439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7f3295128dde7836d67f1eee1d9b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2deb52c51a8c7fe5fb65c55e0514e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd37c1bdc5d4ae412da68d069c607442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab663c50a496f05dc32bdf22ebb412f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace50dda0282dc351784098644759bbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f904416590a8c9b3135edda4f1e3d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd195a428910f695201ce45890e3e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e40fba99439850392f22106703e46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223bad3f01ced7ba17cd6e9a4959690448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb495468333553f9ee2281fd725e9084449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c69792b3a0a563f245fee4022de96c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c92b5526700aec60968d0acc18d54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afe38c0255a647ffc381535031f448452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cfc9742e003bb8d003bff8858c870453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053b9441d2a2600afd17c1b72651d7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5486c5b852c7d227d907ab53b52f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab228a49ea618eb8efec8d248ec89b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204bef905dca1e895ecd84ee7a95f62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a2d2ed055818a35134e9ab65e6a1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc73582df946b113d0886e5ef20e5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bea4d729d4e48fb2dc8a90322531d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524f287c95e75f500597a9d93435529461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661d6d09a1f3204388c926170800ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365104b3d15d9166450d78e9a42c7e4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b63afd21fd8d58a6ac70c645fc257464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac206ddec65535f28f5d2fe0b63a11f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f47e20b1ab63f7e6de88be840f0787466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e787e4819a096830e4400480834a60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731c6be3cfd6f79b97189a5ffe89767468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeaaf611ddae05b90a0fe7997860d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d6db46f876c2facc642e382ed33ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac527b6a05c96c3c4807f4138cc111e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a9bf9169d1aa83186ed209fd684f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484368e8f4112817f45d4c8b8ff1603473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f1a585f3095eb40aa68e818107844474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec4fd0650cc0a9dcb00cdc65f2c483475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5fe305d0bfa815133ab911bb7871476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee721b6026b5adad0cf75b71e6920477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90807da375bf7ff57925c70b33a64751478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a64c8882c13b01024dab86f40fa11b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e7c70dab2ae7a7958f8b5eddd486480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4152cc29d061672a09c27d183f4c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31280b9187f77dd289c2b2667b0403ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc3cd85a7f7b118de9ea0d53348fd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d17b6dd3fb223545583ba9a21a76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232ecebdb097938450cb51ce0edd7c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695863336c737052b8d131f037f1271c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d732cf07ec045790fe3eef072fab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ae97862e027fa3a1fa52821f63902488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc4d72252b865432d7f79311504781489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e79a03733ac3130d8b237e8efa79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f55192ba82df540186fb45a5e1f739491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c164e2e7a1de3c55f6e604b5f939087492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3464af494d2e066339e93dc78e1658493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2079c521cae0ec1ebb28e79b7c5d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273baf599dad0bfced46df5dfd06c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167298f9b108aee2802f680d856d040d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee608adfbbac090e74f8c7b30b89d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63741465cd74e8f2873f4e2cf6199b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220ac8e217b36c078b590126d997103499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0059595b1acad37bb0479b5c9a1e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3811a93c4c28a98444c5ce5adfca6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d970adb2aa27cdfc7515d0b17037e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c08cb7d76a9a0573e8174f9a8a0ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03bb034616963abe156c8f2d0abc3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f12b879fc34f629900c526c0f869505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba746628c9a13fdc43d9a38f35123d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78648c5d77ec714ef0860019a71421507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9622506189d00bf7a2f9e5b3827459508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc199f69f4459133f5f1273cd5eff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94408b8291c6fafaebf5c5a0d2b8cca6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a75faf663e5e82b9fd70b05df75e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c6583eedcba44d9630b5992991fe4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846a731e238ff91a9dd297d0fe45f4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1481a88b20d1546c61bb1d1a21747cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60562563c081bd04d3361210cf58688c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a74ddc4c9be4f929f66a48d6b58028516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6898a815fd7ca3b1c5f6006156f794517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d3221956b9ccfd9d7dd85dead811518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef87c279ad7850102c792faaf3156e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2931bd42c45afc2074b15101953b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36ae5a43d32f8002d4192cfcd9c8d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c7f398c76d8186c22f4aec8d164b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd72d0ed5ce9344102ea1c47a901aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285c6da7dc231a3f7a49878e129be53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0432fee75db12677fd951f493df45f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2d33336375cfcc54f0b332aaf7ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224d65a08a2b90c45b7d1eeb21ae9d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e28044728be0c7c93b88dbea9568528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a257967c03cbebd140004cc241992529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb156f783c1d55ed9645a6492d6bd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd590b9bc81d18fdb2205839727dc25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2eae03d4857f6d93293ddbc9b9463532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b2be0951f13466635c233922dd9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad3829bc97dd94aa5c8aa50c6bff5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8ecbc0f116d591eb2cd44c1934d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305213116c4ed7d1800565d5b47deb39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358b8b454af16d59c6a8888846ee2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d245e45cb76696c2d7f93ed7480867538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ded70f877d35432478cdd472857a6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22081556018a5501c871f6eab9ef02e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b8583a562b7f0278265998b609f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95aea2e0becaab67705b0e95d70ca1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351a3ef49dca1198336502203c55330543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242023f954c9e217464129da9c09683544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e71133bea84b6485fec909a921ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52356b5932b7f710b1e016875bd9cffb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3cca991db9afb2ce641d3f742ff4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cc87e2960912895b9dd43155fe621548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e997188c50a3e612e12720d4ff5c1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2b95634e6d9b132767293e8aaba9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c07b06266e3969de1aa8c06cff3fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28161d0ea6c1135a5f19238bf1d8f337552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d9a4d7a2bd93e703ccbc42b40aabe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c69dce972e0d46c6002a1cf8f70091554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feacce56c0256288050b0c51302ea8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff18324b3056b5099851a37c38d8bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a3d1bf204e08a5b5e5a239c302921557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583784a89b6b6acd6cfa3c950fe1ab47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7940925b2d4e3686a0763982d4ec1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b4d794393425ae0927c7f05d4528560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606c493b94638ae5e8e600bb2c89f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8538eccba2b2d1c4737cf69d9f1b3cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0e46f591226e59521324d9edc93e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7bce5f2d4ad476d26a7d7e5195064564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23ce36760f72bd5a2e71de1ef5856565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aaf14a9abc199cf5132eea073843f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f24861f1aa7ff8ada247749e958cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0fdd6fb85603e81b5512c68bbb8e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42709d5782b17b6bde206c36db0c72d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190771740d21c66d6b10e025b603feda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a93122db1342c4b25574e222106ea9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd2c52a3524d2b4c6c49ce5a061e94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3c3ce9c072771109cc2788853ea3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1672a20baccd1ed9e2959e051e11c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4e4aa9b8389d9511e81382041c7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f90ce4ee8916aa9deaaf8d11e3827f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918623444688f08de56258e4ffe1442f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6511525785245d88104ea5c6e19d21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54cfa531e65221f4c071a9fef15daf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b7c2fe3959ee31e0aa5ac605443e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ec89319f54e601c54b1724756ee6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17854e087169725a59bfc96ac29d22e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d3f25d0f086c7b2d25bfab2a81487583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e1632d368e192bfe5581b36787942584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c0ad132ad883fb40e6bdeb337a93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c125c3c2e3c1786954e6484472d9f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b90ff4362d5037300818eacc69c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295657db3d34df980494b3e8ad92936588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a29b4381a8968e2d51e881b6d819589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499bee10c5f22cac29340dacbe39c58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef0b9ff71cd26abfb897e867594ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbe27638b97575c5447489bb9900cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ed9154fc0bcf41450f7bc26ca5fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf1223d565067818b3d3e3e6440985594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2b6ba39ff2e1254f9a2bdc1ace352595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256c83dc91a9f459e7f8f9c35961ed9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda3062796183bc9d5b43ea32311754597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0682ea6cbea05430e6bdc335d2da0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39d79e50326291df774bd50971958d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc2d48a78b50104735ec806f1bf2ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0e97a05d32f91e17a2aa8dbdc3137601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baf1eafee5b2cf3bfd1aed0ba544b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089cb0e7e052e9d5db0b0faf508fa1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc7b6b64bfe5e6255f3db63f545b38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dfae4a414f142be49a53a32a77b52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358acc6d185ae4e8210ca07e4f4b4a91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f34f5e1ce91dd8d6c6a53b3cec2e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b58944696062a626cc0376b437611608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bf7468488d3844fc303e83077460c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197188ea2524dc0fe056c03afa6bde96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167c9dddde5188dedd167c37a18c589611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2e658d50ec2776e3dcd01e7238087612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70c91246daad700e63954759d86307613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101656772003de8951c971ac6a1a2c7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8993ebce1f22f36d90de6ea4864a2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b400df0a0e857b7093af6e5866845616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65525b49b3f576dcfa96c5b4c60eb36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a74c558939bf21548ebff23efca64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68ab9488d7825e96ff5a73f4a779b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8fc8a24916142cbdb90cf69730e02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9533fcd8d5466372badafb1d6d4d281621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa710f956fa9d0b116a7bac08b314e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadfa0c9e7e7f5d211524315e51d224623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bda1f4dd040ae865d9a29adf4abc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b463b8b1c680bbc039f769fb63dddb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633a2b6e792e0f42a9be1a869e829f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5800922d320e3c6c3c7b9fe070cbb23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47511902d0ecca1e7c4974b95cf69c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7916a07c58f850f6dbaee5cb6732629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72af7980d20d2daa39d2b97472c4b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d253fba2d8b388aafcef39ceb089ba1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706ef8d6552992479b3d9e1898743b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e75e48340b36bb0d04fe196c86b0d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87652e28b45a7e7b802a51c059a77b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09617472646144808b896a867af71e62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e71cf6673b1b1de0e7dff8996e753636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad669fa68f633c5218565ed2c3f1e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e815360353127fde79e83f24a6a85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d2dd5923275c8caf8f125f09c6d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b841323adde1c12fbf8c1530726e81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882ac5480ff0a7e1a421b3afb4c4b56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458bfe0a04459adb5f1e43053b98523642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f01a10b3da99c57571abc65824165b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb48d664c6ffce15f7aa2409fad86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b949aa78d9d659cda0f723b7f4bae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85603436b022d0ae31e002a7816b787646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1380fdfe3377bc3c500ff95271c5dd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676206f75a49d861dd9394a53ebdc3f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94144637ff87b5ea88946e76371045649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbedab65a7292f51ebb139868bff40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fac273786c68289e66a58f62702c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a541cccfb4df0fcf5175d3ecf20b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75a5eba91869fefafd68539fd5aad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49152c3b15d5e3943b8239e79667fc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1babb5a0d353b45c34942e3b84df86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daff93c7f49c88da3176b3f3203c54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b0ea0dfcaa946e4846962b5aac346657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12347e5c0cb8a4d162dd9b44fde6b495658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1e027bef699663d58bd6d9b546e9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0f48d1566a9acd845e6bc00dae554660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f538f50e810d19f9ac4386601ad2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c337aa6c9811df400b519cf8bd3679662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4774d1c2742807919697a4e96690663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360027dd509215f4ba558f2fa074f49a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d0353a1527a3b369732385e0045a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671cfce47017f777e14cdea1355017b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1e7c77d9d42c4144fb10b197868f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49444c5c4926b193385fbd95c45e11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91fd76bea7fe403c152a1709c259df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c374f5cbe12eae33fe8d2572bd701670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668fd53de40dc8f56a821d261cdd948671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1cb9f29615398e33259912f761eae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e525213c7ca37ee2f9e6b446b0fec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dadc950758bcc13c9e8e8506d707d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2110f39efe11436c546f6e41591174675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6c9f7a93864aa6c7186351ddcf37d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af044ac5072204524dbbb1f52986913677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca1f12457e6cd4bd793d57a7770831678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff2fc416e5766c7699d186b6d3ba67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088b64479ff23c2f14eecbc774917fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a737fd254cd8d8a1a6afa2dd38d17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ba20c6e620dcdb6a28731859e2ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4726ea67fd1f8da46a338cf72bb1c3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58de5686abf51912b682949e4f19f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a838a65ec0c823bd1961cfc9a691f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbffb86110f69cea8d8683962c9cec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5515cf0caed2b07e2b89333dd6c31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9f29bc0add9e8d995a6483b8db971688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec7057b4130c0253af2b949179ab5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00844ed9f32e72e8eabd1e3bac7e4562690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fd0084f307f5d35ba177a9f7eead9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735bfe2fd44dcfc248d6e893a8e2e32692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e72dff65042f5c9b0cb95ea62698b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8550439bb9a4cb317b7b98db8368884694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ba057dce4746e14c6cd4b617dbb5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085f1a86efca9a5195a8340d10c7ce2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e83530b34db2c8830f035eae3338e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7bf65a1c75dd3b720a6f72ff69be1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977205862f01aac9fc4ef44468dd90b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408587872bf7498e8674d09a5bb3154700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec46042fe70fdef9002fdf0a1bd44c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958a237a738cce942a8729ad2a46165702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d9e17af549e8aa6c71972135dba5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f2f6983645d8cde610f48cc3f3a4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665553c5d4a039e5cbaa51ba3b59ec70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650ad3def555b3c1e0dc9bf465212ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed2a2b98394ff50fce153760dfa57b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611db1c79a4d2ea2a4878f2667596b73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd57f62f1ee524888739a11903a2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fde5fdf06d5a2533eb65be6ff7626710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291a9613efefd1b430fc887351a675b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad61e80fe8cff1dbb09cb792fc84db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1377511c60ed3f6c329391ffdd82b36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775efa45d693ec245f65269e04a7df1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4728af4a1e4ceeb7609d36ba726a2e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a125982d88896c00cb2b295765dd165716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d7c645d21d1e1f3bc246cf8d4089717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43268efd7a5d288f4d6ba3b7ce87201718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831107321c3cbc8ea1dc9bb7964955719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81929f628979580f2814c41135d1394720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b06e662d7c8ac8cefae2326c7f8f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c9f678364d509336362b47295a7d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc17f8babb84cd51fe79d8d48567b71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12790ac6cbd71bdd23c9fafcd55453e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8b3be6046b82749767bc99f116c7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08ff7109ba9625fd333afc299066ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd94ff37cea7c02e722955b525173727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d9019c952338ff25ade3db4a857a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7a46dc96eadf5a7a5f91f3dd68b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd83d069f9c151c09ffcfbf0220968c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5410986e0abe6a1df3b9840ba617f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7570291d4c3101e4af767be83d3912732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a258bae58f4890d65a4e27f931f2a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b688de15d676623836aaf5d3bb2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311edc718946a1cbd75d44265ce876d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647d26b6fcd6a4bed8a26c8116ae37f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc25529781654fb84037d4490a5544737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939b749306b26b8981672dc47389d3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5ab5179e8b6584f48c5c4f33ccc76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a181e0329cbd5f767d6a1af6e464337740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d173e5514cb3455e9fc7ca4bc9a29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837b6cb1ae681a95f4fa5a69e13a537742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c7d4ac0a38cc178960e037642c88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc458beabe5cbbaee818c0baea0376b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb877c597368344f2c2eda1bc34d768c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d94f23899ff8f80957773c307f1017746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b96ee9b6f2cdb3a0fab52f39b0ae6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a06a7f9977e00c1b820fec3366dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642af2817d69799494887f87eeb0fe9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5bc9e83a16d94465932e5da5b8cdd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c8d44b85fa1ee65216649d1982bc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaa33dd541921a168ac90b21d8b2ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910999a1ed9faf74743848538e59d5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e7079db9adbadc07b011f530eeae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06b8b1903c1fdd7e449a06298ea88b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b82c4268a4e5361687293025c0b6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b043176605ee3137d872a00b143e7c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0072ae21840a9f82a6b7d69d671eaf2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d20698371cc8edaaa438aad86500d6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b815bc34396a87071c94220ee0d5209760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e7fc88180d363e35e22fe11bb01e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd0ca12f564bd499cf26edaec5b56a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd8b5df63491e1293de60122a62bd9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618901936105b6f9bec22146e01986b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129248355307632fb0d4765bbfdc1444765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567fd91d3b12c2d9ce9b6eb2df71105766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ad6a83fcb8db9566628a0388f0361767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>