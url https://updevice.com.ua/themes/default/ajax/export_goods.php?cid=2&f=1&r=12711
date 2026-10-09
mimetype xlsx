--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2a343be5cfdeb33cf7e882956966a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802214a43e4cce5d2e5e8205810123e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6334788eff9045ec39ad213103e58a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b5a33a000b6867c35b9ca458a86174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef976acbea432e422f02195f2f7476b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60ef004ebce55b7b09f93fdb9b87ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748426a1ea6db6e28d326024eacb2fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a30a4782764b0e856805ff0dc0458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6844b54c8af4d3149bc654cdaebb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14927597498cfb0ff1ff08536780369010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b6f162d3bc2c6091159da4de0691511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac68d4eb4e6ea33bc49d3957509221212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e267bc67d33bbd6ad7fbad92e48f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8b720245babcded914dda778147ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b60f0bf8ccc45585dbb726e27a37e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d392b10e82fe3ee93dfbefbd41866516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3160e0d3e8a554eaec9ced1e7ac9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5ea2a415455f28ba9a751a4caa3df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f304015427c37372477f97ffa0731d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a8ff8cd4630ee641c75b6a95071520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184623db4aa9ac07b283b836d26634521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323895d1074a234cdf35eae767c31c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa86e891db78c2ed3c57ca684e89dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27c5d276b97424c14abf7c4772319124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e385f6af879b2c544966df4bab80125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a002e9210d2b796530aad1e9f3248a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598ab13a684f0836164ec10ca3f5dc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f03e733efd1503c96fc6be9d4e7a1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dac0d44f3d3f01b4b049a7e686cac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5da07c98c96882158bef1dbca218e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728987756895ea6257b3c2d437d4ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c4076a79057560b03133261043d3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b06f38c172258c098333299cb64c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a639770b2063cba60df81625dd358d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623950069310d4935422bc5f7d436635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6606d87ac97239578bae061870c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1a32d5277b04a4c26e0e165a8194337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ecf2da7bbcf4f2340d6432ceed55038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b355c590263c20a5fdea2f520cde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820be88056022658398e6c31494ac9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17403c50f4c5e73ba1bde4d9b5c8fb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb33f4f8bfe78195d547e743269e9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6fbde9e9f8d03661181861728cd5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b4b136a94643639c35a7218b0abb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d9c27b621725c065c4af7b18a8b6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423c3151b5888efe7db8f3596df3b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7098cd5a1232ce3cc07a2f173967cfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c20368c82baedc50db79b8a45fbab048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b041d55b97a5856b09785a163064f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba5702ccecfc509a99b2a2891b96de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5c2a7a03ec627c809097ff24664251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b75dfbaedf0973bf979297e14d17c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff06792d835083f8ea52324b92435253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ba33e90fa170ad2e6c5b1902770fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7caf781f51e1fb437151277b931e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d267c827c282f9d1e510fb1ff4d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d169127557a8b28e22f02da6fed45f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0b6f33f34352f0a48f2beb722051658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8d5e29bb53ae09ec75221e59a647d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db344692f881f7bc1097de24f039662660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4d5ec91e4b4abf5e7485fcde5abda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c4f5d77f7cd245c9db2a21839bcd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abcba63acb0448416512ade8bf898863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a52825684b4f19dc6d5760cc4032f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b877c41d4aff2052cef14512685b0fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8254959abe65c6ccaca06dc9273cb1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6807ce16f3ddfca1a161939f356ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee74c0a41bb374b70e02ea39ff6749d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a222851ed3793a5b92fb0b3c28bd5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b548517850bceba56b89335d3494270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527578501285d70900192c29be107fb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc66179a2bfb5109a613df43e6a5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc74e418a89926509c4a9344e6ed9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108e9a1bd4e47b9eed54f1c01d8baa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc2ef3a505ab64bc2fc2093a100fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d30ed5ceccc38e8aa5b11e52858ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9f721a24c3cfc0f46d0e2d7b94a9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c897061906a6051ee344f6467919f8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34d0cfe7ee089407d17711da5a04279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18bca1eb4cceb4624b6742dafa2cbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ff7c413352afb9bcc8dcc3058965e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea09ef5237e6a9780d1dc88b313e0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca867daf3537e0d491e2dfa255d05683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f729c4f6ed0094c6d6d62316ecb7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3093e5209308628cc87a7503dad6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a1708f1939682e3010444f68e54686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fc043f7cb67511c76b2d0edd8136387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e3734af5e7fbe8f6bcd55a37ba63388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd06779bd4906a53a94efae04332089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a479e9ba22b2b60d59170a200994690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2a79604f54e018ff9e294cb37ce891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d740b0d61259d91b49702c75be4dbe392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571c185c146e0b679f5464e9e89a4bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8ae3d166b4c238b8df091a5cc4d4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fec4266af7f4f790bedff994c906dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45ffaae0797f435eb512cfb69b17b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2de015c55e5da415aa9ca0fad9e3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a969761f9431c2c879e2b6ae364cf9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6388e581c0e63c98254bec6c43a1d1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849a2bc4d3568e653b433e098fa90a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b5b44a11be91ab6e33d4a168ecd55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3790eb68dc21fad2617558a55caa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff5a7384ccb133b011f6faa275b2ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eef06396114df82dba6456c3d0108104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baabb5b9c821de709041d80c64227bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f004134ef5f75e393c5b7f6cbb3b58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ccb91408a89216576ab165805892107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518eb4251dad501f2040710058267ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eb8884c7396d9f6c5e918de466398109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce96e582bfde2c5b1ce379e508884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd728988d9a121278500ef52682827111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e36ee091a4a4dbede2c6062c9bdb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac02f64af42a6f2cd84aa5a3e9e65a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a061838988a3546f40ef111b8165f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a30787b20b098b91f509e9a0ff2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c5dc80f18402766ca0369dca9fb3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00bea1ea5e491ddd2c1cda005e562117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f0f09ad572d8a8a69e92c2e30143d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680947f305e8ff476d7c96977fe764119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ea227647b9f734e3290f8771e0276120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4f3b0ed75bb5e41e82e3a4e70c70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117399e11f54d9512c389e9ace124e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509569bf568df71abef1cc2fab176ec9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f48d76334d30c4526705d73b78aad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4bd5c83198398c903d07163ddc576125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16845b86ec098072ed9580b3b1bda7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075d7f9f99feb7d5a1a8a35120ffb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b62fc7aff6b27374714dbb8b3b02e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e94c5b7685c9c7e3a1f02a17da893129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be88e8b03e1559dc171b5aa85dc1f2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38239bbf5af86a2189217dfc594e57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e6929cda3c78583a29d5e5a2d598f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c305c3538a5e0a482b7064f4d8c01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b056b33fe2c23c66ed22c23cffbb3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b87070f725dbb2ca37a8b9e1e555f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3aedbb1888ece2b2466c6963e58c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d491deeb0c395e7d9d56110a1af63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e06b3c36551ee6054b50d627117349138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2ae626aba2a85bdd8fcd946d7398139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578397a21252f67d64eb8017c6db83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334c8bd73477f4856b318497ac3a467141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42eeb177675e1040d6e83e4593b22b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd431bb8f797396b9889f31775e29a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eecdace39334de53df0ae4ffcad6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f39730635a1304444dce3865aff24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab7bf67b20123b2e149a366cc3bd32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e27d002680a9a6b3128b88dea7858b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529edaf28119e6c3520d16c30ad08a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebde825535ef542b6db5182c66a0b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628cf55cb2a1f418eff98d931f4fea0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df82124b1b92baacc6ea4e14d7524c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e1db4f1894fac1dc6fb50295fe7ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b340f2f671d0ec83f03bd23fd3d8019153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7008ffd3fb0cabac28ecb46d87079154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085dca6ea444eb147e9c243def7b90c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7456f3be98d533fd33009534840fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42105c4146c97a433433eb8a9578c131157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c81993006c3ed77dc2aec00dc7fc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271626137ee303068d2ecac2dff05092159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d348b2a79c84f6fb9524481008603f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99132d3113584077f3c8b9c592fd91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40fa1edb0340d8cf1a3344d90224d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bb3420b5b185e1fc9aa13d8bce0be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6f1dacfc119d7f7c73bb2701b29c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1177a3d563ea393ecad524816a025165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f29b6198b4c8ca23c52dc6ab60428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2439df6f79d70de4a427c9b656b173167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9656496739dac290de3b395091a92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60adaf1eb29dc61de648071d3a400e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7164fd017b5113b87b96e25ed0bc3de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb98c766648ee14602958ef102a55b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f927e6b67345821af6b61451a96889172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692703a308bc18b20b0c03e4bb01a3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af5a0d17e070fa728edd6e5a758f6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156350ff87e359cba4473e86029d87d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580427cf83ee0927ffe7d64d0988c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6482414dd5c00e94620f3dce7aec4c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d03eb5ed2d9b55c7fb413d8555eb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993274d7be2c39ad77a7f8c38968bcb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24cd9b819f1822477ba8dfc53e0a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74746bec59adfaf825b0e3ea9eb2e377181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713468f5b7695d2228811e9744619ee9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7217a5839430a52b14b9565e1fae06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54533574a1ee45f40cbb1e3c08b94b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9cbcd5eef3516a0dc9eb1301c9b1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612c259fcdb6344beac13b1812adc63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597da34e8f31a1a62ff46fed3258106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d694ecc3e8a919542b66c5b58dc84ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59177bdead41e73e9ec3db206cf8d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3445df9597578d307b7b2a9a6b944190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ca5edb86498827f8896b54fab4601191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef603598604a4b7a7e93f9fa855d5151192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d0bbaae6d3a9b7fd760673ff50cc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70a5ce2e11a8ce05fd470b4bd78c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9615503fbf4285c6afe0a5433710b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0f0cc088fd406cb47c1b153ec6dba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fa591d44f91fb05af2678e3199079197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649891406e5c42bd17db293d62fb0f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff94affbfdfe25b3abea11825809bd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3fda74b44f630e7ae4ae14f0c47e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060dfae893fff5ba9a76debf4370943201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda80f99056fe7f39314e66388b557e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74072391120bb5f937a9028ee7eb893203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465328c5e0c4e6ea3eda04595da818f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182368228c06d2188c97b6406bae3979205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38260c7d17cb7d62edc4c83f9b523830206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b777bfd8d8392fa2d579310fed93cab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7d7e47cb4b961e2e7dfa8ac5335be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bd564d08016deea749abf14a0fe20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ca33eba97f3531e3f1e1015b23358210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e847d4761e2bd4c3feddf0a2a7bae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c47c6770469a2800ff3f87d9df37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66d983710ba5a36d158a1c80c49631213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3038b4693a43ea31f56431d4d63191a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812920f3e2eee07b06ce1bdd4058153215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c0709aa62595c0597f4f35f0c9fc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bdfc2813b3c164be57c13385b2b9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2b023b9363ca8080a09e6f846bdea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda4846d494ea4c23ebee5a2e7e659219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd7a57b151bd73a5f57766d8e64ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dcb5fe7ec2b1d97725702b5a36abc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4648ae03e24f1be33b1d329013bcb8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bb39e191c161c9c47a089184373de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007056ed0cf85f87a461155d2d918dab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2afd1cf66f95cf194130535d09b5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512d582327108c437c122e3381d7e3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab21d387aed43238e2d124b695524ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa414c67fd730221d14dcb9677c27d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c66fafbe20a0148a52ab582e6f767229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2cac120660f9898403af27b85bd8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad235a25763b960a848b9aae532d90ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce404c89122b560e79e3fefda9899232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c8fea301bb58b063d55ded72c1d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6660fde7aec4135a71790573e3ca9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac914e8c34efef3f86d106c15525350235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97970ee1403191872ff0df5f00440d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861c230b9de23f427a5f802ba448ddd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf65e245926b3b0fd2f94fed89dc1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936670f8197862e1216a21c0529f4a2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f7411a89a198cedc90ec7aa7bf24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643a37ba7c6a9df17e8c908038cbb54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac689f49212f20405f2d8176d69de1ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1afc657718d5dd1042de573be7f341243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444cea76bf7af58e325f0b7c7225a6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c8a1425e31c410704efb21f48b35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e2409c70939f3ce3e9fab3fdc1186246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35d50c62154b870a3e90241b211d62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03135e0f76ecb824cdf8385e29f34241248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760057b20dcb51bd577c3ef523d4b7a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0321f4c8889659935795dd1b2cb498250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50363ff08b82d4009eeb50437a142b10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b377219711f2ac9d919a6e349dca6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325740fb929cd4dfbe93280f042f778c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74f9067e2c23a8690923d06ce7c99a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730627e7f9d7b06b84f87dcf264c614255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa056b0ce0c5efa5cb953197bbcc9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a9b3bac622850e9361c78a2f4bda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09098a8f4f7e3a9f0901ec77e9d2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102278fa8911327b3cac782027b94251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec7e43436f807514d98091ec8d2b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7577c68498a114f61609039bd7d14b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702b52513eddb090cb131dfc90f259c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3df6b740ab619cc3a4b798dd85711263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996aeef23d2c4a0652eda8032934999264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51950bc3748cdcf3453af19c5e0f0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b09ce81bcdfd7f3f6479a4176970e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382528a97e1c68e62817580925f6cef2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac5fd810d28df5ba83ad9d1a460529268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559c785624cf9e3a719d9f7e3a58629269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b731239ee4de1ec63268b3e0d146ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2bc9b540275ef5ec085638f2e03f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcaa47cb67bd8f7b5cb9a2a4bbde93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba35b1b9c52934158ee7e76214a6a40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ffd77d9f5738143aa986ff6867bd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d9f90f73dceca4817747e9500d4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8bd28aa8ae1012bb86dc41eae9e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89890b5b9921744826e0e773b57c657f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdeadb970d22288b56adb45505cb5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86427a91d578f42fb33fc99b61291279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3ea02ff55a13fcb4adf641f86e140280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702162533a3d85ab2b8dc5315fbfa58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756d02cfe774086509c9e06ce85e770282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b49d0e941abbaf77bf531d95df47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb28e2106814dfa8811152c3233e82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cded083ce7147765798f575e0e64a0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a00339de3b5bd4e4f0ce3eac5a0fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bda37ae669f7b630e7a3581a8bc81c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a65290d215339cb107493abc83e9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08f0be61e89060a7f6a7dfbca619bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965e4ec15dbc5568bdf3195f6d8bfbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879fd7ee1f8607430bed8c51b8091cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24808f6900ab486df525c44b56a5350292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73caadb1b445cff80ffc28c09f3313293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19571580018effd08fca02f4ee8c5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b49ed90bea067f2ab10d53d150d46f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b0717c4ff6b9c6bb5821a4ecd3900296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f92f5147c81a41bffcc568bce9c247297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d30bf774d091eab8aced03caa2d342298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c36508e312009ad2a945e941bb8cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de867b59a37d5f1b10af3c1166dd7426300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ca4ab61dee81154adc0893443b6a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfb479a7dcf1a850cd835e0b5802d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245aa7bc7888554aa9df361a8ea120303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475514b66ced68656453526b6666ad3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84177ca5bcea74524ce75a71c6ee769d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e88be369c79ef28b8baed9f54e8ea1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff6d159662401d9bc78cf1ec28943d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990798d6401091fa15924a0d7f67c2f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2d8be9427ec93c0638f5597df6f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b840317e11eb5421afbef1c21734f3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf566737ba426612c5260660d8c42a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa09e78cfb101fada7c001fdda652d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5140ea9a40baa8f61c30f283d903313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f5ad49e6501079e609764854f15fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfc6e2edc60df001436fb242ede89d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c29bde7efb707e3fdc73828473a304316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ebb03576957778ef720d3f1ca94b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1fb70f83f8043ccd7a8dca57c092318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bfa262e0b89ad927bc01cd982de82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364248da71e92271497d46894e3e5af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dd91104818d967069b93107413935321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e60e8db9aed93e6ebff5e7f1cb83e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397aad003edf529667890a0b1398cdd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b75d0d055d60e8d7e6fdeb4002f09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a4f67fbf0649cfecebde195fc6227325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e258d7b908856363da9a7fd97f055a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606060e6ba0df5a46046561b31587e42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab5de0b459f70aa8e242ecddf09f08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c52fdbef09db4b4735cf989aa20aac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a7bd488532ce555d0755e47d9d8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f85f3d68dc40e8aef579d4fc194d66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e97a9e6290f1421c55c2971cdaf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83d0313ca03d3941dc744719b18f50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e97da0f7b6bf1aaab547de483b162334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ebd0df33fdee7c583b5613dc8752e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5671b1c466cca60ee5bf6173573a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81e162c31dd164079dec469dfdf512337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a9497cae829554b1c122df80666b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80774a64fdad19bef22cdaa7dcd334eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f39997725e1e5ce05a95dc50ebd489340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb1a26f4afd74d7df6fa6c35b15e4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae1b794afca4900b381e0d6336ade342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7b088b9a70399384951146f0f7a26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039882b3f67700b46894c337207bb31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995a7f36bfd8aacea7ac48fbf67ed22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de699b092fcf1f79497e1ed54952fa54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9bf1d4b7f40be3af69f41aea6616c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31845a554b13e19528527bbad99075c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da115523cb3cc052b77dc82e5d040c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd12e907cb527db175b974fa635c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9be468463e6cf3fca9b19794ff3bcb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad18f80d9fc80ca375f39fc75cc119352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dcc9981044506f347ba712c72570b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b32a8a539c5ba5dfe83f0e1bb463d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561067305eafecd98fd0317d3155d1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bd73eb68e86fe5d346870ab1c6f6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0220452438012863338ceae2a35c4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a016f61eca4d571001b08c7c56ad44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd54daf28fc0fe792c20eaf67ecd6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbd06ba30a1faaa225d2027247767a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846cb4e40c2a8194520f0a613b3e4d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff81842ed1d4ec73690d25de8833ed4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f23c40a44232a7ec51e5a2acc235a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d4d6717565ce6ab3c5bb632bdff10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c70a5dfd094256c89daa05692208365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e4642eec037cb8172c4a7ef51c71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609e0944865c08e033e470b2db5fce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592efd28cdd77cc518e40937cd6b7eee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b632fe0abaae06537057bdc037ead16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0d7ef40d590b59b34dbe29128aa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecaa15ad12727fbcb27e3c29da4c57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28c00b630b6a8b1a203ab524f4d62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b74f8f94b71be8277769eba325d98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7267fe06755da4643210fd317276af8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9110cbaa9df1add1640368475b05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a02db2911e95935268cbf4f9ab4e3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1447694fb64df4125924a00570483377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c3fd9f248be96868e097a6a3874b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769462799fbf74558657134b43dd192c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2cd7371fe174aafe1d83b09a3d5ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014853d45a543f72370e70919553c29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4694e30a81b7c200c51c975b242b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecbb4d604a03736bcd3b5a53a41ca7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ea136c7be87fff27de21fbdca3a86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eca7d68c34fee88a0ee323ae088d25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac539f88744ed315cc633f3cfed6cd97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf75a25a0b0e0d47edfb3c4836ed25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8980bbaf9881f161366c334553150388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caded5fc62681e9ce281fab2ff4cd6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721ef97f9d16c8da7dd9c48a47751f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252e84cb942dfc317e0365670dfd3eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02492bfaeb8a49df4210f498a9c6493c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb6fb3637438747c94ab5fd5e73eab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eec2ddd197113e111067e73715ac9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e13bfd7d447ec31e1ba9705880f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888af2506cb32bf55dc2b6825aaba45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59fadbbca7c0ea5accf6360d7c0c81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da31f125acb6d684ee647c1ba2fcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4f7162cb04926fcf3cca8517b3c7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81506a60d4bbe706e0720acc2c5fdad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20a60a188ace28a6d576a49d98b7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe828b3b5c6db52953d08bc2c4d54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f7774270e1a5d2ac4b2801e512ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346730b5ec5e969b68854bd02342797404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daae8fae5a8b2622db3704c92687557405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a219876b426dd43d79370e47e75503406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f93b5bd9e6f19db6188dda8c89c8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0b9f57d26f0edfe1ada8cd3f0a28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002bf57c7e953f85253d585d5e92496409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a1bb95e713ff1925ad3984277dc36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f2c948f9c90163ea53601d763971d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad12de56bf75fcc3f576cd6e49fae6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd9760e8aad074ac37cccb71bb727413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eba26bc64a95f1453ea64a2925c081414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee86c1b2ea252c5b099b308e78f514415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff608a8c7184e042abdc05f20d5adfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9352779227760215d9d007d594ceb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39178e4133b1b82ac3ff6bfa489bea6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033718f89e9de1f7244e305506a11ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630e0897a8c8997ddda2e963031cf9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b214229b2737ff2b9604fd4167000421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cdee2c488195f70542fe9c37d780422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af03fa4f21c20b4fb394b7eba502fd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18222c3c21593c1470ad516e2737ae6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd517197dde5a98a4d7e7f4d1852c5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16867864d571e378b3c3f231e62e0863426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de36bef5af35a690fc208e7606ae3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43277148a8c15b37f4f4ae3944cc8d3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f9d878141dbb413ac7be7a96dadd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f66c3a2b2704542c9f71b377ba575430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec58ba31b57f2eac9d61a0df9860878431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f0fe2435d3a7ddb7c29dc5620175432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689acd52bc27fef496a4952afe7e23f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c8c077aa80c9910eeb086b9118f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f22ff72df998baf986392e116719435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717144ceb70e49ad719f6159567fe981436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f92ac65d63a627cbc17ea2fc6d04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82b9013b94d235e7936f0b8cedb477438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882728e8e3c07245bb002878893fa4f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8432e8733661f9754381fb51f430c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d45499f7b23f9e0ccc8a2fee7e1d13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a5774e4c439bb92e3f18e095895fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e5b95c7a2c119b817b9ca97179660443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce909dbff4ccbb524ce328a00ea05e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ce3d5e77ca2e392d72c835a50692e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586abfa3251a8943fe4a5eb7dbb25e37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04792d1961f7dd8d16e0dc16fe6ebe90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39778934479baf133c5cd722b5e340ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492744370d8629945dc78edfe14ce8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554efa2f1b2ccbc4958084a4001e7e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe9c693cccf877f363c9af6a534f26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2044974b37655f42742ac7ee739241452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e14da1b62813378671110b48b1a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ad9f5f1bdb81a93afd0b67130f926454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d780eba07acf4f4375b0f66b57ce3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6bbf5758834b64d96f165291ecd82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a8a2fbb5d1a8172488143ee041471457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a8dd6570b2b12fb300d662325db54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e556d8dd2431fe7edbedc84eea94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41b4c8dd14fc434ea5c6f7e3346500460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d059eb8f3a6fca51b6cad86be13c462461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0b30749bf609bf7d9127809dac6ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ffd2067ea66fd4ce47d282a6f0924463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b925d42e4fbcddc39e9a5400a00e32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418919db87c6045f67a5884a636bc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24159a94bfe427bb4246fc3c567a68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48181e2202c224bd85bc1b7ba8e6ddd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d25dc5c25a20eec801b122300d58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fe99132c4b8800bd228ee9eee2caf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3be12fc7dafbae7e559167162ee3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716450eb1f5d7e099edba2c5558039471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e4025787ae95453e4d6f04874b8a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287d12b79ed3e37bffab610b551ae28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cdacd806510ccf674d4368f951b21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65490162c3a22ffde9ad4c500f66e24e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c68c7e528da7423468dbef1ddd34bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd4be437de06588ea515e56bb3f86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30147ee36dd94a7ec643f57865dbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a64d017ca30d66c8e9dac8ceab042b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348efff608cc9b55a3b9ac706ccbb330480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588accf33d992f1e311b034c79b93a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24ffb59e192952467e318862a278c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69271fecbac5607c6157479fb3a544ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae78b268f933aa1344c3b58eb50ad6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b0b9d92a1292dc7819b88fbef394a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460da532eeb082ccc8522563e0b57e12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79987e8b0be43932b1501bbf7a44e3b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968d96e902c865b478d8f45e4d9a0cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7605bbe931dd45caa6690ddd8e3fdc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2557d46ad60bfedc92936aa3e476f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a027d2ee48b8ba556e092d72e1db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905555c77a308a2ad7c1e39c4ec7ff78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa51119fec3c454839d7dae1e9f08c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b2c32ca162c10df10b7851dd17d0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c2f454edbbe0b6ae750c026f340d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf759976e7adc63fd015da8e4b178496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01b73607b248e754db96e81966e8d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783487692b57763748386f82a6653fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d36749bf9e04a036272bb1059215499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8b1dd1b2cd2512d72b1dd3d11d87c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955830695b7911d1da071c78136bae8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c7cb5e72483ed08b9137f74f16ff0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7ce92cdf85883ebddd28ebea92280503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4ae8f62ddcd7492dc9c5ea532adae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcde6019d05e98c9e08fc4b07620aff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8298085c57b5421a361d8e865a04a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3b57aeb8e4e7e1527498401f7ac1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7ac5db1ba8d258685e866f66a029508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a1737b47f8e7b754ff27a4231d226509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c97ac6cef09097391bee07eb4b1d39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f86ed73e4c146293f835da41d6ef5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d165b489b7c7d6661654704042878512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad893d99cd666ab816e1dd5b0eec483513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4da9dd01be4421eb505dfd5fbf055514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a05f8e2761574d8ef0e590d05878f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69755671b7e4ddbe36fedf0268dfef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76630f90f517928689d9cd9e61687908517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430496bc3f4c2a31646ba83ba30b592518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3fbadfe0b414e6946e30279caa73b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c611183aed31589697fe003973bc40b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de2d0c2ed9658ed038b8e28c11a71c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44211bd769bf99d3c042ed98358cf40f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbaa911fbfcb71ca2178612e35cdde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a4468c3a908f84a77af52a2725fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde52b0283a74074ba7330e8827d4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504dc915ce63a8cabe29695d6cad0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d4cd91cfe82e5b16cfbdc73c7efaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece252555d83ef95ee2ca1c82a9c017528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123f48e043d4ad509ed55db5134260529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4df5fc3894744633eff1523f592f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2961c30176fa8484e656639bd07a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d8948b01b39c0c3f6d3aedec5bc5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d6409a617e89b96e25e13b97202f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58704f444a4f07c04f2737825b8ac152534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da0128530f5b49f96055dd5e0924e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f9993c132787b8626a6e2c7bb0bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691661933f3a7373544b340f7a10bca9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47238ecf7a5d25afa8cada97ee88cbe5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233156312a183c2e117388ea2f9cf5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd0071ac99b283c6e6c3fc4bbc23f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7d77ef04af55de9afc6f63e0cde19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e2a290f92891708dfe111e2571b01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea729fff5e9e67455ae36a112807e689543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef4c8735d5913759eb21cca5aa402c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b961401e423c0a96aae6a3aea3c0b5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e7ba5a3092c1ed6fc159ad9611018546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb940643a10596219eb3d2aca95255547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbb042bc8a6ff500b7fd92022fc3d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf783250ca11fb8759942e001b733d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c58c10000b2d9f9a059b5b6608715550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090224edd59ad1846c250db2760e3b49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681dfb96b8b8f9538b9261368a8fc9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3f91c70a513b69caf4ba4e98c8486553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dc451e91a3a11fb1a672794b366f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c3350c951c687cb30fdf8e06830b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9494f097cb62c1b33841b9adce99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4cc573d0637963f935ffc2b7613cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ae8485657cb82fcfa7583b643d845558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076adc08f1860a63a277f53f085d96b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30412cb75e7262bdf009ce0b5464f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976025d75a94e8b8cba7a371c14a79ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e36bf5780adcc0bf7184c3f9c87fcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cecd654392362330dc8e483106921563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3801bca2b6abf220a30445a21ccc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbd66230001ec52003448a18327c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276ea9c1f7fab8a50d0e2462af9788d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9efe033a8a05f8af72cb7141774a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97c5a98d738f0400b2c00808a604c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce85dcb06d0a92078ef5307aa446de3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e10c156b7aeedb2bfcd08d6af8d10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e20389a0232238f7bc774a1d12a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f19022ad7a9d7c845ea2d732a4bb12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c09315ab0deb3c5272645e02d71b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f711f101cdde4d9005797fca01b87b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779365e8d89598616b937adc5b12430575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9857eb8b301d59a72537b8e7c2407576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d31f81dba916780b5ee27ffb58d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8034bccedf948addda0c71f77f6797578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088cf2125c1ea61f7faef9dd397dcb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad86e0d7388ba1a27726ed4b5b457580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb837384b2067f81166897aee5eced581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd0122ae88f34fb80fbfbf4354f910582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c659a006222943a25ee3759995b0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372a8e7aa295c0a61161db01682f77c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd840c8c3c72f5bca3b2e91a1cdc9d5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289937b59ddcefd55101cd137258490586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb6606702ec843007dbd02e5f5a2ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37975df946065a22900d967be8f2aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99c1f6c20a6b9d233cc13a666c5ad1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508ff700f30914f9bf03cf96d5449c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa48594e0872c01013666adb5c31953591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f68abbd0f57a804a6747f1812c7b05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d177747e4139fe704fc7783e1428a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bded6cd9501493a3c8a02f15c29221594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8023792cae1aea88dcc7255355f7b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e7e7a70e83a2486cc9daf7481861c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c60d419093303ba062603adaa80e90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d18966ae20ec4146507e49d3cd274598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b25394ffa053ebd6f9350d207f711599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750b8394e2e9aad486b44fac73abf58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760095a0b27f8a04cf8ce0f23ca7caf3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bc36c6ad6f81bb90fc05a477e348b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7bae9714143842d8a3a9f789d734603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f5742943bf03249513470ab6ca8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3b731b50120f3cb51d17327c697f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd8d95018d9cbec9bffd49136e573606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bad75806ddd3a1e36d90d58abee73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca38e64808afc75e62c31333f57c661608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c41daa29a933189326c28b60c48f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af57561fa1739039951300779d2ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf9177632daa6e5174cc9a9216141611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c21a4737e7b010413ea469958fd54b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003362caa4867073eb3e7883e9b3382c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904987b374c54494983ae5eed2f59dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180819d8c196227853fc60ea50678c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065532bde998395ee97a9a0a18675a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd945218396b5b94e363c48c305c69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685b1a7604f75a864c6d77f317e19ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef1d040291a2816090474b215411a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a7ba082891a960e1011633b7b7b8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd94d6e61d2b1f69637559d8639d69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a181a2e0a82c1e3cdb4022fa8dd8621622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bbc085a42cf2009c69584ad1a65f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411974193ba8ff16168429b804a0d2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b19f6c0606e543054eb7a53f1344d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471cc575927701faff951aa30ed50de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8f025fa531375a39bd5cfe2daa291627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf34d21ea9585dcf972a8124957f89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f7dafeeecc4bfa2c7271692056d4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56849010f2b1f1f7219e5206c4dfc06c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c38aff310c084dba2902dd94f3dce0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bff40fda9bc2e94690eb0fe7bb08c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbbf70d3e4f5e58b3f4a923143d8ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66277dca388462de0568f7a19ff015c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca6516bf2eeefa15bbea60635feac8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c2f1e639f1e84c2714ec6a2b130b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fbb96a68eca50ac82047a066bff4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4714899f1ddf9c9027b5686a6c28e1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44fbfc5d447e78de2d69b32249d880639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96926079bf670f926de602387b4561640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366a0f1a7695532556b2426d8a41ee9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ae8aaf4c19a320b6ee93346f3231642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d26f345e9d819814d8c6ae26b7036643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749426c46ec67b2c4c797d205be1df5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24de41f803298a3c46be7efddfa563645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17889db232f3caf7b74eb1c55ca906f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2ac84fa2ae28afd6e013cbb5f2e08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ec524ed61f5ef2bdf8f0867f4dad8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408926e61c2d668709ae595ed5bd032649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c909a89778155f11151deeb4a7ab2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4c1d5516b8d945ab9e9151006c65f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d367cc90bda681e1ac28aec967721652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13357f69dd366943cc58e6942a0945ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ec16bc4e46344fad9df568bbc5444654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590269716ad97e829a582f8f6df701df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a448e2fd64cfbf931eceee5775b8956656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4ca7dff9df4e9098df75a496de4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a2e1913d151d868b641c517850f2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa21386dd6d9564590ea14da4efa76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020bea1809df037499c8aad30bca778660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07520eab1acee9f5cb4bf1fc03d44d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6e6671603f17f5c23c79d92134641662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90733312e36c94b4d0330739c332ad53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c35f823bb44360b8bd2bc443f04c16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65916b136e369608b57624863f12f223665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52453c1ac7775f6146ac2a78d5bf4a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b31e562aa9042bdca220386cc74bbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cfb3a8e345c9929f95316d3d86450668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79172c3b396f8908946d9264af772a95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f2daf3c2f48baaa29311c4b17bef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07281eb61ce45261aa1588d7b7243e23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f3dd9d638ccbd666176c91f5a8a80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ce0a6a01ba78d6df4669f3320ec8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cdc4fdc3480072e08e1c20e8aebf7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92662d404197719d6004d37a717e82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c257aac966bfe12f2951235cfd7a04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155061829ae128029300606a25e936677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95b97cf43b304d96e07aed26bf8b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128529edd4467b8174c15975a518735679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b504786106933da8eea1a97a8a1ce80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295fa0cfefadade7bb645fab0686f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd3992ea20961469527e3a36311a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96f9d1a748a66159433441330dfffb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09668af91a69ee601a077bc6aac449684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dc0c1bd991c501e7b04fe7354ac15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e8ef5eba8164d0fb915897c11bde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60368da604264df718227ca4939f4f55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e69242f23e74730d1dc42d2e390451688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4202c7da04f5dfe96824d5b54c3395689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea2f0860393d172a223d46a17967ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a60be1381d2b10eef636fd0f0674691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7568196214870bdc886d0da6baa52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e8ee8b98fd6429f73833d17001c2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f5139a9fed46abe856bc1f957a9d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c760ad7158fc38c964f79450e23950695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a9594a4771370f1254a938345a5d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577c7e8d1a8e8a0cd1c1cb818f644f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190eb2d9522a50708303d7a2e31ad51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792346904f65e903e6ff1b7042c2285699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1657b3060c0fe0d5f15b81afe623ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d56d64369fee92007ad8b98eb23da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5353aa42810db8f68ceab735c26a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7200df41e24f37427b16b6253d452703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3588910f880c5109f75feec0756c7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03ddc5ecb732581390923a03abe18b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc15ece4dfd4d0c00e540761f5384d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966d2617008ef12b5763b32a4d9f7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1e78498f9d085464ccdc132470dc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a7b496f85eb32d487d3822fc46565709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00926ab880c2d4095e575eea7e49ded710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d38106be9cf5c72a490b18f9ff382711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023d48047560293214deb0033c6fb16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaad5fa30aaf4a812a84415a764aae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3da6aa2a1357482b073d983be450e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac33c9f559b7c449c64acd2d4d18f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf905f20b0951f519bfde348533575dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d6ed6a8b563a81900de3d5c1435a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117d3360a2b548050e08b8fbbc24f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df920a719c672ebc0e18dbf9837648719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c3f974586f73f8fe149fb5ce746ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60fa8c0cc21d27aaa8423c807ddcfb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3ea230513e76cd7b169b0d67e89d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cee00c5fa553f8ff3416ebed5b28a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46feea557ec0f5546a71904dc2d402c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8ac5bc158a298613648e04ad3878e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bbfbcc4b8769cfe85d349ebfba60d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fd8410c589b50127c475514dbdc3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a774bec4232b0d843dd841434bcfdb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25adb3d71a66d4c4de78f199f949e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf85407eea2fd2fae9361731197cb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a83af20d053f607635905904cfd3ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c04884d06adfb01766d0dd139febe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a702e02d53eb707e6b8e8349aa260a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f25539288c187f16e311073190a4f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5fc2659ea24ca3f9169835c73ba1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e213758b8656d4f3ffb7ed7b4eaaa40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a5dc4b417f6e7aa7641b6e383badf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656df7b785147701ee9a298675319fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9cf03b21eecf3bcdd2f89069e3b95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19543bab7a59abac696d57e07a5dd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4fafe9d8f5eecdc03a145aa954297741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8551ba6db9f975b26ce17ec063cad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e960aa64403c5fce6ff622132b91e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115336ed1084b9d10f9196c7c48690c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cfb6361b48f6728a37764122d3195745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed0efc41f2751fadaed44abaf01bbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9b92b1a67647af80fa06f228ec5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54967c935ffd70d7ce10d3492f38d34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c1d22938e004333d29dd25589e099749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07c455cfd1988fb434d08d8b1c36cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea08b8859b92d34f65f0d5bf440c1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3f51477261069b7678a1cd7ea4ea4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a835236f6d91679f538d03217edf3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4672bd9cb8e33520ce0eac53fa08d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965443c1a3be2111ea0d8ffe8b5fdc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5baa4962e166da1f2acdbf86f7e21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f54af1424dcb2dc567ff5539766c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f642499af1f2d36a4a0f19deb56efc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ca1f6f29e8ca9403de74b7ad73d51759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929a46d340845843b65461a3fd81387760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f771dcc9fdf432026c480b5469f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b415406c65f91eecf35d581a490f5d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d32ce8238fb76c5fbd38f28381041763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f175649d6a8005f548ca89bcbef9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d4119dfa41790badf8e43729bdda7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2054dd8e3ea788c4bc4a9099dd94766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d080f68615d9d47eb1080ee11c566b5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b27ede948fed3c729c9c855879f91c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d13bb6f6c934ac06cdf336eb5947b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3795b7e32c7b1e00a4d671b3b66673770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9603e7be1036067181c1e7c4263a23771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026879234a399e39d8bf2e240f16ce7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafd697e058cfa9506d6e57873b1f86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86255d34f68d83d59c37473ab16fa166774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e79eb3aeb89f1c52510b843cd303e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e7498b7aca082e1d25ddef2885e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f53fe14189446da378e5c94d39276e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85caa2db54a5a7e15531967565dd7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566c748cd67786626f5a4b64c1d6b1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56eccc756a63cd79ffb815652d62a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ead4d3e1061acb52ae799d01ca66e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96d5227182602c1c8a5134a7704b1a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161f22cc0dc9b2738c47fb80b7614ca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d388a15f7bca30f242113d81096e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddc5e61d5293a5ce447b4a3140edd8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217d5123254bb637c1f3994b44e3594786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47ebe0aaea791a2db04be65926cd9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea0983179805140eb739a7ef45aedd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659163f952932225c8678699e13c1f3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ccb97e1fde2cdfdb78f4e43ad1bb9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d53295a1bdd34dcbcedb62136465791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f439c133b7dc05f0022a0039e1f4d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d27261c6bc04b0ecc61bb572d4805f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10538ebdc937d99bd77b1320ce52b631794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae285b187c105c7798238a79181a96795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c8ef06c5c3af7f60bd2ea72c86f7f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497882a9c7d6e24314e560c0600c7355797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c664cd423c277d975fb82c09f7959798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868c11d16c9ae12a10cc577c67872d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03d1c2ef23e7722f367649cc10e6e6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804caabe81af06ca1283797b0f3a8db801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef278c132c57893be3a5da6bcbbb354802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c420a3096f72f9983f048001148abe803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee69f11fc1eadde44be796fe5134c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f03debba87c1235889518fd9ddad9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f25d4c84ab471aa4c4a06efe1b405806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e0d88612c6095c7ef4a49f517c7ac807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69109cc26697de91418d0ce915afb69808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8f9f3db9136e55630ee68f0c5d988809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac12284f52b312498831703b4a3f3eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec73d5ac3874c78b63b38e382bb2750811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095546bf7356f1288390c498f14f822812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d7db8fdbf3ef5240f8ff24dee324a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ebf2cc51efbc304e8b1aa14a916db814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c65c6f0ba57c55f934d6b377a5118815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94195dc0d92ef4f97a97cd532ad8bcd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bfc14d9cdef7dd4040e7071f9bae8817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ac227728004914e8272570eccc611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e73dd8abb502604c323b7e3e8b3df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472feeb8b9488a2f9365f113647ef2c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bba58ee3c8a3a4e7ebdf4f115e9274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ccd19275aab0d0dab3300191f106d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139791d36afc6326d95cb5d3d3899f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed65e7e0781617b992f0fe4fdc491e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcf86c595e67e23a7eafbc99bd769a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf46afccf5bc369fcb4110d328c3059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00352e69085d2118cd2fca6b81f8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67a987f0f658e8e7b26634dad2ab4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb528be51a150eac31bc8a1a5350f88e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be2b2b9168f7817fd8fdc13cc81e1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6c300c00fdae371e75e92bacc879c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea785d33d50b3ca23d97ca71ac8c8ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf306d4a579ff794a5b58382d7b85be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc103f022f5b08cc2edd42bab36b5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c74b94111f8d0b23a7a765ee61c9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89279352672cf681cff42a46bfb58b1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598e0c4eb36d8f12e353e8e68b56a5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72053920e6eee18bba7e37a6417e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd397888bdb5cf843f5d9501c06ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a079c976a191e905090c955059a4a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70438494f14dff88342ee2a75dd421f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329662f3418bd22686fd36e103071c1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a17d1feec5f9f82af0e9b2f0229ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72785448a3448c54bd0857186393feb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df0037da65e6bb3ed8a35850a554bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044b1a5eeb57e27a55c863d21157e4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bff7d4604a811c5001bd10c50c5bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca71c1a1fb67c89c5a6c8c08b4cd0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70acc1d0b0ca1b0bbe52adf16c4d4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258769609f75486b131798db1dda49e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367ba06c2e4fba3f7a54a9f818c2d0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1376d0dd543e693f5e0016ff28f599b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef7234500a3449e0225daa684495d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55948756d20e596e554ee148b9e53637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd051d6c73466f6d7ed4c5b394573d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e05da720980a76ad0b2388d6df57639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bd64854daa28ae915c440456ed6b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84316880b92805d9c91f98e35f0c6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c3124cb44c0d5db4286b7e7caf5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f78b0d178e314806fd85bf5fedd05c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ffd4d1b4f9bb8574767e308d891544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40073e5f440ee8a46e49e11f1767f32c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e742d79683b1e47f8c7a93db9590a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f246a106c56dea876760b41492b3d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9043e1cec3432ef5114144764eb2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c216ea556103ab0d631830f7796f9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb353fb5278f3e1428e081130c5cd1e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e0098bd9e495c2c0a75d965c51ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab331a84bee5855ea1152cd759690352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238beac7999f22f51277784c97ba59453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04ddd08bf3d827f6bbc25f5aa4a9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e93146e5e9193ea3144c0d1204e10d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa756425bbd20cc98a55481701225e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c278cf1c54b2c6cf33bdba95d5710d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cc009bd1223bdfdaddea6a742dcb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763c844dc755a7951ca21d45feccef359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d334c8cf57ea10f47d1f4fe5dbbe68660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ffaaccd98ef4baac6ff2e14a0b5cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab986ed1022ab9d6f1d24e216890d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31213b9549545cdda714ee92c2fe0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d75de3f36c0635249d9238909c8e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28573b5195b5ab4df6ea8aba8b4bd2cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8663698f9f36dee9e0ca34fb2dd4fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046be5de82243ec072cb01192e34fed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427de00a6951eadb5def8507858411868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f156608255f656fa013e37ae06725c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74300cdea71ace6d7caca6d062be335f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664590aa41d9c79c0d48f79a617ae3b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f621a68400056df3b3b404f20e57872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297e93d3694ac97d93839d61024087873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6189c27c40c732152afaaed02216974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42006d70e5cb33858f38e7230fcc5aeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32b8a051550c4813a3745fa61d114776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cfd651b624a9159738aff8e92ef4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeea26f38f2aeb229800a0e71ab4dc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebc989ce57d3111ca80f5b01d269f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d561f3fea81fd60a5bd9e2db9fb136780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582965f09180deda37413545a6c7e4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae19c9e090470dfaae1f73840658c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a14c247721544012cf25dc1b7228283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeebf61cde49e23176345ad232b6d4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4f4a2ba82a687441b0d996fa5e1c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f17724d0e4aac3096e8ae5196316c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222c4079f2534592335cac3223f93cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0a13433eb49ed29d4d1fc309d8c5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f4c85e502e7e04dd8bfd0e36abfda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa0c6efaff0dc7961fe4028e75b3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f142363787401e1b4adf6bf52e1a8a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa70df9998391c6bbc5a09e1e893992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bc8a5479efb022e6af54ff475941c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af627ef50fa79227cf22f2d893f3eb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ceb1995d54868273f3b40945f2e8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d90972b6372e514725e3c2e92d3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc25e1ea663ef3726496630d628941797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c43de98b4c123398dda3ff667a6ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f2b59b98ce78a6561a30a4bb63e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637e3b8a755005c60cdfe6b3a9731a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a45f0cf59fb2249d75dc7992dbaf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b1cb8944e38cecd46bc97e14d29f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ea405f57aa6d119982cfab90273d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10116d4d45f4fa1f58788a083be6eb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45989ef5acb0dbabfbe6e0ac32551f8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427b881e2e0501265fef66d3f787cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7983795bb6d4ba467e36573333fcc0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2c2da99e46e77a91a63e157abee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceab8d2f65723329e9596efeff7913109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874dec542b8ed137af30ea7ba36db9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0af7a0660e96783b87f775589da17a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d8f6e49858f738fe54ae456563ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0d3bb3309ab2c48873869dfde410113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cc6c7bbb8b0522035b005b2b1e433114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b661ffa780e6ecf209503cf1b0ed1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efdc91400ec78064589a8b7e5ca78b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4610b2274666ab83a387ff5696b20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971450b039e6d7a014467101ec62bea3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe7e64042edadc8bf393b7fb9df76c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa5222b74ff5b2c9b0668aba8a0f3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5cc4c6378442cc2cd513259e2b66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ac046bf6e54efbaad9b6be824af6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c76a639756e166821174032f91ec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64882e63cbc1678b941f8afe3e31846e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a645260a96f5af3ec06cdf67a3f01a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f62cfde87cb928c41773014ecba9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7918e6e262d655c31b5e70ef2fc92cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e736af75c49112daeb9628aae3393128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317161147053626b97eb28d0e6352b9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69a5815f4e9e76351b946cf53658a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff007214fdabcf0199c1d4df83ca80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d965b8bf361a862d2558608f4d133132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7789d564ec1033c66fe9d2e181624e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd22ff6b65c4685d79c7d7e14e49d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631b9d03c9416c7e8332d83a71dbaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc406d4d72fb6a37836ccc04e5e0115136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc8e82867caf8f3de11257d2b011ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085a5e7a5bb158d0e4a64c5d01692b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebf251c7878223f981b863a4dd7d79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3b8349fdb9aabc1b1d5200b399228140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba73000bf6d27e6068d88d072beea0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b11beb889f9a1541da105c28164273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e2f0f14d4101b68cd7299d0e467d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e62ee73f4e47b8e13f1cb7ebc0c5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b84a71ee195add087cb5c0bce2f570145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838dd8dac577570c722ba8c74ea80d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb0678497b777fb341a65e74ebdb00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d85eef0879142610627326ac832d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4e6b6d3fb3d352aaf1d28f90ce5ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4c90e3cf9259b4e335e38d5e34169150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd59c73d22f596a9558fffbce81258e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b760f5e61a9f19cb724f87ec437c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d092a5bf2c1dad7fd89da65f105183153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3d1cde201be4d0c2ac6c77a070b45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4218f4b3e2414047f10147b213ad689155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099da486b36abae0036add7780983c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5ae6635a420758b33b2347c14b1b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9dca097e7fbd0f569ebded6722b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0b43caedd354a25dd27086d80fce6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccffc776596ec32cbfda74a309b298f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf6d552eaaf9390ee62845557577c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ce77cac5990651aed5c77fa100834162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9405befe8ea72cd372bb8d2e64567b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621052b8037519ef2830acca62d03886164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510107eb224a2fcab34bea166e1bd56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998d889be7047a58a2b76b0714e53e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc3aba43494e29cbc70ff47117fbdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7411a3765734f317aa816a6ed95bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29a80303567392b7f5247ae823ae70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5defa5f060bd4e4d23b25d4b230ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c166b85c36f1b1950f8c3cd0ae647b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169721d0d1b5e98eefe8e7bb5f342a1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dad285bf9fc1babc653836e9045d95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9259e20aaa132d06a5f945290911c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11857562ca1aede09b3aefcf09006f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24bf98fbc9338b977feccebbc5059e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390335320262f3bfff9f795b19901532177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c20b263a7a024c3062d07aeff2092a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2f751f2e4dcebbfc11026b1ba9257179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ca4a1ab739b7d1ed1d5ea30c100d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c9bc2bc8492035672714e8b3d4fa6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d6d76f16e1fe070e316f088356d4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20fb808f28a03310a58446c6d8dc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6aa69f1f8caf36bb8eda8a0286d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e790e8e167a15f17d7142026e905725185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84a098037fdf79880cc671d8ab61a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881f9b5a2a8d0a8c724174d2b812ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff8bf0220fd206023bba3ee39d7c74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25fe324b974c7298b8738795c0c5a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14e23568d99d3f7e9d8c542d590b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d9879daf5c02f08521443ec30656191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4773f3cd54c410d8b69616b5b563c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb94233b9214353aa5ea8bce168962b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb53592b831bfc194ff291731bac97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92689e6b8ba20f191fb63960f9aa29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee653ad9da30ce369599fd3cfc514c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf5316b4a8a6dfb95f7500810efbb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1556d3be45b762cec1c9a7a5701a013198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724a18ef875c8ab481fffd1c078dae7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b4ff64dfa337885f64c1dd304c13b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a4bf86e4c4fe4da324e54c839e62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8004e6fa08c5c9b70ada57e50eb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cddce29090fca0b143a8d77289ac9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd38d19b0e63b63e112c6b422ff99cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3fe50ce26db704b49afd5824a1165205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea550ea2c63cdde2f3301e0539f90f45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ef07f63fd49fb30ad6df0601af26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccfbf4bedb912c01f5d14fa5650005208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2cf083e97b021c143ab3e0ee68cf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed5ba27b922debe1f871c3e62ac9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f10db029ce0eef24bd3259a2776c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a08a5b033924e85cd1896bef5e8621212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803992be6a138970576fcd4a8b4d7d97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a77a5065c3a7d11359a15552dbdc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469972554c5b3bb751d1b647418e6bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac52f0e9973753a778553e7c46d4119216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774263b11e98092236d416fab30a7aab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ac5d9bbc3a080eb7be13110039126218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a44fb79db6c4d09e0f94e89598f12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79276a45d1fc6700a4501490460dde6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c78d014ce6764963ade97778c1370221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc084a53a711fa0941173c7efd13a880222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a336a618e508527833806bacd70e0e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adaa057e8da732645557b462fba8bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0a7ae005411f631a9bdcaf6d532e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c9e15954144a04a8f0f754f3cb4a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e787d8c2ca3f9cdc3d7361497ab358c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6fd2daeff73a038a9ab2295aabcea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211888b05a9ce3ef9a68d79935b3286229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ccc8e5cc78d005bf36096a1c908f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110feeeab55bdf0d13d238fa7cf3c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddb52ea2429b11af06bc9665241bf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df232ca139d646e8ac096b7139a9057233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c566bcc246f2d09dd743a7e960a35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c19fda78dea6206a7a56b0c77b9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2ec56d10c3ff8b1827c47a9d28fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c2ac3d892fb87022f5ad4a36f3722237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850dc57d09000852fa194dc778fbfd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa476c383b6a16e2f5c5c8246f268e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e08c687da2dc6c50c8b34ec2a7f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7a55fa7bc87577ee90683f8a966bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96229dd92be937499d3a3249f17394242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bee72d48174b22e056fe9ece87dc6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db60c1288acf82fcc00a37387b6fb8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8670d9bdab006d57509b0cda5ba4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0771e144d173d2eb88bd39c5d34067b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91554a5d5aedd824c198cdd40fdbf4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c86187401333464d8155b98181318248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630cad80dd804af45e4fa07dcfd6aae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249ebde24642fa37312e4de262ae67e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3744223572dc4c72b58e79399c736c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4992b0fe4ec8eb7f84b1459edb08a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f28ef7550ee146f8fe7202e1aa576e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d0ea05817c838c7359ac0592149e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52533f24f1fd9281909a43667da04bf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc66379e09206ed6d9f77f9389c8ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af511cd3cb63ff2ef89b432f3f49054a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c05d0c6abe8a01966a9a57e043ffec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73711a531a78e0d0fe9811b403244a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017e620dba4829dee6ca41cbb4e466260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65126e65e433ee0a7baf69f8156fc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0012b48f4e09b27fc266f72982d71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637929d0b50796746fb1dbb1b661749263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed96af8c161069c868a1468b5b061d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee06ac6967b86ac8ba8efc012a4b487265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49738b889024665ed1a1b1437f946042266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb6608efdbaa29bbfc2eee3b940514267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c134529a24533b3fc0c484fdba2cfc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32c2da354ea180520a484e918ede3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae279dca87d88b3f7282ab9c087cd74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859b347463e9a1b6b1521b75b6f7ad7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e87144b3e0bcfb155c26232cffeea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e87fbcd0e55d174150cc599ee3706b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a0f9b8c6df71a1f08da0bc9062d45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69af2cddfbb092eb1d8988b1f9a97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99304be9f96dfd57ab203dd6bd5c1abc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab7800d8a876f34764ed27918b2c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e197f278db441c0ff362b906c2d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd87a6d9b3e1e75dbbb8964064db80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74529697f2ab8c4002fba89907be2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e321d3869632cd2e44c9ae78a2da2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628493f58fa99939625914a8eae705b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f687b7dee787f7d72abe31ac5585c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db0a8959bb05658fdd91dd1268586284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1a935d54a902ddbf6d441a35478b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cb5e0d4b3811c4a680890e4734899286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872ddf9f352335ceeb521d71d9b6ff1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10716fdff0640fe36a4ddce673eb8d9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dbac3ab8f43f865fc0ece0d7ced47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d39e327f34585285c9f8bfbc3691b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf01a16229473fb5860f3788441497291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0e94e846a3947fed7c6bce27c912e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608044600d0766570878397b6e39f0ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d9fe601bb706f804b33b697a63f30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59378e40bfafa03247141044fdec13e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649cae9e3e931171d5e9ef35d9506c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1600e12e7b06704cd625176c2dea67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f9552f1fc64907292843d4558ed4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6837113722d85ec1a0ea31166c2d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa070ef78bad487b1e1a9c7211cc52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff20434750b1bd16f2edf44bb34af4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b29513df21a15a1ff278783ced3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f56ca0aa2f95b8118d306c04e844a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d34627af13ef893a1c4b642a110e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7b92c298afa6c0a1a4c54ad1be4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d86fc0e64b3c11dfb919aa83aab85d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0269ea0db78a2a66c9559cf4a7c21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab564324ff13fe30dfbac511a28c72d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec68a434fd906e23c1e88fd9e28ffc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b53f9c56ff741c7c15e8180ec9b2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0b9cca8e5d5ac3b9e321690d9bb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c47c92aad62024a42a62ad5ec6e928312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6ff76f73d84a10262848a330708a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73793a82776e83a76d2e2849beade4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71944fa89ca892a555939abd79335dd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78e759d289ce105203785fc2b50634316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e51d9a8bef57b9a978cb1fb61020a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee2af2695487712428004cb5b1a854318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac628df6dda9c87241a520bdacd0f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e66a96ce32a687743cae108795037320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a07c2a6c4847355b10ccb066ed7af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff3f4dd321a1f760e4b79e442e2798322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09763fb8985731a5bdeb49d6690fefee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b34f6a3bca736a488ded3c3841de8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb927d5dc97cfdca565e502ad31b05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320d4d7605aff60ee333d7ecb142a74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d65d53f04bbc4df5b016cfc018db5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0ba1ee67470e1da3d251488bd567328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a1319186f7444637e776fe084e36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9752e7da0fff778ea4a05be7a183b9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604e223f6430d0d0ea750711436f650331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944117db06b0fad3a738d4d2dc098fa1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9abfd264a9bead6d8f3b61e34af8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fd068848105b1f3aeb3e404eba4d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd53e218b0f1b1533798cdbc50eaf3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4e91833733f9483d7e1bd068157e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d995ae95c4b9eefa63239ee31f5c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69289d6a149ec0de0db78e644c6d9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2301ad116372e784a10efd8dcf67501339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5617c610985cacc66cffea755a434c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f9642900b5bc1a1bc62dffb0c1291341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e996306a076267a3fc95a8adee0f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7afaba9e14d90e7209d3f3e7c9e46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa9f85203a4a9416f165c927a8c23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57637c4e2238d4f919f73a4b619205c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52096ca92375fce1a7b397965043974d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cd877a404ef888d63cfa6bb150bf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22cefe90c5dd506a1b3a26f56a3c3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258c154cf7540923d127791ad539980349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1944ef3e0c743e1b99d6cf840f72fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a986d391d5e6429015457e089a49f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9447718ec1fe9b2f5e47531c5d8d5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bdca43fa9b7ec8fc804566a6d241f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c136343eb48e086ae2a8cc525a1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5bfab6842365185ea46450d58a305355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d4f81deeb6b0db22021f4d3f6aecf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611d86aa15444fbda800762fbc4b99c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d4a7c5fdcbea148009fb60af60d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207124eb3b74b9f63a499d06393987e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018a91bf52eb654573f761a042afdc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c726b931dbce3fd822e8884244b37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dfb9cf31c3ede114e086b04d0c3c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641feccd8eaeda20151807ce13a70cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6db63fb9b9cdd7b60c708c4cc82920364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb113ad84a3147910e61eb20f845c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d570ffe03e08b77f470974f1bba9a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758594ab8fba1ff67f3f4c7588ecd276367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe667f70a58f3e953ca3c0e745e356368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ddbe620d8ddf2c9bb844cb10a6d7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d90f2b12cfffd2a3bed33e4c53bd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad10b7b53958ac03b0baad4f52077b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d528daa64ced85be6d773ae2d05abf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3584920e36a6aedeab2df2fb205b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be251bb9e399a14c9bf432da93dbad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e69991a823210af45f3bd6af5ad81d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2c3511789cc17428c93cb3728cc31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9be4f6a0fca5f8559de50ab835223377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c54b90978af7e818cc39c6ec260cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe59171280b0295313cca701d94c25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20af077c02767ad7d7e478a2c1ff50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba67b2e37a2290a899471cd1f2be3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc8d1f575229454d5141ae5611fa3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be43e403da0056ba58c84d02c1c48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f21f4b97b459b3aa1ca8dc12612877384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff1573e6103509e178b9db3709211385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ed1ca15a9d02cceb4daf62120f970386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa184e5bb3878b74a6aecc4fcd8edd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc7c6a458791ccd18d95a26d4d3c13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8faaebc552b0dad66c8dffdb233c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c29f75c3b53aa58981e034bf2eaf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907411088836ee892b909ac49b39da0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a372c01a149dd14b52bdc04a58c323392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d9ac106a8fc35ec6c073553d31d2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e39d86dc292b1b9b92fde61b8879e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131350a2518aa3c5f56e88fa957bd84e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795cc08b8b08dcbb8e7c27445b98531396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e90d51ad1bc4bd2f225213fdcc7861397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925678b065379a3aed6f5fc90112534398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c4a0d53eee120118478aa1efce14c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198fef19266177d8a02da58b7235254400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e1bb634850a2ac4a27387d6a3f72f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976ef9819340625045ac8a7c9dd22d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184667bd6f0267ec53aa530d4a9059b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e340effe7b1dd3cee0a6cf8231455404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e16e5e6d558d7bb7f9780bc590c44f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a1cd201a1b76ea0f0576b977fc1c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7098bb4e72a2ad0d5825ca020d701407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad567e614559f390708ef2173450b4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642b5dcd676accc0e7fa35a93f70c58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b244bd7d8c5dc3ca246d351cd0ee143410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44928d461e6efdceed03bcb86bd520d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bac43b3b5c3544a866b44fb54f860412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f279aba4b194ee257055ac203d06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900a8d41d9775c7ec64474c0ec95f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed66ab3d7064e6b70e278cf3cafccd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda601cd24208e1f9041b98559ed3d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2a8c5262a4c6deb425430c8375d83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc5857e48fdb771a88b52a78d1ed6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed31a5669d9b7c184e163f85e5c7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee9b65b96fc8baedeb1a7bee2a1f07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b620006c3c74ac8b855067a996cacc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c120f78273e44d1bfaaa5a7aed01e1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7286b47d368e1603a40628e5927a773423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1e51ac6be17774afdce7c2439fed7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aa8bf4113d8469f97050bd99b2d63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697708cb4c0f261fd16c01f321eae41c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06639b1ae36f21a41e937e66d66ab75d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681e5becb1f785572ffab74618e3227428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f1a978bf1afe3b58806f95dbe0dfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34efd441bdb21ba320395990bc7ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab92a02eb249bd0ffda55c749548429431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73f75f6896a57228ed23713f76e695432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa4e56f593081ab66bb80419eb97ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd213de6dbff72cee2ac0d5c0ef380434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8cf08f73bf0e8f08fe85ce1763416435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becb584373113cedfea4ee0583db612436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cddfa30795206291b9273d9a1e3fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478dc85d215836f1a87ac3eee2d2c61438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a2fc73c1d871c738e44f4ff0df7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89086bd0e65a1c0915c833e46ccf5bc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15161e48b978969f4dc2d1452ce9b16e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fffc8d4517b3afb5ce17b05e4f48a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f38e75cc4fef2f384697edadffeba0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e771f9dd78e8d029e2945b8ad56152a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bc28ceee76031783502d7f02c1398445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87259d5e6e3292927651b6ac00955446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5aea42fbdb53f80d3d9564373ac94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763710eb6af50021a77a536bfabf1ae7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9de694c99785f96c578691865df00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02653bb1d929a0d2b6ec567524c493450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff978a54e354d58a32e88704da5ef4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7f0ce781454540781f14c6a9393aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265fce740bc845f0d23ab25d39fc665453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae867c46257908538efcdc0221304454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d57c359d3f6a5bbf7994ddaeb37e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e1fcd7f8456a32c5e1b1b91f4f00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18841e4b91febe361d02f518a37c09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba045f20d6a90e83ad9c7c884372323458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79989fe2f0155febc93071c3327233a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4079bd7ff9d4f1a3d95f4343bc1928460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba167a1b645600368c12b643ae95a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ec4f3134fd4bd6b10a285dcd2645a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fdb436445601e8498c4cc8931ac5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c4e39a5fd9d24fc6e8de21d75ff27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3db7e3c4beeff7c154fc5e366237ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eea9233fcbe539e382ab2904114c72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a0e61722d6945b6b7f16c3b149b1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bbb67c5189d3de3e949657e0048c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d267f741aa263cf6e1dbf510a733975469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b3e13736e62f6c57df80402669bce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac672ab04416cdaf626bd85a4e51008b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204519ebeb35e850df87b745588a67f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f00d318d109c925fca7f397d63c84e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b197a9e43b9801433a4d2995e163a02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45557c50c7aa8560ed132365ba3c94a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d35c57c6b331a55925811edadf135476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1b4d64d59e4d3ad9421268c1b159d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a98ca37cc69217955c0b6098ecd140478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d5d90da7a7f2722364e84432e0c1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c79d11d4cbb8e7f074b591a1383f20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf5f78501e8e5b5b2ac20165ef1c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10b0da65b46b0db8329f67b9d17f2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d352678354cab3f106a5a9eb54829483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a4f6df1f50e1838207432fbfa9201484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c178752f955eec8f4605f90fe51f8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bf3318a871167d41dabb079d1fb3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c07250f6c39b0f7d94975520bed9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2826a6e3820dcb5b45a92a52c7a4c2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2045b9555fde7e4e089984a3904ee0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed66f28df608a9a8d3356cc0d921975490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c044ace8f0ec8f2e43f0c6b6716c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9edae44406fa8c7aa86f231506b9c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b81dc1b16615a0b38a167226b5d33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cfda904f1369d5a390ffbda2c9e50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08357548e3222341a14cf62b79d1e181495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff597c287e1ef0d4a40c9c97ade86ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e745eed202eb48d1a8b4f7063678f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255c03e0b2b897248f287e17f602008498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb953cbae683c750904b317bc824ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c3b3a75505c7df3afa6a18ebb977d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9371e76a3628b32ce6f751419f2a11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd7156177e451742af1345f2fa27d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e3ba8a423b5434641611aecc721d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f18f5f7bfcbd5eba11408d40f481504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67a78182108fe38236667192ac24b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67681df4fc43d8cec1a7cf845ed674cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721d508711ce8019659edc0d6ee0f13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca323f6cd6d8096355de749c69785c04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4831648c32854b4ba8305859ff90a08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a25f197d5bdf98218de3c31a3da0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e0c4c33e107c844ef7bf9547a1a88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2e0c3788fd60604a480146874899b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153625f108748460c6f7f82b90e2f822513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192ff349ab4deb4a35018f3c14f545b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6c971585425c91132426214045858515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1aa3be58dfc1fb6faa49f9c587b49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fae9b68e1b16f87c9d2dc77018a3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366ee744d6e6870aa1309e56665a25c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11066d8cb45daa3aa1e08a369bcbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e74d42c09b37258ee4c9c592a15a1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89942d7b405928eb534e9c39e0679d1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bd6ffc270e346430bb510a80e0fb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d857e23582e4407c48c42a0fd36686d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f68a0e43a44ff921ba4abd83b2ba0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b7909e3639b08fe5ff0c103de77b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ef76d7c880c78aa6f80d3bda5bf51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c21b145113021a536382c773d2ee7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23013dc670ee6111c4ffddc96243318528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872742496a22f1bf8fafff441cf13e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149782cc79d35461276c62f6d0ed55be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f81bbfb78aae78eecf9083667db9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3342582fdc391c54153e2ea50e39946532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0808922ac7138b5d34721ed9ba14a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1af355e0cacc33c8bbff239653863534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224c845c3cbdb506833a906c9ac8d84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af0a19c3b0f75951ae33f498587c7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac39c8854300600e4bb180d5c98284c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f409340d2f887b4c0be2455f5eeec8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590998e24aad9c966e2b51c072c1c22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a224ce8d42410c65f66756278488fc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722903a610b0423762ac336520f8651541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb14ab1904bfe229243761f5305e91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2554d428f01c064d6fc5bca81e0761f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ea8d33e06fd084d846ae58cff364d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd7f2e8906bff5e4e1153453522b03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268863bc201a901d8167c7784ba7302546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd107134cea7e555e4f714b8d4835639547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7245f098e78092fd603ebd77114ac7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9b31723fc18b5d2a581af2473cd5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4a25e4fc5f8cef06addf70171c7c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ab4d2fdb06458a4330f48139c015d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6a8d2e3dedbd21c215cbd0af521a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b76dd9d0975d25855d5706cfafc0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c1343888f2dcf9de9a731e0e63502554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec87df76ddecb5b0117d8246d6644e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15c04e2833f4ac6b260f7c7d402658556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384a572c0278e567e8f56e49d9f501557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbca0eeefd1e3fa9ecd6bd5cb3fffc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632bf69cfa884084cf26cb4320650f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726ddfd96c3187b4fcc2c700c13f3d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f444921b0e44e02e6f2d503ea0597f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be18d6be012cd8ae533c4a232b2951c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e10289094805bb6d4002d088ce187563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af68b94df0f514db237f9003bb270f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fe0f90e70983e1604376719254108565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4f3f704c5e9bb6358485cc4a72df6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3abe2078b48293698a73e760d1bab3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82026302fe3ee7e533aa508dbafb64d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f4601a04924037fd489010d5249ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a215ade5d81bb91198b71767f41b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e44f51bde1e776e0a6305f08635ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864a5b2d4fad2b25d41b45b3570fca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51f83ec72a870b3320d3ef8299674d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be767000a6f12915fb9ef44c657899c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec58e822842afa359eb6f2cdfbf2025575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb55628566d289669a11c4dcbce4be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c82b51e3a9cbcef2465aaf4c6980bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125165a25c361f2e928bdaf18d87e04578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a96cb921ecc0eecd2cf1128eb5d7fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e66ddc2a6cedf028da543b27051a4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd5a667451cc21580b8132649dd0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d573db65e8893925c006661de9ca1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95186112c89e7b094241d4bd6afb8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135872881b3a8cc2b1a584e23c23add584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb9cb7bfc0a479b63b63e345b9ae4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99ae92cce6df12888aeecc583bf4c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6217806dfafd5090ad1b462f12fdd91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe00e658819c4a8a1b658d885b09a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edbd70e48250ed31c783e3427fcaf0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e94cba5f821efcce34cc1e78a719590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88f09f9c2ce3f8ea2e1f0961aa70a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f6e5b20761f3112d30ce7d6c24915592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d727d741ef33cb7f506387915cfc2b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200485c8bd3b80461f8e5368077b4303594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b674306cbcad4a728f1b3b09ff7daf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058d17fa835013cd89186fee4cb04a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3fd3b46c30ee0e3bb4dd3bbc51da7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea90e6f4c13920c67057daa3c802c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95ce0341275055690f3ca62306a39b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cc3aa93c3c03d26bdd09931e62083600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06375760ede0e268bf6140d3be61a4c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d1b2a5e51f8c78481d81d7cd7d018602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d505880079ae50e6462d414139469603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dfec7330ed145475f4c8d6c447d49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17ac1fa0e3431e1ef6347d1a469198605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f05aee44fb29dab41adcc2daba965606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712b42d8cf8d816a3375cc3e3b48f59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cc32409916e0eb7ef9b70fa627172608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2c3ad3708c0a2aaf61e7a3e4146d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31134a12ac02e6f2cdc6ea5d8aafa59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c95e8fb3569e855a311011f58c2eab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c07543e9249762370f65df001ef520612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fc2476f9f6b86c622f8fb00fba5cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e81c05219e0433296c7cedc90e1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d081fcdb8df52792137e1e1f336ef9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5c8ef3a61d1f1caec6264ad27ec83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b49d8ff2c1a0e331f2947cd986ffd6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f37aedb86496021612ee62df6e891618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb82956774e55ec377e33935a50cad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d5fdd13106a2cb84cc5f5fff6ae9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72f877c33d4d928aa38d1a111d1421621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097daed47dcf83c2e7184c020dfd248622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862b0f7a91cb58201fe00da6c055ef2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8d194c83d22c50938586c274ea70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ba97f649dad77d91d0e1b37b638da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d194e175d22b14b84f450fb02ddee30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3099b9ec98e05e473fee8cb5ecb23fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276186ca1b9efdca87567a924557a4a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64160e02bb2da9ab1e4f214d3d23eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa6a90dfa4423fce688a4f0425fbc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86175411ab8658fad2a9c4395a97817a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d97a9703ba6cb545f595c0838794f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdefd54f443a8215da65dbb83b42f99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49586708a452f2f89f638fe32237abf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ddf971729e32b69ddefe0e3f15a72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975b85664bbe8a011c6697b78dbf562636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c152cb9bf9cf784ef8995efcde989637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb0f38e4bc589765a89a7818b0443638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc117b4dda888aa49a95a01521154d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9cb978050c41af7f3520f3976f398640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc6b94fa80a57e88091d2f59939082641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2f22ca68dbce91230ecdf179f9940642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca99ac008d833086d54eba95450953e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fdb4478d4a7174f6e81c49658116c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e61c564023b8910c12c645f8dc0ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ace3f2e166d0e936e445a971a23af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31776735b7dff6961b573c309405e55e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c6cad39688f8944985cff616b1045648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e2f660fee6520edcff449f6d9ce0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94ccbf958596d5f2bf4572dfed492d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c143e94801b4b0b48e04eed1945f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa673aed31cac174f48078fbb02096652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad67adfed3b6043a36a7ae6a198099653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c26e17dd36666aa3ca23a031551e3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419c47f636abf478aced25f5773248655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71433f4e68c6e3955b5550252c3c2160656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18b232410d6bb00a7f7a8462cacc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40760b31bc11bbf25d20d6da497c669658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc677982991aab55437592de9cf2263659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c76a05efa55a40c2135617ab530056660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf4a059ef2a6632007dfa08dd75971661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b831572fafb65158d4f0be091e03839662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1815e72032924ced0ad410ed7d671c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce9a4ad55b990b20d3269f09b8b4bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6dec322a9f4ded5c9b82f743b2815665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edfaeb02c0276961fe14c44c4859cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d09804411c236e976ae54322125a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693091df7609b26481360fd5fc90b16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dc2abf11c9845439137f32840b2d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ba1e3861599427986eb09b03df92e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996bb4a044d0bb1ab77304093b237ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78cef03be905d78216048ac6059773672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c064755800beeb1a708fa959ae4be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504454d333ac8bbeb2a4029084eee7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218145ed4b1c159d92613f2edcee0b73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dd092849c4ebbfeb1c1e5addcba84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81205e50832c8ba40606de74e1b99151677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e9d22170207ecc943b26f7ca1f64f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7f89429515a28d6a69d027b65bf6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc75ca6e694b043830b8576f5c732b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceb2c723e9e9a928c42c0d84d073f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9fd2f538cba2014762e6a5f70f325682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd77682dc6ae34fbb6bfb4fc8edf984683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e7f1a261665dd313dcaa7c1b179e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa3575e886491440025111411b4661685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a2331d72a0611eefeb5c6bffb699686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6192a5986382e5e93156f5a944c41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a2a7e5c679266d5a2ec583c526de1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadbc69f92edddbbb1a3dd898db4133689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb0f024ec0a76330da9ba5aaf4d7da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8692a2cf883da3ce9f8664de2440c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330a83fa18ee00fef6cb270e19f84e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0001cc1bab6db20d702491e39019a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c253c4b2b7d3ed59adde9f2558ce4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd92b8fa01c9eb623b3b2a6169c31b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007002e26487df59dce45e181fab95e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f5442b139cb4a2e688c80533aefe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b3510a2cca99f904e6bc7a1eb72dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d87163960d30a628b749a43f56889699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310e7a7e0da11358d370c45458e8698700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be760586d1b1bd30aa3918aa304943b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc9f1b8827f98fc29f2fab22e1a4e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3600fde0582e917393e17211a6933703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde1ec7f8c0d9368a8ecf8efa8cbf5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2e7507fbba6f6d7e10863ed0773d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9855aa08cf22182794d07822287e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e12ddcf8a281062095f1bfd46583707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afd9674a8535e77e38962575f4fd39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290892795404456367c402e84227de6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72581c0fc2e7efa27f303198f188c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776d8ef9b87722eb430c03a67c6e3f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb99cc471dd34499f89c377828685712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d5d6437369b136ef2c769a666d08c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbefd9fffc7d530c360806c50dace21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3629fcfa48f6937c8e34178afcd68f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2873d7782d77793ed00b97adb48f0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68249f4823d89cce351e2404053aad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f64adc95dad8b9f37b0762c2938f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcc0a4cfdc0a6c9be79eda9d8a2802719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d2b5b0e6bd5f01b71665368558e23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf370bc4a1534b6ee6a40541c853ba5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30555602357709f7cae2329d92a11e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da53342cccf186904b61e8d5bbd3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91701da7fe4a9a1d0c5a99f67b2d1936724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c64965b3a9f378b3bc8d4133f851e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17508b34b120bda7f5ada5ae15daca3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a20000fd80e165d01f96e156bddb36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b14a5523400c9836b8ce693d0312d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d087ed9e99d6b5e860ee1d28951a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b732719e5cee85f297aab76c961140730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca508c41dec5642d81cdf9db86abb110731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc207f4b2a6ff52f95668260c3bc1fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbec663d0c7dd8dc3b00dc00c48b08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02f0f703166c935b628549c80f491734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53390b566a4d98e59605eafaa98473e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103af645833cfc3c42944794a023f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038dcb3241c2b7fb767779f09675a36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a7a7efaa9580b4fe0dfae4dd9b35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c849731f8fc1592243c19e8b31e06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f257c4bc47e21d81abf010e469b099b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e74c8a65ee1f14b222f75514c5d6b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3991de1ee829d41224c27ba6cf7272742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2473035c6c34b3c7b64521e736866d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31966633d9f3ae362fcc7a8fe677c06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1f4597399702faf6f768d28dfe86d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122f0274c29ade31f9e78365d16d93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f755c021827b52ef59fa24a98355747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a6c5e4699264706f6b0c76951cfc6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d9657908911cdd010b239a0dd18a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4876e9b5bc7a5b15e55b8d9ceb5a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bd3330a73f47e38ec64343962a2ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeca2c53918904a28c0d60efa62152752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cc7b09f1eab429052105b737272e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cdbf0fcf31299826ff657b5ca2b10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221403a01464fcba01a7d0d476beef36755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354645e46f8f2cc7dec35abdfc50508a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f2546025885b0e30c4ee923cab94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098cf53dc1952f2fc56ab8ad5f3f7d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7a30fe2e3a21f8231e4ecff82d165759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2019fd32b7d57d4c6dbb152063c70f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233194ff60d2b9fd82697d6da3412598761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a90d62418eb94bbb47f8e0395d80ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a068a06c070d7939adeac59d6860969763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144e4503381c24e2d9e3129fdf81b55764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51185f41df9645ec4cd17523c3a2871765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e03f22fd2c96ead07a55a0e34ea5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4849ac242d5b7f5963c7053e571426a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>